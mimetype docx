--- v0 (2025-12-09)
+++ v1 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00643352" w:rsidRPr="00EE5921" w:rsidRDefault="00C22E4F" w:rsidP="00C22E4F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Маршрут про</w:t>
       </w:r>
       <w:r w:rsidR="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>х</w:t>
@@ -74,286 +74,352 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«ГАУЗ Базарно-Матакская ЦРБ»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C22E4F" w:rsidRPr="00EE5921" w:rsidRDefault="00C22E4F" w:rsidP="00C22E4F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Пациент  при обращении для прохождения  диспансеризации в первую очередь обращается к участковому врачу. Прием участковых врачей и ВОП ежедневно с 8.00 до 16.15 мин</w:t>
+        <w:t>Пациент  при обращении для прохождения  диспансеризации в первую очередь обращается к участковому врачу. Прием участковых врачей и ВОП ежедневно с 8.00 до 16.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мин</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001D1DE1" w:rsidRPr="00EE5921" w:rsidRDefault="001D1DE1" w:rsidP="001D1DE1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5921">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Участок  №1   участковый терапевт   - </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Участок  №</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1   участковый терапевт   - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Галеева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Э.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Э.Р  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>каб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.№ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C22E4F" w:rsidRPr="00EE5921" w:rsidRDefault="00C22E4F" w:rsidP="001D1DE1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Р</w:t>
+        <w:t>Участок  №</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">2  врач общей практики   - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>каб.№</w:t>
+        <w:t>Гиниятуллин</w:t>
+      </w:r>
+      <w:r w:rsidR="00815A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 30</w:t>
+        <w:t xml:space="preserve">  А.Г.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>каб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.№</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C22E4F" w:rsidRPr="00EE5921" w:rsidRDefault="00C22E4F" w:rsidP="001D1DE1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5921">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Участок  №2  врач общей практики   - </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Участок  №</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4  врач общей практики   - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Гиниятуллин</w:t>
-[...7 lines deleted...]
-        <w:t>а</w:t>
+        <w:t>Усмонзода</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  А.Г.  </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653B62" w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ш.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE5921">
-[...5 lines deleted...]
-        <w:t>каб.№</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>каб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23</w:t>
+        <w:t>.№</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C22E4F" w:rsidRPr="00EE5921" w:rsidRDefault="00C22E4F" w:rsidP="001D1DE1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5921">
-[...77 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участок  №</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00653B62" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00653B62" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> участковый терапевт</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
@@ -369,599 +435,748 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Зеляева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00653B62" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> С.М.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE5921">
-[...5 lines deleted...]
-        <w:t>каб.№</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>каб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t>.№</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C22E4F" w:rsidRPr="00EE5921" w:rsidRDefault="00C22E4F" w:rsidP="00653B62">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00653B62" w:rsidRPr="00EE5921" w:rsidRDefault="00656163" w:rsidP="001D1DE1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00653B62" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00653B62" w:rsidRPr="00EE5921" w:rsidRDefault="00656163" w:rsidP="001D1DE1">
+        <w:t>Участковая медицинская сестра  заполняет медицинскую документацию</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4078">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00653B62" w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оформляет согласие на обработку  персональных данных, выдает направления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для лабораторных и инструментальных методов исследования в направлениях указывается №</w:t>
+      </w:r>
+      <w:r w:rsidR="00815A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кабинетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00656163" w:rsidRPr="00EE5921" w:rsidRDefault="00656163" w:rsidP="00653B62">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Далее пациент</w:t>
+      </w:r>
+      <w:r w:rsidR="007C07FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00656163" w:rsidRPr="00EE5921" w:rsidRDefault="00656163" w:rsidP="001D1DE1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="00815A09">
+        <w:t xml:space="preserve">3.  Для </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сдачи  биохимическ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анализ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пациент обращается в кабинет сдачи крови №</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 7:30 до 10:00 ежедневно (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по зеленому коридору</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>). Результаты анализов забирает участковая медсестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1DE1" w:rsidRPr="00EE5921" w:rsidRDefault="00656163" w:rsidP="001D1DE1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="142" w:firstLine="578"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5921">
-[...73 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001D1DE1" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-п</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE5921">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рием анализов </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОАМ,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОАК</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001D1DE1" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">чи осуществляется в окошке </w:t>
+        <w:t xml:space="preserve"> осуществляется в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>каб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001D1DE1" w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> №9 с 7.30 до 10:00 ежедневно.  </w:t>
+        <w:t xml:space="preserve"> №</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1DE1" w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 7.30 до 10:00 ежедневно.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00656163" w:rsidRPr="00EE5921" w:rsidRDefault="001D1DE1" w:rsidP="001D1DE1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">               Результаты анализов забирает участковая </w:t>
-      </w:r>
-[...239 lines deleted...]
-        <w:t xml:space="preserve">- флюорографическое исследование  проводится  в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>рентгено-диагностическом</w:t>
+        <w:t>мед.сестра</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> отделе ежедневно с 8:00 до 12:00 с 13:00 до  16:00ч.  по записи</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1DE1" w:rsidRPr="00EE5921" w:rsidRDefault="001D1DE1" w:rsidP="001D1DE1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- анализ кала</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на скрытую </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кровь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  пациент</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сдает в клинико-биохимическую лабораторию, которая </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>располагается на 1  этаже каб.№7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лаборант принимает анализ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D1DE1" w:rsidRPr="00EE5921" w:rsidRDefault="001D1DE1" w:rsidP="001D1DE1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- для прохождения УЗИ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>( по</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> профилю гинекология) женщ</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ины обращаются в кабинет УЗИ в отделение женской консультации на 2 этаже</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в порядке живой очереди с 08</w:t>
+      </w:r>
+      <w:r w:rsidR="00F835E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 12</w:t>
+      </w:r>
+      <w:r w:rsidR="00F835E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), с 13:00 до 16:12 ч. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5921" w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жедневно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE5921" w:rsidRDefault="00EE5921" w:rsidP="001D1DE1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- флюорографическое </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>исследование  проводится</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рентгено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-диагностическом отделе ежедневно с 8:00 до 12:00 с 13:00 до  16:00ч.  по записи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE5921" w:rsidRDefault="00EE5921" w:rsidP="001D1DE1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- пациент проходит ЭКГ в кабинете № 30 ежедневно с 8:00 до 12:00, с 13:00 до 16:12 по записи;</w:t>
+        <w:t>- паци</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ент проходит ЭКГ в кабинете № 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ежедневно с 8:00 до 12:00, с 13:00 до 16:12 по записи;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE5921" w:rsidRDefault="00EE5921" w:rsidP="00EE5921">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- измерение  внутриглазного давления проводится в каб.27</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>измерение  внутриглазн</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> давления проводится в каб.24</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ежедневно с 8:00 до 12:00, с 13:00 до 16:12 в порядке живой очеред</w:t>
       </w:r>
       <w:r w:rsidR="00E06947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
@@ -969,101 +1184,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06947" w:rsidRDefault="00E06947" w:rsidP="00EE5921">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- на маммографию женщин приглашает участковая медицинская сестра, когда в больницу приезжает </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> с РКОД;</w:t>
+        <w:t>- на маммографию женщин приглашает участковая меди</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>цинская сестра,</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4272">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4272">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>огласно утвержденного графика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06947" w:rsidRDefault="00E06947" w:rsidP="00E06947">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- женщины  проходят через смотровой кабинет в женской консультации для взятия мазка ежедневно с 8:00 до 12:00, с 13:00 до 16:12 по записи</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06947" w:rsidRDefault="009C6FFB" w:rsidP="00E06947">
       <w:pPr>
         <w:pStyle w:val="a3"/>
@@ -1143,51 +1348,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> даются рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E06947" w:rsidRDefault="00903DC9" w:rsidP="00903DC9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00FD4078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="00E06947">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ац</w:t>
       </w:r>
       <w:r w:rsidR="00FD4078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>и</w:t>
@@ -1262,167 +1466,196 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Маршрут  прохождения диспансеризации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD4078" w:rsidRPr="009F19B6" w:rsidRDefault="00FD4078" w:rsidP="00FD4078">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>«Юхмачинская участковая больница»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD4078" w:rsidRPr="00EE5921" w:rsidRDefault="00FD4078" w:rsidP="00FD4078">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD4078" w:rsidRDefault="00FD4078" w:rsidP="00FD4078">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE5921">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Пациент  при обращении для прохождения  диспансеризации в первую очередь обращается к </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пациент  при</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращении для прохождения  диспансеризации в первую очередь обращается к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ВОП в свою участковую больницу</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ежедневно с 8.00 до 16.1</w:t>
       </w:r>
       <w:r w:rsidR="00F835E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> мин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. врач общей практики  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Закиуллин</w:t>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Садреев</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Д.К.</w:t>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> З.С.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007C07FB" w:rsidRDefault="007C07FB" w:rsidP="00FD4078">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Участковая медицинская сестра  заполняет медицинскую документацию</w:t>
+        <w:t xml:space="preserve">Участковая медицинская </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сестра  заполняет</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медицинскую документацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, измеряет АД,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформляет согласие на обработку  персональных данных, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществляет забор крови для биохимических  и клинических анализов крови, мочи и кала для  анализов  с последующим транспортировкой в ЦРБ;</w:t>
       </w:r>
@@ -1460,87 +1693,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007C07FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для прохождения УЗИ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ( по профилю</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>( по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>инекология)</w:t>
+        <w:t xml:space="preserve"> профилю. гинекология)</w:t>
       </w:r>
       <w:r w:rsidR="00815A09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">женщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ежедневно с 8.00 до </w:t>
       </w:r>
@@ -1802,95 +2017,77 @@
     <w:p w:rsidR="003720D6" w:rsidRDefault="009C6FFB" w:rsidP="00F835E7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003720D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. После всех специалистов пациент со всеми исследованиями обращается  (или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование</w:t>
+        <w:t xml:space="preserve">. После всех специалистов пациент со всеми исследованиями </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003720D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обращается  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003720D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование</w:t>
       </w:r>
       <w:r w:rsidR="00530244">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> определяется суммарный  </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> даются рекомендации.</w:t>
+        <w:t xml:space="preserve"> определяется суммарный  сердечно-сосудистый риск, определяется  группа диспансерного наблюдения , даются рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00530244" w:rsidRDefault="009C6FFB" w:rsidP="00F835E7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00530244">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1952,71 +2149,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Маршрут прохождения диспансеризации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD7C3F" w:rsidRPr="00903DC9" w:rsidRDefault="00AD7C3F" w:rsidP="00AD7C3F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  врачебная  амбулатория»</w:t>
+        <w:t>«Ново-Салмановская  врачебная  амбулатория»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD7C3F" w:rsidRDefault="00AD7C3F" w:rsidP="00AD7C3F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD7C3F" w:rsidRDefault="00AD7C3F" w:rsidP="00903DC9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2112,120 +2289,111 @@
         </w:rPr>
         <w:t>Участковая медицинская сестра  заполняет медицинскую документацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, измеряет АД,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформляет согласие на обработку  персональных данных, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляет забор </w:t>
-[...8 lines deleted...]
-        <w:t>крови для биохимических  и клинических анализов крови, мочи и кала для  анализов  с последующим транспортировкой в ЦРБ.</w:t>
+        <w:t xml:space="preserve"> осуществляет забор крови для биохимических  и клинических анализов крови, мочи и кала для  анализов  с последующим транспортировкой в ЦРБ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD7C3F" w:rsidRPr="00903DC9" w:rsidRDefault="00AD7C3F" w:rsidP="00903DC9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Далее пациент:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD7C3F" w:rsidRDefault="00AD7C3F" w:rsidP="00AD7C3F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- для прохождения УЗИ ( по профилю. гинекология</w:t>
+        <w:t xml:space="preserve">- для прохождения УЗИ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)ж</w:t>
+        <w:t>( по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">енщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
+        <w:t xml:space="preserve"> профилю. гинекология)женщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ежедневно с 8.00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">до </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16.1</w:t>
       </w:r>
@@ -2248,50 +2416,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00F16B98" w:rsidP="00F16B98">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>– флюорографическое  исследование проводится рентгенологическое отделение ежедневно с 8:00 до 16:00;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00F16B98" w:rsidP="00F16B98">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- на маммографию женщин приглашает участковая медицинская сестра, когда в больницу приезжает машина </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
@@ -2300,69 +2469,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>маммографической</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  установки с РКОД;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD7C3F" w:rsidRPr="00F16B98" w:rsidRDefault="00F16B98" w:rsidP="00F835E7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F16B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ново-Салмановская</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> врачебная амбулатория</w:t>
+        <w:t>Ново-Салмановская врачебная амбулатория</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00F16B98" w:rsidP="00F16B98">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- пациент проходит ЭКГ ежедневно  с 8:00 до 16:12 каб.</w:t>
       </w:r>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2430,101 +2588,101 @@
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00903DC9" w:rsidP="00F16B98">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F16B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. После всех специалистов пациент со всеми исследованиями обращается  (или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование определяется суммарный  сердечно</w:t>
-[...31 lines deleted...]
-        <w:t>сосудистый риск, определяется  группа диспансерного наблюдения</w:t>
+        <w:t xml:space="preserve">. После всех специалистов пациент со всеми исследованиями </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F16B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,</w:t>
+        <w:t>обращается  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F16B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> даются рекомендации.</w:t>
+        <w:t>или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование определяется суммарный  сердечно</w:t>
+      </w:r>
+      <w:r w:rsidR="00815A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00815A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сосудистый риск, определяется  группа диспансерного наблюдения , даются рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00903DC9" w:rsidP="00F16B98">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F16B98">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2577,71 +2735,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Маршрут прохождения диспансеризации</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRPr="009F19B6" w:rsidRDefault="00F16B98" w:rsidP="00F16B98">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> – Бродская   врачебная  амбулатория»</w:t>
+        <w:t>«Чувашско – Бродская   врачебная  амбулатория»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00F16B98" w:rsidP="00903DC9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Пациент  при обращении для прохождения  диспансеризации в первую очередь обращается к </w:t>
       </w:r>
       <w:r>
@@ -2660,69 +2798,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> ежедневно с 8.00 до 16.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> мин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. врач общей практики  </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Р.Ф.. </w:t>
+        <w:t xml:space="preserve">. врач общей практики  Валеев Р.Ф.. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00F16B98" w:rsidP="00903DC9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участковая медицинская сестра  заполняет медицинскую документацию</w:t>
       </w:r>
       <w:r>
@@ -2804,69 +2924,69 @@
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Далее пациент:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F19B6" w:rsidRDefault="009F19B6" w:rsidP="009F19B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- для прохождения УЗИ ( по профилю. гинекология</w:t>
+        <w:t xml:space="preserve">- для прохождения УЗИ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)ж</w:t>
+        <w:t>( по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">енщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
+        <w:t xml:space="preserve"> профилю. гинекология)женщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ежедневно с 8.00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">до </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16.1</w:t>
       </w:r>
@@ -2949,169 +3069,148 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  установки с РКОД;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C6FFB" w:rsidRPr="009C6FFB" w:rsidRDefault="009C6FFB" w:rsidP="009F19B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  врачебной амбулатории»</w:t>
+        <w:t>«Чувашско-Бродской  врачебной амбулатории»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F19B6" w:rsidRDefault="00903DC9" w:rsidP="009F19B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>После всех специалистов пациент со всеми исследованиями обращается  (или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование определяется суммарный  сердечно</w:t>
-[...31 lines deleted...]
-        <w:t>сосудистый риск, определяется  группа диспансерного наблюдения</w:t>
+        <w:t xml:space="preserve">После всех специалистов пациент со всеми исследованиями </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,</w:t>
+        <w:t>обращается  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> даются рекомендации.</w:t>
+        <w:t>или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование определяется суммарный  сердечно</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F19B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6FFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F19B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сосудистый риск, определяется  группа диспансерного наблюдения , даются рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F19B6" w:rsidRDefault="00903DC9" w:rsidP="009F19B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F19B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Пациенты, у которых впервые выявлены риски заболевания направляются на второй  этап диспансеризации – согласие оформляется в амбулаторной карте. Участковая медицинская сестра разъясняет пациенту, каких специалистов  необходимо пройти.</w:t>
@@ -3184,99 +3283,128 @@
       <w:r w:rsidR="00903DC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C6FFB" w:rsidRPr="00601A44" w:rsidRDefault="009C6FFB" w:rsidP="00601A44">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00601A44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пациент  при обращении для прохождения  диспансеризации в первую очередь обращается к ВОП в свою участковую больницу ежедневно с 8.00 до 16.12 мин. врач общей практики  </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Пациент  при</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00601A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращении для прохождения  диспансеризации в первую очередь обращается к ВОП в свою участковую больницу ежедневно с 8.00 до 16.12 мин. врач общей практики  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00601A44">
-[...5 lines deleted...]
-        <w:t>Младшев</w:t>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Усмонзада</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00601A44">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> И.А. </w:t>
+      <w:r w:rsidR="00A44EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ш.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C6FFB" w:rsidRDefault="009C6FFB" w:rsidP="00601A44">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Участковая медицинская сестра  заполняет медицинскую документацию</w:t>
+        <w:t xml:space="preserve">Участковая медицинская </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сестра  заполняет</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE5921">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медицинскую документацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, измеряет АД,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформляет согласие на</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> обработку  персональных данных.</w:t>
       </w:r>
@@ -3331,69 +3459,69 @@
       <w:r w:rsidR="009C6FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Далее пациент:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C6FFB" w:rsidRDefault="009C6FFB" w:rsidP="009C6FFB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- для прохождения УЗИ ( по профилю. гинекология</w:t>
+        <w:t xml:space="preserve">- для прохождения УЗИ </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)ж</w:t>
+        <w:t>( по</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">енщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
+        <w:t xml:space="preserve"> профилю. гинекология)женщины обращаются в поликлинику ЦРБ в кабинет УЗИ №13 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ежедневно с 8.00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">до </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE5921">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>16.1</w:t>
       </w:r>
@@ -3548,69 +3676,69 @@
     <w:p w:rsidR="009C6FFB" w:rsidRDefault="00601A44" w:rsidP="009C6FFB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="009C6FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>После всех специалистов пациент со всеми исследованиями обращается  (или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование определяется суммарный  сердечно - сосудистый риск, определяется  группа диспансерного наблюдения</w:t>
+        <w:t xml:space="preserve">После всех специалистов пациент со всеми исследованиями </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009C6FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,</w:t>
+        <w:t>обращается  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009C6FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> даются рекомендации.</w:t>
+        <w:t>или вызывается  участковой медсестрой к участковому терапевту, где обобщаются результаты,  проводится индивидуальное  углубленное  профилактическое консультирование определяется суммарный  сердечно - сосудистый риск, определяется  группа диспансерного наблюдения , даются рекомендации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F16B98" w:rsidRDefault="00601A44" w:rsidP="00601A44">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009C6FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3675,78 +3803,78 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001D1DE1" w:rsidRPr="00EE5921" w:rsidRDefault="001D1DE1" w:rsidP="00653B62">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001D1DE1" w:rsidRPr="00EE5921" w:rsidSect="00643352">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C7A7BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74E4BD66"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -3791,51 +3919,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C023B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74E4BD66"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -3880,51 +4008,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="544E0173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0416417A"/>
     <w:lvl w:ilvl="0" w:tplc="63BEEB06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3970,51 +4098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55FF668A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18F27AEE"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4059,51 +4187,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="709541BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22E87A32"/>
     <w:lvl w:ilvl="0" w:tplc="26CCBA7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4148,51 +4276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E834DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A9682B2"/>
     <w:lvl w:ilvl="0" w:tplc="3A9CE4B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4259,315 +4387,560 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C22E4F"/>
     <w:rsid w:val="000415B0"/>
     <w:rsid w:val="001D1DE1"/>
     <w:rsid w:val="003720D6"/>
     <w:rsid w:val="004F555E"/>
     <w:rsid w:val="00530244"/>
     <w:rsid w:val="00601A44"/>
     <w:rsid w:val="00643352"/>
     <w:rsid w:val="00653B62"/>
     <w:rsid w:val="00656163"/>
+    <w:rsid w:val="006A5D1A"/>
     <w:rsid w:val="007C07FB"/>
     <w:rsid w:val="00815A09"/>
     <w:rsid w:val="00903DC9"/>
+    <w:rsid w:val="009C4272"/>
     <w:rsid w:val="009C6FFB"/>
     <w:rsid w:val="009F19B6"/>
+    <w:rsid w:val="00A44EC7"/>
     <w:rsid w:val="00AC545E"/>
     <w:rsid w:val="00AD7C3F"/>
     <w:rsid w:val="00C22E4F"/>
     <w:rsid w:val="00C57640"/>
+    <w:rsid w:val="00CB7D0E"/>
     <w:rsid w:val="00CE548F"/>
     <w:rsid w:val="00E06947"/>
     <w:rsid w:val="00E75248"/>
     <w:rsid w:val="00EE5921"/>
     <w:rsid w:val="00F16B98"/>
     <w:rsid w:val="00F835E7"/>
     <w:rsid w:val="00FD4078"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5B39CC9D"/>
+  <w15:docId w15:val="{DB3EEDC1-510C-4CEB-9FDF-796E7D292FCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AC545E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C22E4F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4819,68 +5192,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8049</Characters>
+  <Pages>4</Pages>
+  <Words>1390</Words>
+  <Characters>7926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9443</CharactersWithSpaces>
+  <CharactersWithSpaces>9298</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>operator1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>