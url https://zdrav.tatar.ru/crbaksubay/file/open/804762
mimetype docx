--- v0 (2025-10-15)
+++ v1 (2026-04-25)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="a5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4160D18D" wp14:editId="3E9BCF43">
             <wp:extent cx="1250950" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Рисунок 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="27695" b="30198"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1250950" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -123,161 +122,325 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Приглашаем Вас пройти диспансеризацию и/или профилактический медицинский осмотр.</w:t>
       </w:r>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>Для прохождения просим вас обращаться в кабинет медицинской профилактики №1</w:t>
       </w:r>
       <w:r w:rsidR="00CD0F67">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1 этаж поликлиники. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F931D5" w:rsidRDefault="0000220B" w:rsidP="0000220B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Режим работы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F931D5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F931D5" w:rsidRDefault="00F931D5" w:rsidP="0000220B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Понедельник</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8.00-</w:t>
+      </w:r>
+      <w:r w:rsidR="008C29CF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>15.48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C29CF" w:rsidRDefault="00F931D5" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вторник 10.00-17.48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C29CF" w:rsidRDefault="008C29CF" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Среда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8.00-15.48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C29CF" w:rsidRDefault="008C29CF" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Четверг </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8.00-15.48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F931D5" w:rsidRDefault="008C29CF" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пятница </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8.00-15.48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="008C29CF" w:rsidP="0000220B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С</w:t>
+      </w:r>
+      <w:r w:rsidR="0000220B" w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уббота: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C07FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.00 – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002C07FA">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="0000220B">
-[...41 lines deleted...]
-        <w:t>Понедельник-пятница 8.00-16.30; суббота: 8.00 – 13.00 .</w:t>
+      <w:r w:rsidR="0000220B" w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0000220B" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О сроках,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">порядке проводимой диспансеризации населения </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> медицинской</w:t>
+        <w:t>порядке проводимой диспансеризации населения в медицинской</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации, оказывающей первичную медико-санитарную помощь и имеющей прикрепленное население.</w:t>
       </w:r>
     </w:p>
@@ -304,143 +467,112 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Диспансеризация проводится в соответствии с Приказом Минздрава России от 27.04.2021 404</w:t>
       </w:r>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Об утверждении </w:t>
-[...15 lines deleted...]
-        <w:t>”.</w:t>
+        <w:t xml:space="preserve"> “Об утверждении порядка проведения диспансеризации определенных групп взрослого населения”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Целью диспансеризации является ранее выявление хронических неинфекционных заболеваний, являющихся основной причиной инвалидности и преждевременной смертности населения Российской Федерации (дале</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> хронические неинфекционные заболевания), к которым относятся: болезни систем кровообращения и, в первую очередь, ишемическая болезнь сердца и цереброваскулярные заболевания; злокачественные новообразования; сахарный диабет; хронические болезни легких и другие.</w:t>
+        <w:t>Целью диспансеризации является ранее выявление хронических неинфекционных заболеваний, являющихся основной причиной инвалидности и преждевременной смертности населения Российской Федерации (далее- хронические неинфекционные заболевания), к которым относятся: болезни систем кровообращения и, в первую очередь, ишемическая болезнь сердца и цереброваскулярные заболевания; злокачественные новообразования; сахарный диабет; хронические болезни легких и другие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Указанные болезни обуславливает более 75% всей смертности населения нашей страны.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="00CD0F67">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Кроме того, диспансеризация направлена на выявление и коррекцию основных факторов риска развития указанных заболеваний, к  которым относятся:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="420"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -522,51 +654,50 @@
         <w:t>Курение табака;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="420"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Пагубное потребление алкоголя;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="420"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -650,500 +781,481 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Важной особенностью диспансеризации является не только ранее выявление хронических неинфекционных заболеваний и факторов риска их развития, но и проведение всем гражданам, краткого профилактического консультирования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Такие активные профилактические вмешательства позволяют достаточно быстро и в значительной степени снизить вероятность развития у каждого конкретного человека опасных хронических неинфекционных заболеваний, а у лиц уже страдающих такими заболеваниями, значительно уменьшить тяжесть течения заболевания и частоту развития осложнений.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="0000220B" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Диспансеризация представляет собой мероприятий, в том числе медицинский осмотр врачами нескольких специальностей и применение определенных методов обследования на бесплатной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C29CF" w:rsidRPr="0000220B" w:rsidRDefault="00CD0F67" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="001D35"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>В 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="001D35"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="001D35"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> году диспансеризации подлежат граждане, родившиеся в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 200</w:t>
+      </w:r>
+      <w:r w:rsidR="008C29CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 200</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 199</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 199</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 199</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 19</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7277C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 198</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="001D35"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> годах, а т</w:t>
+      </w:r>
+      <w:r w:rsidR="002C07FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="001D35"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>акже все граждане с 40 лет и старше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="008C29CF" w:rsidRDefault="0000220B" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Где и когда можно пройти диспансеризацию:</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Граждане проходят диспансеризацию в медицинской организации по месту жительства, работы, учебы, в которой они получают первичную медико- санитарную помощь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ваш участковый врач, или участковая медицинская сестра, или сотрудник кабинета медпрофилактики подробно расскажут вам где, когда и как можно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>пройти диспансеризацию, согласуют с вами ориентировочную дату (период) прохождения диспансеризации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Сколько времени занимает прохождение диспансеризации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Прохождение обследования первого этапа диспансеризации как правило требует два визита. Первый визит занимает ориентировочно от 1 до 2 часов (объём обследования значительно меняется в зависимости от вашего возраста). Второй визит необходим для проведения ультразвукового исследования органов брюшной полости и женщинам маммографии, а также заключительной консультации участкового врача- терапевта для проведения итогов диспансеризации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="008C29CF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Если по результатам первого этапа диспансеризации у пациента выявлено подозрение на наличие хронического заболевания, или высокий суммарный сердечно- сосудистый риск, участковый врач сообщает пациенту об этом и направляет на второй этап диспансеризации, длительность которого зависит от объема необходимого для данного пациента дополнительного обследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="0061160C" w:rsidRPr="00CD0F67" w:rsidRDefault="00CD0F67" w:rsidP="00CD0F67">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0000220B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Как пройти диспансеризацию работающему человеку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0000220B" w:rsidP="0000220B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0F67">
-[...32 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
-      </w:pPr>
-[...353 lines deleted...]
-        <w:t xml:space="preserve"> 24 </w:t>
+        <w:t xml:space="preserve">Согласно статьи 24 </w:t>
       </w:r>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t xml:space="preserve">Федерального закона Российской Федерации от 21 ноября 2011 года № 323-ФЗ “Об основах охраны здоровья граждан в Российской Федерации” </w:t>
       </w:r>
       <w:r w:rsidRPr="0000220B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
         </w:rPr>
         <w:t>работодатели обязаны обеспечить условия для прохождения работниками медицинских осмотров и диспансеризации, а так же беспрепятственно отпускать работников для их прохождения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0061160C" w:rsidP="0000220B">
       <w:pPr>
@@ -1173,679 +1285,653 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0061160C" w:rsidRPr="0000220B" w:rsidRDefault="0061160C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0061160C" w:rsidRPr="0000220B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C0590" w:rsidRDefault="005C0590">
+    <w:p w:rsidR="00EA4340" w:rsidRDefault="00EA4340">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C0590" w:rsidRDefault="005C0590">
+    <w:p w:rsidR="00EA4340" w:rsidRDefault="00EA4340">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线 Light">
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线">
-    <w:altName w:val="Andale Mono"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C0590" w:rsidRDefault="005C0590">
+    <w:p w:rsidR="00EA4340" w:rsidRDefault="00EA4340">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C0590" w:rsidRDefault="005C0590">
+    <w:p w:rsidR="00EA4340" w:rsidRDefault="00EA4340">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FCFB1CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FCFB1CDB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E3C5A"/>
     <w:rsid w:val="BBC7CFCF"/>
     <w:rsid w:val="BBFF3C9C"/>
     <w:rsid w:val="DF3F1268"/>
     <w:rsid w:val="0000220B"/>
     <w:rsid w:val="00067C37"/>
+    <w:rsid w:val="001A0F36"/>
+    <w:rsid w:val="002C07FA"/>
     <w:rsid w:val="005C0590"/>
     <w:rsid w:val="0061160C"/>
+    <w:rsid w:val="008C29CF"/>
     <w:rsid w:val="008E3C5A"/>
     <w:rsid w:val="00BF1270"/>
+    <w:rsid w:val="00C7277C"/>
     <w:rsid w:val="00CD0F67"/>
+    <w:rsid w:val="00EA4340"/>
+    <w:rsid w:val="00F931D5"/>
     <w:rsid w:val="36FE9ECF"/>
     <w:rsid w:val="3DDFAB53"/>
     <w:rsid w:val="733B34FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0A5F160E"/>
+  <w15:docId w15:val="{E25FD3E7-B21C-4D55-9557-21EC07393DED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...26 lines deleted...]
-    <w:lsdException w:name="Normal Table" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...373 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -1912,55 +1998,55 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD0F67"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2200,73 +2286,73 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>616</Words>
-  <Characters>3516</Characters>
+  <Words>626</Words>
+  <Characters>3572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4124</CharactersWithSpaces>
+  <CharactersWithSpaces>4190</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1049-11.1.0.9615</vt:lpwstr>
   </property>
 </Properties>
 </file>