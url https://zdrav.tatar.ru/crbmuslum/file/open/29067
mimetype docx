--- v0 (2025-10-29)
+++ v1 (2026-08-20)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="0029346E" w:rsidRDefault="0029346E" w:rsidP="004929D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="330" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00587E23">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="375" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -171,143 +172,144 @@
       </w:r>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>236</w:t>
       </w:r>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>94-11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
+    <w:p w:rsidR="00587E23" w:rsidRPr="00163C45" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00286056">
+      <w:r w:rsidR="00163C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00163C45" w:rsidRPr="00163C45">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>info@reg16.roszdravnadzor.ru</w:t>
+          <w:t>org@16.rospotrebnadzor.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286056">
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Территориальный орган Федеральной  службы    по   надзору   в  сфере   здравоохранения по Республике Татарстан </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -465,85 +467,108 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00286056">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00163C45" w:rsidRPr="00FD75D8">
           <w:rPr>
+            <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
-            <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>info@reg16.roszdravnadzor.ru</w:t>
+          <w:t>info@reg16.roszdravnadzor.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00163C45" w:rsidRPr="00FD75D8">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>gov</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00163C45" w:rsidRPr="00163C45">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00163C45" w:rsidRPr="00FD75D8">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>ru</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286056">
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Министерства здравоохранения РТ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -563,122 +588,193 @@
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Адрес:</w:t>
       </w:r>
+      <w:r w:rsidR="00163C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> 420</w:t>
+      </w:r>
+      <w:r w:rsidR="00163C45" w:rsidRPr="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00163C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00163C45" w:rsidRPr="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> 420111, г. Казань, ул. Островского, д. 11/6</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
+        <w:t xml:space="preserve">, г. Казань, ул. </w:t>
+      </w:r>
+      <w:r w:rsidR="00163C45" w:rsidRPr="00163C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3C4052"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Бутлерова, д.40/11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587E23" w:rsidRPr="006926FB" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Телефон:</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> +7 (843) 231-79-98 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00286056">
+        <w:t> +7 (843) 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006926FB" w:rsidRPr="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-7</w:t>
+      </w:r>
+      <w:r w:rsidR="006926FB" w:rsidRPr="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006926FB" w:rsidRPr="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t> +7 (843) 238-41-44</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -695,94 +791,74 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00286056">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>minzdrav@tatar.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00587E23">
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Управление </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -886,51 +962,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Телефон:</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>  (843) 238-98-54</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00587E23" w:rsidRPr="00587E23" w:rsidRDefault="00587E23" w:rsidP="00286056">
+    <w:p w:rsidR="00587E23" w:rsidRPr="006926FB" w:rsidRDefault="00587E23" w:rsidP="00286056">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -944,96 +1020,74 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00286056">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00587E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="006926FB" w:rsidRPr="006926FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>RPN.RT@tatar.ru</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="005A2786" w:rsidP="005A2786">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00587E23">
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Телефоны </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>контролирующих о</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1054,197 +1108,240 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="00E65934" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>8 (843) 23</w:t>
+        <w:t>8 (843) 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003E45DB" w:rsidRPr="003E45DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1-79-71</w:t>
+        <w:t>-7</w:t>
+      </w:r>
+      <w:r w:rsidR="003E45DB" w:rsidRPr="003E45DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-71</w:t>
       </w:r>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Сектор внебюджетного </w:t>
       </w:r>
       <w:r w:rsidR="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">здравоохранения </w:t>
       </w:r>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">МЗ РТ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="00E65934" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="007F4726" w:rsidP="00E65934">
+    <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="003E45DB" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>8 (843) 52748</w:t>
+      <w:r w:rsidRPr="003E45DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 (800) 500-03-03 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65934" w:rsidRPr="003E45DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00E65934" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> – ООО «Страховая компания «Ак Барс-мед» </w:t>
+        <w:t xml:space="preserve"> ООО «Страховая компания «Ак Барс-мед» </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="00E65934" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C9103D" w:rsidRPr="005A2786" w:rsidRDefault="00E65934" w:rsidP="00E65934">
+    <w:p w:rsidR="00C9103D" w:rsidRPr="005A2786" w:rsidRDefault="007A0A55" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A2786">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="005017BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(85556) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65934" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2-50-51 – ООО  «СК «Ак Барс-мед» в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005A2786">
+      <w:r w:rsidR="00E65934" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Муслюмовском</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005A2786">
+      <w:r w:rsidR="00E65934" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> районе – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C9103D" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Гараева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9103D" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1276,679 +1373,718 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Габдельхамитовна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="00E65934" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="007F4726" w:rsidP="00E65934">
+    <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="005017BF" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F4726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(88553) 304-494</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4726">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="007F4726" w:rsidRPr="007F4726">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(8553) 304-494</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E65934" w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>– ООО  СМО «Чулпан-Мед»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E65934" w:rsidRPr="005A2786" w:rsidRDefault="00E65934" w:rsidP="00E65934">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007A0BB1" w:rsidRDefault="00E65934" w:rsidP="005A2786">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>8(843</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">8(843) </w:t>
       </w:r>
       <w:r w:rsidR="005A2786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2781440</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – ЗАО «СМО «Спасение»</w:t>
+        <w:t xml:space="preserve"> 2781440 – ЗАО «СМО «Спасение»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D7E63" w:rsidRDefault="008D7E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="008D7E63" w:rsidSect="001E27CB">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C3AB6"/>
     <w:rsid w:val="00100C58"/>
+    <w:rsid w:val="00163C45"/>
     <w:rsid w:val="001B19C5"/>
     <w:rsid w:val="001E27CB"/>
     <w:rsid w:val="00286056"/>
     <w:rsid w:val="0029346E"/>
     <w:rsid w:val="00311C54"/>
     <w:rsid w:val="003147EB"/>
     <w:rsid w:val="00357BBE"/>
     <w:rsid w:val="003A7922"/>
+    <w:rsid w:val="003E45DB"/>
     <w:rsid w:val="004929D3"/>
+    <w:rsid w:val="005017BF"/>
     <w:rsid w:val="0058619E"/>
     <w:rsid w:val="00587E23"/>
     <w:rsid w:val="00595BA9"/>
     <w:rsid w:val="005A2786"/>
+    <w:rsid w:val="006926FB"/>
+    <w:rsid w:val="007A0A55"/>
     <w:rsid w:val="007A0BB1"/>
     <w:rsid w:val="007F4726"/>
     <w:rsid w:val="008D0F51"/>
     <w:rsid w:val="008D0FBE"/>
     <w:rsid w:val="008D7E63"/>
     <w:rsid w:val="00931CCD"/>
     <w:rsid w:val="009341B0"/>
     <w:rsid w:val="009C3AB6"/>
     <w:rsid w:val="009C5662"/>
     <w:rsid w:val="009E10FD"/>
     <w:rsid w:val="00A26A9D"/>
     <w:rsid w:val="00A33368"/>
     <w:rsid w:val="00A346AE"/>
     <w:rsid w:val="00A65827"/>
     <w:rsid w:val="00A8352A"/>
     <w:rsid w:val="00AC68FD"/>
     <w:rsid w:val="00BD4D26"/>
     <w:rsid w:val="00BE7D6C"/>
     <w:rsid w:val="00C17813"/>
     <w:rsid w:val="00C56591"/>
     <w:rsid w:val="00C9103D"/>
     <w:rsid w:val="00CC32BA"/>
     <w:rsid w:val="00E65934"/>
     <w:rsid w:val="00F12BB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42CE0188"/>
-  <w15:docId w15:val="{43E3E197-0213-481F-B3D5-30431603E5A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004929D3"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="004929D3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004929D3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00C17813"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC32BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC32BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2015,51 +2151,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC32BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="184055015">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="944507064">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2629,51 +2765,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1149830935">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:org@16.rospotrebnadzor.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minzdrav@tatar.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@reg16roszdravnadzor.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@reg16roszdravnadzor.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:minzdrav@tatar.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@reg16.roszdravnadzor.gov,ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:org@16.rospotrebnadzor.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2919,73 +3055,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>247</Words>
-  <Characters>1409</Characters>
+  <Words>235</Words>
+  <Characters>1345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1653</CharactersWithSpaces>
+  <CharactersWithSpaces>1577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Марат3</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>