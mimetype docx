--- v6 (2026-06-12)
+++ v7 (2026-07-03)
@@ -40,90 +40,118 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>РАСП</w:t>
       </w:r>
       <w:r w:rsidR="000B073D">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ИСАНИЕ </w:t>
       </w:r>
       <w:r w:rsidR="001A22A4">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>УЧАСТКОВЫХ  ПЕДИАТРОВ</w:t>
       </w:r>
       <w:r w:rsidR="00643C68">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00BB2E76" w:rsidRPr="00BB2E76">
+        <w:rPr>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2E76">
+        <w:rPr>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1F3F">
+        <w:rPr>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>06 -4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2E76">
+        <w:rPr>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.07.</w:t>
+      </w:r>
       <w:r w:rsidR="00B516CD">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>8.06 – 11.06.2026</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007105D3" w:rsidRPr="00203A85" w:rsidRDefault="007105D3" w:rsidP="00203A85">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="174"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
@@ -408,232 +436,241 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00947B99" w:rsidRDefault="00947B99" w:rsidP="00705A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
-            <w:r w:rsidR="00B07BCB">
-[...6 lines deleted...]
-              <w:t>Шарифзянова Фарида Хидиятовна</w:t>
+            <w:r w:rsidR="0043533D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мирза- Магомедова</w:t>
             </w:r>
             <w:r w:rsidR="002B2629">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0043533D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ирада Таировна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00705A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с Миннуллина Гузель Анваровна                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B07BCB">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0043533D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B07BCB">
+            <w:r w:rsidR="0043533D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>09</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -700,128 +737,128 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E859CA">
+            <w:r w:rsidR="00D21654">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Набиуллина Эльвира Ринатовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -959,77 +996,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1215,80 +1252,80 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -1496,199 +1533,208 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.  </w:t>
             </w:r>
-            <w:r w:rsidR="007A33FD">
-[...6 lines deleted...]
-              <w:t>Нурмухаметова Алина Разилевна</w:t>
+            <w:r w:rsidR="00D21654">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Хабибуллина</w:t>
+            </w:r>
+            <w:r w:rsidR="00637586">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Римма Камилевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Копенкова Инесса Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00637586">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="007A33FD">
+            <w:r w:rsidR="00637586">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1755,77 +1801,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="001A6619">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
@@ -2056,89 +2102,89 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
@@ -2354,89 +2400,89 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
@@ -2447,56 +2493,63 @@
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B07BCB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A33FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A33FD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B07BCB">
-[...4 lines deleted...]
-              <w:t>Мирза – Магомедова Ирада Таировна</w:t>
+            <w:r w:rsidR="0043533D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Сабирзя</w:t>
+            </w:r>
+            <w:r w:rsidR="000C29B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>нова Фирдаус Масхутовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009E125E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
@@ -2538,59 +2591,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E80177">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="007A33FD" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
@@ -2656,89 +2700,89 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
@@ -2935,128 +2979,128 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр </w:t>
             </w:r>
-            <w:r w:rsidR="009A140C">
+            <w:r w:rsidR="00D21654">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Набиуллина Эльвира Ринатовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3197,77 +3241,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
@@ -3277,84 +3321,176 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>АМЕТЬЕВО т 277-46-34 рег.   277-47-40 каб</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="004C5E95" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2C5A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="001F2C5A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001517A7">
-[...6 lines deleted...]
-              <w:t>Демина Елена Петровна</w:t>
+            <w:r w:rsidR="001517A7" w:rsidRPr="001F2C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidR="004D6647" w:rsidRPr="001F2C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ё</w:t>
+            </w:r>
+            <w:r w:rsidR="001517A7" w:rsidRPr="001F2C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мина Елена Петровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007D7E75" w:rsidRDefault="001F2C5A" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F2C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005744AE" w:rsidRPr="001F2C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(оч/отпуск </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE5B26" w:rsidRPr="001F2C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с 29.06 </w:t>
+            </w:r>
+            <w:r w:rsidR="007D7E75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-26.07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="007D7E75" w:rsidRDefault="001F2C5A" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7E75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вр.Самигуллина Наиля Илья</w:t>
+            </w:r>
+            <w:r w:rsidR="007D7E75" w:rsidRPr="007D7E75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>совна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Зайцева Нина Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -3532,211 +3668,178 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="007A33FD" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...24 lines deleted...]
-              <w:t>Мирза –Магомедова Ирада Таировна</w:t>
+          <w:p w:rsidR="00D63621" w:rsidRPr="00D63621" w:rsidRDefault="00D63621" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Николаева Анастасия Сергеевна </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Багаутдинова Фарида Сагитгареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00D63621" w:rsidRPr="00E5121A" w:rsidRDefault="00D63621" w:rsidP="00D63621">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>11</w:t>
+              <w:t>207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3825,77 +3928,77 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
@@ -4113,191 +4216,182 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidR="00E80177">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Гульназ Илгамовна</w:t>
+            <w:r w:rsidR="0072231E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Василова Гульназ Илгамовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00751DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шайхутдинова Алина Ильшатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="004C3CEE" w:rsidP="00E464DA">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="0072231E" w:rsidP="00BF689D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -4381,77 +4475,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
@@ -4631,135 +4725,135 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.  </w:t>
             </w:r>
-            <w:r w:rsidR="00BE31AA">
-[...6 lines deleted...]
-              <w:t>Егай Алина Сергеевна</w:t>
+            <w:r w:rsidR="004C5E95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Назмутдинова Рушанья Хабилевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009E125E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -4780,77 +4874,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вафина Ильзира Раушановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="004C5E95" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...8 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4950,77 +5035,77 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
@@ -5233,209 +5318,209 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="006F2EEA" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вр. </w:t>
-[...8 lines deleted...]
-              <w:t>Гиниятуллина Азалия Азатовна</w:t>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r w:rsidR="003B106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Харисова Наргиза Ильдаровна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0061511F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Халим</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ова Светлана Васильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00192FF4">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="003B106B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00192FF4">
+            <w:r w:rsidR="003B106B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5502,77 +5587,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
@@ -5588,123 +5673,121 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Вр.Самигуллина Наиля Ильясовнас 02.06</w:t>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D6647">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003B106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мустафина Ксения Дмитриевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="008661EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="003D4709">
+          <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="003D4709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t>216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5772,77 +5855,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
@@ -5877,92 +5960,113 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитриевна</w:t>
             </w:r>
             <w:r w:rsidR="003D4709">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="005744AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>М/с Галимзянова Лилия Айратовна</w:t>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r w:rsidR="005744AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005744AE" w:rsidRPr="005744AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00E5121A" w:rsidRDefault="00DC2A3A" w:rsidP="00850364">
+          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00E5121A" w:rsidRDefault="00DC2A3A" w:rsidP="003B106B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>215</w:t>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="003B106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6029,77 +6133,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
@@ -6134,110 +6238,122 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00947B99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Харисова Наргиза Ильдаровна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="005744AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/с Муртазина Альбина Рустемовна</w:t>
+              <w:t xml:space="preserve">/с </w:t>
+            </w:r>
+            <w:r w:rsidR="005744AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005744AE" w:rsidRPr="005744AE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Галимзянова Лилия Айратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FA2F5A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="003B106B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidR="00FA2F5A">
+            <w:r w:rsidR="003B106B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6304,51 +6420,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6455,51 +6571,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10634" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="928"/>
         <w:gridCol w:w="5284"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
@@ -6645,187 +6761,208 @@
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00192AF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №2</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2502">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00192AF4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Исхакова Лилия Фо</w:t>
+              <w:t>Исхакова Лилия Ф</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2502">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>атовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00192AF4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ст.м/с Котельникова Ирина Владимировна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00192AF4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
@@ -6851,94 +6988,94 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E36363">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00192AF4" w:rsidP="00E36363">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00192AF4" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="0088402A">
         <w:trPr>
           <w:trHeight w:val="1373"/>
         </w:trPr>
@@ -7131,51 +7268,51 @@
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="000B084D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>107</w:t>
@@ -7340,75 +7477,75 @@
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D2B" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>108</w:t>
@@ -7446,50 +7583,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>КАБИНЕТ ИММУНОПРОФИЛАКТИ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с картотеки Севрюк Дания Гафиятовна</w:t>
             </w:r>
+            <w:r w:rsidR="005155BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бол/лист)</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -7530,66 +7676,66 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="799"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>111</w:t>
@@ -7754,51 +7900,51 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="005E70EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
@@ -7944,51 +8090,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ежедневно (кроме выходных) </w:t>
             </w:r>
             <w:r w:rsidR="00AC40FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -7999,127 +8145,160 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Манипуляция инфекционного кабинета</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00954F09" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00954F09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00261D45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             (оч/отпуск с 1.07 – по 31.07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0007192F" w:rsidRPr="00954F09" w:rsidRDefault="0007192F" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Захарова Наталья Владимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(исследования на</w:t>
             </w:r>
             <w:r w:rsidR="00B10C43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>гельминты)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
@@ -8278,185 +8457,212 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Инфекционист</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Габдулхакова Миляуша Салаватовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00261D45" w:rsidRDefault="00261D45" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>( оч/отпуск с 30.06 – по 27.07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0007192F" w:rsidRPr="00E5121A" w:rsidRDefault="0007192F" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007192F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с. Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...19 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00261D45">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8484,99 +8690,90 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14-16</w:t>
-[...32 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001D0A75" w:rsidRPr="00E5121A" w:rsidRDefault="001D0A75" w:rsidP="00E5121A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
@@ -8716,51 +8913,51 @@
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="12186" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="4406"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
@@ -8905,91 +9102,91 @@
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -9003,266 +9200,246 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЛОР</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...27 lines deleted...]
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="000D1BF7" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Яшина Ольга Сергеевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>М/с Сабирзянова Фердавс Шамилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="007E7597" w:rsidP="00B21E10">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00CE4C5B">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="00261D45" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002101E1" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="001043CC" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Дети до</w:t>
-[...19 lines deleted...]
-              <w:t>1 года</w:t>
+              <w:t>Дети до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="001043CC" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-14</w:t>
+              <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="001043CC" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-14</w:t>
+              <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...18 lines deleted...]
-              <w:t>8-14</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="001043CC" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9284,184 +9461,193 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Зиновьева Софья Николаевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00EB600E" w:rsidRPr="00E5121A" w:rsidRDefault="00EB600E" w:rsidP="00515E13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="000D1BF7" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...111 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="000D1BF7" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дети до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
@@ -9508,376 +9694,420 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Коблов Виктор Николаевич</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>13-17</w:t>
+              </w:rPr>
+              <w:t>14-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>8-12</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>14-16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00C56451" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00786EE3" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-12</w:t>
+              <w:t>14-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...19 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.Толстикова Алия Рафкатовна </w:t>
             </w:r>
-            <w:r w:rsidR="002B406B" w:rsidRPr="002B406B">
+          </w:p>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00954F09" w:rsidRPr="002B406B">
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оч/отпуск </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B406B" w:rsidRPr="002B406B">
+              <w:t>М/с Безменова Марина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00786EE3" w:rsidP="00311AD4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>с 1.06 по 11.06)</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="000D1BF7" w:rsidP="004D6647">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>М/с Безменова Марина Николаевна</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Дети до 1 го</w:t>
+            </w:r>
+            <w:r w:rsidR="004D6647">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+              <w:t>а</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00645E4B" w:rsidRDefault="005F72D5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="768"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9982,83 +10212,83 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10172,83 +10402,83 @@
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10312,120 +10542,127 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="00B516CD" w:rsidP="00B21E10">
-[...12 lines deleted...]
-              <w:t>15-19</w:t>
+          <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="00E12CEC" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00B516CD" w:rsidRPr="00B516CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10449,198 +10686,248 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>КАБИНЕТ ЗДОРОВОГО РЕБЕНКА</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>прием беременных м/с</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
-[...30 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E12CEC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(оч/отпуск 8.06 – 25.06)</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Файзуллина Элина Дамировна</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3699">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00DB58D8" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="005F72D5" w:rsidP="000B3288">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005F72D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14-1</w:t>
+            </w:r>
+            <w:r w:rsidR="000B3288">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B3288" w:rsidRPr="005F72D5" w:rsidRDefault="000B3288" w:rsidP="000B3288">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17-18- лекция</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...65 lines deleted...]
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00DB58D8" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -10839,51 +11126,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -10907,51 +11194,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="009531E1" w:rsidP="009531E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>218</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
@@ -11155,100 +11442,100 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="003C7DF5" w:rsidP="009531E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11401,91 +11688,91 @@
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -11554,264 +11841,150 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Хусаинова Наиля Наилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="0051780B" w:rsidRDefault="0051780B" w:rsidP="00E5121A">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="0051780B" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="002B406B" w:rsidP="00E5121A">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA73A6">
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="00EA73A6" w:rsidP="00E5121A">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -12079,51 +12252,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
@@ -12141,51 +12314,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12434,102 +12607,102 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+      <w:tr w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261C74" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006338CC" w:rsidRPr="00E5121A" w:rsidRDefault="006338CC" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12589,51 +12762,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12738,51 +12911,51 @@
     <w:p w:rsidR="00D653C0" w:rsidRPr="00E5121A" w:rsidRDefault="00D653C0" w:rsidP="00F90681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="4088"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
@@ -12911,95 +13084,95 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00645E4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
@@ -13155,70 +13328,70 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00D22DB8">
             <w:pPr>
               <w:pStyle w:val="8"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00C54F85">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="000D1BF7" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C2D6F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>13-18</w:t>
+              <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="005A4DDB" w:rsidRDefault="005A4DDB" w:rsidP="00DF45EE">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="af0"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4DDB">
               <w:rPr>
                 <w:rStyle w:val="af0"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
@@ -13247,274 +13420,285 @@
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00760012" w:rsidRPr="007C2D6F" w:rsidTr="00B21E10">
         <w:trPr>
           <w:gridAfter w:val="5"/>
           <w:wAfter w:w="4638" w:type="dxa"/>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00645E4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B21E10" w:rsidRPr="00DE40D2" w:rsidRDefault="00B21E10" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="004D6647" w:rsidRDefault="004D6647" w:rsidP="004D6647">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="00B21E10" w:rsidRPr="004D6647">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="00645E4B" w:rsidRDefault="00B21E10" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="00DE40D2" w:rsidRDefault="00B21E10" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00DE40D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ЛФК</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="00DE40D2" w:rsidRDefault="00B21E10" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00DE40D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00DE40D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Аверьянова Татьяна Николаевна </w:t>
             </w:r>
-            <w:r w:rsidR="002F256E">
+            <w:r w:rsidR="002F256E" w:rsidRPr="00DE40D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>(бол/лист)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00F50E0B" w:rsidRDefault="00B21E10" w:rsidP="00C56451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
-            <w:pPr>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
+            <w:pPr>
+              <w:ind w:left="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
@@ -13565,66 +13749,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>306,307,308,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -13843,51 +14027,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F05D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F05D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -14076,125 +14260,100 @@
     </w:p>
     <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+    <w:p w:rsidR="001A4913" w:rsidRDefault="001A4913" w:rsidP="001A4913">
       <w:pPr>
         <w:ind w:right="-709"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
-[...23 lines deleted...]
-    <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="007B3A02">
+    <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="001A4913">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IV этаж</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11080" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="3802"/>
         <w:gridCol w:w="1241"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -14322,100 +14481,100 @@
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>чт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>пт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>сб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00F16B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
@@ -14458,215 +14617,245 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. Цой Игорь </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Владимирович</w:t>
             </w:r>
             <w:r w:rsidR="003C3699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (оч/отпуск 10.06 -17.06)</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Садирова Ильгиза Ильгизовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="005A4DDB">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="004A54C4" w:rsidRDefault="004A54C4" w:rsidP="005A4DDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="005A4DDB">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="004A54C4" w:rsidRDefault="004A54C4" w:rsidP="005A4DDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
@@ -14727,167 +14916,176 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="007F79F4" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12-18</w:t>
+              <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00645E4B" w:rsidRDefault="005F72D5" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="005A086D" w:rsidRDefault="00F70D99" w:rsidP="005A086D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A086D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="005A086D" w:rsidRDefault="00F70D99" w:rsidP="005A086D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005A086D">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
@@ -14997,82 +15195,82 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>402</w:t>
@@ -15081,267 +15279,242 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аллерголог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="001A4913" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. Файзиева Мадинахон Мухитдиновна</w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DB47D9">
+              <w:t>. Файзиева Мадинахон Мухитдиновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A4913">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>( оч/отпуск с 29.06 – по 26.07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DB47D9" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB47D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>м/с Гадиева Дина Рамилевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00144BDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EF5635">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="005F72D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...19 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>403</w:t>
@@ -15368,50 +15541,70 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>НЕВРОПАТОЛОГ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00DF322D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр. Ильина Ольга Анатольевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A4913" w:rsidRDefault="001A4913" w:rsidP="00DF322D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(оч/отпуск с 1.07 – по28.07)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0020474F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
                 <w:tab w:val="center" w:pos="1985"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -15468,249 +15661,176 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00AE20BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="008C20CC">
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00372419" w:rsidP="008C20CC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-14</w:t>
+              <w:t>Дети</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2F74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008A317D" w:rsidRDefault="00372419" w:rsidP="008A317D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 год</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2F74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00295307">
-[...58 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00645E4B" w:rsidRDefault="00AB4EFD" w:rsidP="00E52E22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
-[...9 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00AB4EFD" w:rsidRPr="00347D4E" w:rsidRDefault="00AB4EFD" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...30 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
@@ -15777,60 +15897,69 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м/с.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E32642" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E32642" w:rsidRDefault="00F53078" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00BC294F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="001D580E" w:rsidRDefault="00F70D99" w:rsidP="003C039C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -15850,113 +15979,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="008A317D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00B91774" w:rsidRDefault="00A27370" w:rsidP="001B52A5">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B91774" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
             </w:r>
@@ -16071,81 +16193,81 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>405</w:t>
             </w:r>
@@ -16189,171 +16311,161 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Вахитова Диана Раветовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00AC4369" w:rsidRDefault="001A4913" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
-[...40 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="001A4913" w:rsidP="00372083">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="001A4913" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
@@ -16407,216 +16519,207 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050282A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Дадукова Надежда Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="00B91774" w:rsidP="00D47BB9">
+          <w:p w:rsidR="0050282A" w:rsidRDefault="00645E4B" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...8 lines deleted...]
-              <w:t>-14</w:t>
+              <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дети до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="00DC62A3" w:rsidP="0045264D">
+          <w:p w:rsidR="0050282A" w:rsidRPr="00645E4B" w:rsidRDefault="004E088C" w:rsidP="0045264D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00A41E8A" w:rsidRDefault="007B3A02" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="00DC62A3" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...69 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">407 </w:t>
             </w:r>
@@ -16652,58 +16755,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аминова Альмира Рифкатовна</w:t>
             </w:r>
             <w:r w:rsidR="00B91774">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B91774" w:rsidRPr="00B91774">
+            <w:r w:rsidR="001A4913">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(оч/отпуск с 1.06 – по 30.06)</w:t>
+              <w:t>больн/лист</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -16744,81 +16847,81 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
@@ -16826,254 +16929,270 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ФГДС</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0050282A" w:rsidRPr="00CE5CCF" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CE5CCF" w:rsidRDefault="0050282A" w:rsidP="001A4913">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
             <w:r w:rsidR="0002596E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Бурханов Ринат Рифкатович</w:t>
             </w:r>
+            <w:r w:rsidR="00645E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="004102C7">
+          <w:p w:rsidR="0050282A" w:rsidRPr="001A4913" w:rsidRDefault="001A4913" w:rsidP="004102C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="003A3789">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="0050282A" w:rsidRPr="001A4913" w:rsidRDefault="001A4913" w:rsidP="001A4913">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="00AE6805">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="0050282A" w:rsidRPr="001A4913" w:rsidRDefault="001A4913" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>30</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>6-7</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>-7</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CA05E5" w:rsidRDefault="0050282A" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...50 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
@@ -17276,51 +17395,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-18</w:t>
             </w:r>
             <w:r w:rsidR="00B0102B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="002F2CD2" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
             <w:r w:rsidR="00B0102B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -17328,859 +17447,532 @@
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0002596E" w:rsidRPr="00CA05E5" w:rsidRDefault="0002596E" w:rsidP="00CA05E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
-[...252 lines deleted...]
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №1</w:t>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2502">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Халилова Светлана Фердинандовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ст. м/с Вахитова Резеда Нихатовна</w:t>
-[...70 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Ст. м/с Вахитова Резеда Нихатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12-17</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+              <w:t>12-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>НЕФРОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
-[...15 lines deleted...]
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="006F65FB" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD7249">
+            <w:r w:rsidRPr="006F65FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Пудовик Татьяна </w:t>
+            </w:r>
+            <w:r w:rsidR="006F65FB" w:rsidRPr="006F65FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вдадимировна</w:t>
+            </w:r>
+            <w:r w:rsidR="006F65FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidR="006F65FB" w:rsidRPr="006F65FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>(оч/отпуск с 22.06 – по 4.07)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7249">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>М/с Степанова Татьяна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="007A3C8F">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="00F70D99" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="00F70D99" w:rsidP="007A3C8F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="007A3C8F">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="00F70D99" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="00F70D99" w:rsidP="007A3C8F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="00F70D99" w:rsidP="00CE5CCF">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00EF5635" w:rsidRDefault="00F70D99" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...90 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="006F65FB" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11040" w:type="dxa"/>
         <w:tblInd w:w="136" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11062"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a3"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-24431"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="11080" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="656"/>
-              <w:gridCol w:w="1311"/>
-              <w:gridCol w:w="2491"/>
+              <w:gridCol w:w="3802"/>
               <w:gridCol w:w="1241"/>
               <w:gridCol w:w="1134"/>
               <w:gridCol w:w="1134"/>
               <w:gridCol w:w="1134"/>
               <w:gridCol w:w="1134"/>
               <w:gridCol w:w="845"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00086369">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="524"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>416</w:t>
@@ -18207,276 +17999,396 @@
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>416</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00C045FD" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C045FD">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Вр. Атландерова Галина Николаевна</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
-                  </w:r>
-[...7 lines deleted...]
-                    <w:t>(оч/отпуск с 1.06 – 22.06)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00C045FD" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C045FD">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>м/с. Гильметдинова Гульфия Гирфановна</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="004E088C" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>13-16</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Дети до 1 года</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="005E7887" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-11</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>13-16</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...8 lines deleted...]
-                    <w:jc w:val="center"/>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                  </w:pPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-11</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="000D2992" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="864"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>УЗИ</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="005C072A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Вр. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Хабибуллина Резеда Ахметзагировна</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005C072A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="005C072A" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>(оч/отпуск с1.07 –по 17.07)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">М/с Медведева Светлана </w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
@@ -18486,365 +18398,278 @@
                   <w:r w:rsidRPr="000D5CD1">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Узи сердца</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
-[...42 lines deleted...]
-                <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000D5CD1">
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00E52E22">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="000D5CD1">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>-11</w:t>
+                    <w:t>-12</w:t>
                   </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00E52E22">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00E52E22">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00E52E22">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00E52E22" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00E52E22">
                   <w:pPr>
-                    <w:rPr>
-[...8 lines deleted...]
-                  <w:pPr>
+                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...26 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...51 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="0059209B" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002C259C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>уздг</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -18894,58 +18719,58 @@
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>14</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00645E4B">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>-18</w:t>
+                    <w:t>-17</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
@@ -18973,602 +18798,562 @@
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...36 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="732"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00EB607F" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00E5121A">
+                  <w:r w:rsidRPr="00EB607F">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Вр. Анисимова А.В</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00B91774" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>17-18</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E52E22">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00086369">
-[...42 lines deleted...]
-            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>416</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000549BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Вр.</w:t>
                   </w:r>
                   <w:r w:rsidR="00287BF7">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                  <w:bookmarkEnd w:id="0"/>
                   <w:r w:rsidRPr="000549BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Юнусова Евгения Равилевна</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00287BF7" w:rsidRPr="000549BE" w:rsidRDefault="00287BF7" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="000549BE" w:rsidRDefault="003D7CFB" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="007F79F4" w:rsidP="00A40DFA">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>11-</w:t>
+                    <w:t>12-12</w:t>
                   </w:r>
-                  <w:r w:rsidR="001948A6">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>12</w:t>
+                    <w:t>40</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="007F79F4" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>11-12</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="000549BE" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00A40DFA" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="007F79F4" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000D5CD1">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>11</w:t>
+                    <w:t>8</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="000D5CD1">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>-12</w:t>
+                    <w:t>-10</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00A40DFA" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00694C28" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>417</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>КАБИНЕТ ФУНК. ДИАГНОСТИКИ (ЭКГ)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -19728,105 +19513,76 @@
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>-13</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="005C072A" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>8</w:t>
-[...28 lines deleted...]
-                    <w:t>30</w:t>
+                    <w:t>11-16</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
@@ -19838,96 +19594,98 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>-13</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00694C28" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>417</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0065584C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>КАРДИОЛОГ</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="008F17B1" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -20002,464 +19760,376 @@
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="0039649F" w:rsidRDefault="0039649F" w:rsidP="0039649F">
+                <w:p w:rsidR="00086369" w:rsidRPr="0039649F" w:rsidRDefault="00086369" w:rsidP="0039649F">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...13 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="0039649F">
+                <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="008C511B" w:rsidP="0039649F">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-13</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F057D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>Невропатолог</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003A7078">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Вр. Магина Ольга Генадьевна</w:t>
                   </w:r>
+                  <w:r w:rsidR="005340DE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005340DE" w:rsidRPr="005340DE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>(оч/отпуск с19.06 по 14.07)</w:t>
+                  </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003A7078">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Мс. Фазлулина Гульнара Галимзяновна</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
-                    <w:ind w:left="-285"/>
-[...11 lines deleted...]
-                  <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003A7078">
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="003A7078">
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
-[...18 lines deleted...]
-                </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
-[...55 lines deleted...]
-                </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>419</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Фвд</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
@@ -20489,207 +20159,165 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00287BF7" w:rsidRDefault="00287BF7" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00287BF7" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00287BF7">
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="0042616B" w:rsidRDefault="0042616B" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0042616B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
                     </w:rPr>
                     <w:t>14-14</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00287BF7">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>50</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-                </w:tcPr>
-[...35 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...17 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="418"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>419</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Эхо-эг</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -20773,116 +20401,118 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="003E6231" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="341"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00DF1F3F" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="28"/>
-                      <w:szCs w:val="28"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006338CC">
+                  <w:r w:rsidRPr="00DF1F3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="28"/>
-                      <w:szCs w:val="28"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>420</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006338CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Заведующая клинико -диагностического отдела</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -20988,115 +20618,117 @@
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F057D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>9-17</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F057D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>9-17</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00086369">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="807"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0081422A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="008045C9" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21154,92 +20786,94 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00AF0C9B" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00AF0C9B" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00FE678F" w:rsidTr="00086369">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00FE678F" w:rsidTr="00EB607F">
               <w:trPr>
                 <w:trHeight w:val="807"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="656" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3802" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1241" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
@@ -21302,50 +20936,53 @@
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -21441,61 +21078,61 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8357"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidSect="00A92696">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
+    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
+    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -21527,61 +21164,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
+    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
+    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A66DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="703659D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -21929,50 +21566,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5088" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5808" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6528" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697B5F3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="908A6A76"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="788C52AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E84C3E82"/>
     <w:lvl w:ilvl="0" w:tplc="7D3E5668">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22018,51 +21768,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F51008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="919A44F8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22111,60 +21861,63 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -22234,162 +21987,168 @@
     <w:rsid w:val="00041235"/>
     <w:rsid w:val="00042785"/>
     <w:rsid w:val="000433DA"/>
     <w:rsid w:val="0004567B"/>
     <w:rsid w:val="00046EF1"/>
     <w:rsid w:val="000478A1"/>
     <w:rsid w:val="0004790F"/>
     <w:rsid w:val="000527B4"/>
     <w:rsid w:val="00053E8F"/>
     <w:rsid w:val="000549BE"/>
     <w:rsid w:val="0005533D"/>
     <w:rsid w:val="0005715D"/>
     <w:rsid w:val="000572F5"/>
     <w:rsid w:val="000577E5"/>
     <w:rsid w:val="0005786F"/>
     <w:rsid w:val="0006057D"/>
     <w:rsid w:val="00061BD1"/>
     <w:rsid w:val="00061DA6"/>
     <w:rsid w:val="00062BF6"/>
     <w:rsid w:val="00063CDE"/>
     <w:rsid w:val="000641AD"/>
     <w:rsid w:val="00064A7F"/>
     <w:rsid w:val="00067A94"/>
     <w:rsid w:val="000709EC"/>
     <w:rsid w:val="00070CBE"/>
+    <w:rsid w:val="0007192F"/>
     <w:rsid w:val="00072823"/>
     <w:rsid w:val="000733B0"/>
     <w:rsid w:val="00073AB8"/>
     <w:rsid w:val="00074CE7"/>
     <w:rsid w:val="000760E0"/>
     <w:rsid w:val="000768FD"/>
     <w:rsid w:val="00076D5E"/>
     <w:rsid w:val="00077204"/>
     <w:rsid w:val="00080CEF"/>
     <w:rsid w:val="000818FB"/>
     <w:rsid w:val="0008393A"/>
     <w:rsid w:val="00083CE3"/>
     <w:rsid w:val="000852E3"/>
     <w:rsid w:val="00085B14"/>
     <w:rsid w:val="00085BE9"/>
     <w:rsid w:val="00086369"/>
     <w:rsid w:val="000868FF"/>
     <w:rsid w:val="00086A9D"/>
     <w:rsid w:val="00090FA3"/>
     <w:rsid w:val="000913BD"/>
     <w:rsid w:val="00091C0D"/>
     <w:rsid w:val="00091D04"/>
     <w:rsid w:val="00092945"/>
     <w:rsid w:val="00092D9C"/>
     <w:rsid w:val="00093215"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="0009350F"/>
     <w:rsid w:val="000939D4"/>
     <w:rsid w:val="00093B96"/>
     <w:rsid w:val="00093C6E"/>
     <w:rsid w:val="000940A4"/>
     <w:rsid w:val="00097BFF"/>
     <w:rsid w:val="00097DD3"/>
     <w:rsid w:val="000A1481"/>
     <w:rsid w:val="000A22A7"/>
     <w:rsid w:val="000A347F"/>
     <w:rsid w:val="000A3EE4"/>
     <w:rsid w:val="000A4CD1"/>
     <w:rsid w:val="000A579E"/>
     <w:rsid w:val="000A5FC5"/>
     <w:rsid w:val="000A6C9D"/>
     <w:rsid w:val="000A6E84"/>
     <w:rsid w:val="000B03E8"/>
     <w:rsid w:val="000B073D"/>
     <w:rsid w:val="000B084D"/>
     <w:rsid w:val="000B0C64"/>
     <w:rsid w:val="000B1A8D"/>
     <w:rsid w:val="000B1F92"/>
+    <w:rsid w:val="000B3288"/>
     <w:rsid w:val="000B3632"/>
     <w:rsid w:val="000B4FC1"/>
     <w:rsid w:val="000B6931"/>
     <w:rsid w:val="000B6B78"/>
     <w:rsid w:val="000B6CD9"/>
     <w:rsid w:val="000B6E48"/>
     <w:rsid w:val="000B6E95"/>
     <w:rsid w:val="000B71C6"/>
     <w:rsid w:val="000C0BA7"/>
     <w:rsid w:val="000C25F6"/>
+    <w:rsid w:val="000C29B2"/>
     <w:rsid w:val="000C2D86"/>
     <w:rsid w:val="000C3C73"/>
     <w:rsid w:val="000C41F2"/>
     <w:rsid w:val="000C6858"/>
     <w:rsid w:val="000C6931"/>
+    <w:rsid w:val="000D1BF7"/>
     <w:rsid w:val="000D1E05"/>
     <w:rsid w:val="000D2992"/>
     <w:rsid w:val="000D2F8A"/>
     <w:rsid w:val="000D3439"/>
     <w:rsid w:val="000D5065"/>
     <w:rsid w:val="000D50F6"/>
     <w:rsid w:val="000D5CD1"/>
     <w:rsid w:val="000D62AC"/>
     <w:rsid w:val="000D6834"/>
     <w:rsid w:val="000D7B0B"/>
     <w:rsid w:val="000E3290"/>
     <w:rsid w:val="000E4586"/>
     <w:rsid w:val="000F01B6"/>
     <w:rsid w:val="000F11AB"/>
     <w:rsid w:val="000F1EE9"/>
     <w:rsid w:val="000F275D"/>
     <w:rsid w:val="000F2D67"/>
     <w:rsid w:val="000F2EED"/>
     <w:rsid w:val="000F4996"/>
     <w:rsid w:val="000F5416"/>
     <w:rsid w:val="000F74DA"/>
     <w:rsid w:val="000F7E0C"/>
     <w:rsid w:val="000F7F28"/>
     <w:rsid w:val="00101A73"/>
     <w:rsid w:val="00101B4C"/>
     <w:rsid w:val="001022FD"/>
     <w:rsid w:val="00102B2D"/>
     <w:rsid w:val="00103166"/>
     <w:rsid w:val="0010387F"/>
     <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001043CC"/>
     <w:rsid w:val="00104ED2"/>
     <w:rsid w:val="001066B7"/>
     <w:rsid w:val="00106AFF"/>
     <w:rsid w:val="001071FE"/>
     <w:rsid w:val="0010724E"/>
     <w:rsid w:val="00107801"/>
     <w:rsid w:val="00107D0F"/>
     <w:rsid w:val="00107FA6"/>
     <w:rsid w:val="00110638"/>
     <w:rsid w:val="00110D42"/>
     <w:rsid w:val="00111262"/>
     <w:rsid w:val="001113C0"/>
     <w:rsid w:val="001125FB"/>
     <w:rsid w:val="001127AF"/>
     <w:rsid w:val="0011339C"/>
     <w:rsid w:val="0011448A"/>
     <w:rsid w:val="001147C8"/>
     <w:rsid w:val="00114B03"/>
     <w:rsid w:val="00115823"/>
+    <w:rsid w:val="0012031B"/>
     <w:rsid w:val="001207D2"/>
     <w:rsid w:val="00120C22"/>
     <w:rsid w:val="0012119C"/>
     <w:rsid w:val="00121DC4"/>
     <w:rsid w:val="0012291B"/>
     <w:rsid w:val="001229A9"/>
     <w:rsid w:val="00122B95"/>
     <w:rsid w:val="00122C2C"/>
     <w:rsid w:val="001231AB"/>
     <w:rsid w:val="0012376A"/>
     <w:rsid w:val="00124D05"/>
     <w:rsid w:val="00124E96"/>
     <w:rsid w:val="00125D63"/>
     <w:rsid w:val="00126F41"/>
     <w:rsid w:val="001272B9"/>
     <w:rsid w:val="00127957"/>
     <w:rsid w:val="00130C19"/>
     <w:rsid w:val="001315C0"/>
     <w:rsid w:val="0013168D"/>
     <w:rsid w:val="001323F8"/>
     <w:rsid w:val="00134110"/>
     <w:rsid w:val="001359B3"/>
     <w:rsid w:val="001360F6"/>
     <w:rsid w:val="001360FB"/>
     <w:rsid w:val="00136501"/>
@@ -22429,74 +22188,76 @@
     <w:rsid w:val="00170B0E"/>
     <w:rsid w:val="00170E55"/>
     <w:rsid w:val="00171A23"/>
     <w:rsid w:val="00172514"/>
     <w:rsid w:val="0017469A"/>
     <w:rsid w:val="00174D00"/>
     <w:rsid w:val="00175707"/>
     <w:rsid w:val="00175791"/>
     <w:rsid w:val="0017649D"/>
     <w:rsid w:val="0017658B"/>
     <w:rsid w:val="0017732F"/>
     <w:rsid w:val="001777B7"/>
     <w:rsid w:val="00177952"/>
     <w:rsid w:val="00177B15"/>
     <w:rsid w:val="00177BB1"/>
     <w:rsid w:val="001801AB"/>
     <w:rsid w:val="00181A02"/>
     <w:rsid w:val="001824DB"/>
     <w:rsid w:val="001841D1"/>
     <w:rsid w:val="001854E1"/>
     <w:rsid w:val="00186691"/>
     <w:rsid w:val="00187A33"/>
     <w:rsid w:val="00190AF6"/>
     <w:rsid w:val="00191087"/>
     <w:rsid w:val="0019121B"/>
+    <w:rsid w:val="00192AF4"/>
     <w:rsid w:val="00192FF4"/>
     <w:rsid w:val="00193B07"/>
     <w:rsid w:val="00193DF9"/>
     <w:rsid w:val="001948A6"/>
     <w:rsid w:val="00195B9C"/>
     <w:rsid w:val="00195D88"/>
     <w:rsid w:val="00195F20"/>
     <w:rsid w:val="0019663A"/>
     <w:rsid w:val="00197DB3"/>
     <w:rsid w:val="00197DBE"/>
     <w:rsid w:val="00197E23"/>
     <w:rsid w:val="001A0D0B"/>
     <w:rsid w:val="001A166B"/>
     <w:rsid w:val="001A20E9"/>
     <w:rsid w:val="001A22A4"/>
     <w:rsid w:val="001A292D"/>
     <w:rsid w:val="001A29AB"/>
     <w:rsid w:val="001A2E2D"/>
     <w:rsid w:val="001A35A1"/>
     <w:rsid w:val="001A3972"/>
     <w:rsid w:val="001A3BEB"/>
     <w:rsid w:val="001A3EA4"/>
     <w:rsid w:val="001A468E"/>
     <w:rsid w:val="001A4874"/>
+    <w:rsid w:val="001A4913"/>
     <w:rsid w:val="001A4EAF"/>
     <w:rsid w:val="001A5724"/>
     <w:rsid w:val="001A62B6"/>
     <w:rsid w:val="001A6342"/>
     <w:rsid w:val="001A63A5"/>
     <w:rsid w:val="001A6465"/>
     <w:rsid w:val="001A6619"/>
     <w:rsid w:val="001B0BE5"/>
     <w:rsid w:val="001B0F76"/>
     <w:rsid w:val="001B1283"/>
     <w:rsid w:val="001B1932"/>
     <w:rsid w:val="001B1D49"/>
     <w:rsid w:val="001B2ACC"/>
     <w:rsid w:val="001B363E"/>
     <w:rsid w:val="001B48B1"/>
     <w:rsid w:val="001B52A5"/>
     <w:rsid w:val="001B55DE"/>
     <w:rsid w:val="001B6985"/>
     <w:rsid w:val="001B6F3F"/>
     <w:rsid w:val="001B7676"/>
     <w:rsid w:val="001C0740"/>
     <w:rsid w:val="001C0D50"/>
     <w:rsid w:val="001C1893"/>
     <w:rsid w:val="001C2DA2"/>
     <w:rsid w:val="001C4598"/>
@@ -22517,50 +22278,51 @@
     <w:rsid w:val="001D452D"/>
     <w:rsid w:val="001D492C"/>
     <w:rsid w:val="001D580E"/>
     <w:rsid w:val="001E0899"/>
     <w:rsid w:val="001E0938"/>
     <w:rsid w:val="001E0C58"/>
     <w:rsid w:val="001E0D0B"/>
     <w:rsid w:val="001E0E27"/>
     <w:rsid w:val="001E1064"/>
     <w:rsid w:val="001E1552"/>
     <w:rsid w:val="001E2131"/>
     <w:rsid w:val="001E2A04"/>
     <w:rsid w:val="001E3ACC"/>
     <w:rsid w:val="001E4573"/>
     <w:rsid w:val="001E476B"/>
     <w:rsid w:val="001E4C7E"/>
     <w:rsid w:val="001E4FB7"/>
     <w:rsid w:val="001E5004"/>
     <w:rsid w:val="001E6711"/>
     <w:rsid w:val="001E68AC"/>
     <w:rsid w:val="001E6D26"/>
     <w:rsid w:val="001E6E2E"/>
     <w:rsid w:val="001E6FE1"/>
     <w:rsid w:val="001F0188"/>
     <w:rsid w:val="001F0766"/>
+    <w:rsid w:val="001F2C5A"/>
     <w:rsid w:val="001F2E33"/>
     <w:rsid w:val="001F317A"/>
     <w:rsid w:val="001F3202"/>
     <w:rsid w:val="001F3408"/>
     <w:rsid w:val="001F386A"/>
     <w:rsid w:val="001F4178"/>
     <w:rsid w:val="001F4CD4"/>
     <w:rsid w:val="001F6626"/>
     <w:rsid w:val="001F6988"/>
     <w:rsid w:val="001F699D"/>
     <w:rsid w:val="001F7195"/>
     <w:rsid w:val="001F7B7A"/>
     <w:rsid w:val="00200069"/>
     <w:rsid w:val="00200B3F"/>
     <w:rsid w:val="0020146C"/>
     <w:rsid w:val="00201EB1"/>
     <w:rsid w:val="00201F98"/>
     <w:rsid w:val="00203259"/>
     <w:rsid w:val="0020372D"/>
     <w:rsid w:val="00203A50"/>
     <w:rsid w:val="00203A85"/>
     <w:rsid w:val="00203C0B"/>
     <w:rsid w:val="00204570"/>
     <w:rsid w:val="002046C3"/>
     <w:rsid w:val="0020474F"/>
@@ -22610,50 +22372,51 @@
     <w:rsid w:val="00237FE1"/>
     <w:rsid w:val="00240214"/>
     <w:rsid w:val="00240C14"/>
     <w:rsid w:val="002412F0"/>
     <w:rsid w:val="0024136C"/>
     <w:rsid w:val="00241E1F"/>
     <w:rsid w:val="00244144"/>
     <w:rsid w:val="002447FE"/>
     <w:rsid w:val="00244E18"/>
     <w:rsid w:val="00246F3A"/>
     <w:rsid w:val="002477A8"/>
     <w:rsid w:val="0024792E"/>
     <w:rsid w:val="00251447"/>
     <w:rsid w:val="0025240C"/>
     <w:rsid w:val="00252D7F"/>
     <w:rsid w:val="002548D5"/>
     <w:rsid w:val="00254923"/>
     <w:rsid w:val="00254C0F"/>
     <w:rsid w:val="00255469"/>
     <w:rsid w:val="00255E64"/>
     <w:rsid w:val="00257297"/>
     <w:rsid w:val="002606D8"/>
     <w:rsid w:val="002609A5"/>
     <w:rsid w:val="00261613"/>
     <w:rsid w:val="00261C74"/>
+    <w:rsid w:val="00261D45"/>
     <w:rsid w:val="002628B1"/>
     <w:rsid w:val="00263ADE"/>
     <w:rsid w:val="00264D97"/>
     <w:rsid w:val="002656A3"/>
     <w:rsid w:val="00266810"/>
     <w:rsid w:val="00266CAD"/>
     <w:rsid w:val="00266D71"/>
     <w:rsid w:val="002676DC"/>
     <w:rsid w:val="00267F7C"/>
     <w:rsid w:val="00271494"/>
     <w:rsid w:val="00271A6B"/>
     <w:rsid w:val="002722BA"/>
     <w:rsid w:val="00273D80"/>
     <w:rsid w:val="00273EF4"/>
     <w:rsid w:val="00274403"/>
     <w:rsid w:val="0027639C"/>
     <w:rsid w:val="002766B9"/>
     <w:rsid w:val="00276CC8"/>
     <w:rsid w:val="00276CF3"/>
     <w:rsid w:val="0027792F"/>
     <w:rsid w:val="002809B0"/>
     <w:rsid w:val="00281713"/>
     <w:rsid w:val="00282341"/>
     <w:rsid w:val="0028292B"/>
     <w:rsid w:val="002835E1"/>
@@ -22705,50 +22468,51 @@
     <w:rsid w:val="002C0936"/>
     <w:rsid w:val="002C094B"/>
     <w:rsid w:val="002C11C4"/>
     <w:rsid w:val="002C259C"/>
     <w:rsid w:val="002C2D77"/>
     <w:rsid w:val="002C3327"/>
     <w:rsid w:val="002C3951"/>
     <w:rsid w:val="002C48E3"/>
     <w:rsid w:val="002C522E"/>
     <w:rsid w:val="002C52D2"/>
     <w:rsid w:val="002C5485"/>
     <w:rsid w:val="002C5940"/>
     <w:rsid w:val="002C5A96"/>
     <w:rsid w:val="002C5D81"/>
     <w:rsid w:val="002C7C06"/>
     <w:rsid w:val="002D117F"/>
     <w:rsid w:val="002D1CB9"/>
     <w:rsid w:val="002D295E"/>
     <w:rsid w:val="002D2E56"/>
     <w:rsid w:val="002D4420"/>
     <w:rsid w:val="002D486F"/>
     <w:rsid w:val="002D5EF7"/>
     <w:rsid w:val="002D6A9C"/>
     <w:rsid w:val="002D6DF5"/>
     <w:rsid w:val="002D7060"/>
+    <w:rsid w:val="002D718D"/>
     <w:rsid w:val="002D71C6"/>
     <w:rsid w:val="002D7FDE"/>
     <w:rsid w:val="002E0189"/>
     <w:rsid w:val="002E0BA8"/>
     <w:rsid w:val="002E3367"/>
     <w:rsid w:val="002E4429"/>
     <w:rsid w:val="002E4509"/>
     <w:rsid w:val="002E6171"/>
     <w:rsid w:val="002E713A"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E76D0"/>
     <w:rsid w:val="002E7859"/>
     <w:rsid w:val="002F0710"/>
     <w:rsid w:val="002F0BCF"/>
     <w:rsid w:val="002F0E81"/>
     <w:rsid w:val="002F256E"/>
     <w:rsid w:val="002F2CD2"/>
     <w:rsid w:val="002F3BE6"/>
     <w:rsid w:val="002F4CC2"/>
     <w:rsid w:val="002F6443"/>
     <w:rsid w:val="002F6D4E"/>
     <w:rsid w:val="002F6ED9"/>
     <w:rsid w:val="002F75D2"/>
     <w:rsid w:val="002F7F97"/>
     <w:rsid w:val="002F7FBA"/>
@@ -22807,87 +22571,91 @@
     <w:rsid w:val="00353B73"/>
     <w:rsid w:val="00353C26"/>
     <w:rsid w:val="00353D85"/>
     <w:rsid w:val="00354E3D"/>
     <w:rsid w:val="00355167"/>
     <w:rsid w:val="003558D9"/>
     <w:rsid w:val="00355996"/>
     <w:rsid w:val="003565E8"/>
     <w:rsid w:val="00360897"/>
     <w:rsid w:val="00360C24"/>
     <w:rsid w:val="003619DD"/>
     <w:rsid w:val="00361A35"/>
     <w:rsid w:val="003623B8"/>
     <w:rsid w:val="003624FF"/>
     <w:rsid w:val="0036250C"/>
     <w:rsid w:val="00363AF7"/>
     <w:rsid w:val="00364329"/>
     <w:rsid w:val="003656B8"/>
     <w:rsid w:val="00366017"/>
     <w:rsid w:val="003669F0"/>
     <w:rsid w:val="0036705D"/>
     <w:rsid w:val="00367317"/>
     <w:rsid w:val="00367C9B"/>
     <w:rsid w:val="00367E52"/>
     <w:rsid w:val="00371D63"/>
+    <w:rsid w:val="00372083"/>
     <w:rsid w:val="003721A3"/>
+    <w:rsid w:val="00372419"/>
     <w:rsid w:val="00376CD6"/>
     <w:rsid w:val="00380A11"/>
     <w:rsid w:val="0038123C"/>
     <w:rsid w:val="00381C49"/>
     <w:rsid w:val="00381DD4"/>
     <w:rsid w:val="00382B29"/>
     <w:rsid w:val="00385CDE"/>
     <w:rsid w:val="003902A0"/>
     <w:rsid w:val="003906DA"/>
     <w:rsid w:val="00391BA8"/>
     <w:rsid w:val="0039305A"/>
     <w:rsid w:val="00393AA9"/>
     <w:rsid w:val="003946DB"/>
+    <w:rsid w:val="00394841"/>
     <w:rsid w:val="00395F8A"/>
     <w:rsid w:val="003962E8"/>
     <w:rsid w:val="00396469"/>
     <w:rsid w:val="0039649F"/>
     <w:rsid w:val="003971AA"/>
     <w:rsid w:val="00397209"/>
     <w:rsid w:val="00397249"/>
     <w:rsid w:val="003973E4"/>
     <w:rsid w:val="00397FD5"/>
     <w:rsid w:val="003A000E"/>
     <w:rsid w:val="003A05DB"/>
     <w:rsid w:val="003A0C41"/>
     <w:rsid w:val="003A14C5"/>
     <w:rsid w:val="003A2B42"/>
     <w:rsid w:val="003A2BBA"/>
     <w:rsid w:val="003A3789"/>
     <w:rsid w:val="003A40CD"/>
     <w:rsid w:val="003A4C38"/>
     <w:rsid w:val="003A5B9A"/>
     <w:rsid w:val="003A7078"/>
     <w:rsid w:val="003A7AA8"/>
     <w:rsid w:val="003A7F42"/>
     <w:rsid w:val="003B0B87"/>
+    <w:rsid w:val="003B106B"/>
     <w:rsid w:val="003B353A"/>
     <w:rsid w:val="003B38AE"/>
     <w:rsid w:val="003B3B25"/>
     <w:rsid w:val="003B3B3C"/>
     <w:rsid w:val="003B49A4"/>
     <w:rsid w:val="003B5E5D"/>
     <w:rsid w:val="003B6290"/>
     <w:rsid w:val="003C039C"/>
     <w:rsid w:val="003C1764"/>
     <w:rsid w:val="003C22E8"/>
     <w:rsid w:val="003C2F6F"/>
     <w:rsid w:val="003C3226"/>
     <w:rsid w:val="003C3465"/>
     <w:rsid w:val="003C3699"/>
     <w:rsid w:val="003C3FF1"/>
     <w:rsid w:val="003C440D"/>
     <w:rsid w:val="003C66A7"/>
     <w:rsid w:val="003C6DCE"/>
     <w:rsid w:val="003C719C"/>
     <w:rsid w:val="003C77E5"/>
     <w:rsid w:val="003C7DF5"/>
     <w:rsid w:val="003D0295"/>
     <w:rsid w:val="003D4709"/>
     <w:rsid w:val="003D54E5"/>
     <w:rsid w:val="003D5723"/>
@@ -22935,59 +22703,61 @@
     <w:rsid w:val="00403275"/>
     <w:rsid w:val="00404162"/>
     <w:rsid w:val="00404716"/>
     <w:rsid w:val="00405D37"/>
     <w:rsid w:val="004066E7"/>
     <w:rsid w:val="00406C52"/>
     <w:rsid w:val="00407019"/>
     <w:rsid w:val="00407028"/>
     <w:rsid w:val="004102C7"/>
     <w:rsid w:val="0041131B"/>
     <w:rsid w:val="004117E4"/>
     <w:rsid w:val="00411944"/>
     <w:rsid w:val="00411C32"/>
     <w:rsid w:val="00412A1C"/>
     <w:rsid w:val="00413381"/>
     <w:rsid w:val="00413BE0"/>
     <w:rsid w:val="00414B6D"/>
     <w:rsid w:val="004175A1"/>
     <w:rsid w:val="00417928"/>
     <w:rsid w:val="004204BE"/>
     <w:rsid w:val="00420DC7"/>
     <w:rsid w:val="00422252"/>
     <w:rsid w:val="0042279A"/>
     <w:rsid w:val="00422CEA"/>
     <w:rsid w:val="00423DD3"/>
+    <w:rsid w:val="0042616B"/>
     <w:rsid w:val="00427251"/>
     <w:rsid w:val="00427AEE"/>
     <w:rsid w:val="00430EEC"/>
     <w:rsid w:val="00431651"/>
     <w:rsid w:val="00432409"/>
     <w:rsid w:val="004328FC"/>
     <w:rsid w:val="00432A88"/>
     <w:rsid w:val="0043360B"/>
     <w:rsid w:val="00434C86"/>
+    <w:rsid w:val="0043533D"/>
     <w:rsid w:val="00435775"/>
     <w:rsid w:val="00436E63"/>
     <w:rsid w:val="004377B7"/>
     <w:rsid w:val="00440DDA"/>
     <w:rsid w:val="0044105F"/>
     <w:rsid w:val="004414D7"/>
     <w:rsid w:val="004416FB"/>
     <w:rsid w:val="0044215A"/>
     <w:rsid w:val="00442A9F"/>
     <w:rsid w:val="0044391D"/>
     <w:rsid w:val="004439ED"/>
     <w:rsid w:val="00445DA4"/>
     <w:rsid w:val="00445F53"/>
     <w:rsid w:val="00446976"/>
     <w:rsid w:val="00447E6E"/>
     <w:rsid w:val="00447FFC"/>
     <w:rsid w:val="004501FA"/>
     <w:rsid w:val="00450C03"/>
     <w:rsid w:val="00450EC4"/>
     <w:rsid w:val="004510A2"/>
     <w:rsid w:val="0045264D"/>
     <w:rsid w:val="00452CF0"/>
     <w:rsid w:val="004530AA"/>
     <w:rsid w:val="00453203"/>
     <w:rsid w:val="00453D6D"/>
@@ -23016,238 +22786,250 @@
     <w:rsid w:val="00474D27"/>
     <w:rsid w:val="0047672F"/>
     <w:rsid w:val="0047700A"/>
     <w:rsid w:val="0047732E"/>
     <w:rsid w:val="0048126D"/>
     <w:rsid w:val="004815D3"/>
     <w:rsid w:val="00481A11"/>
     <w:rsid w:val="00481B7A"/>
     <w:rsid w:val="004829F1"/>
     <w:rsid w:val="004850DE"/>
     <w:rsid w:val="00485DB6"/>
     <w:rsid w:val="00487269"/>
     <w:rsid w:val="00487A2F"/>
     <w:rsid w:val="00487CF3"/>
     <w:rsid w:val="00491195"/>
     <w:rsid w:val="0049158D"/>
     <w:rsid w:val="00493548"/>
     <w:rsid w:val="004937A2"/>
     <w:rsid w:val="004943F4"/>
     <w:rsid w:val="00495365"/>
     <w:rsid w:val="00495679"/>
     <w:rsid w:val="00496A14"/>
     <w:rsid w:val="004A37FD"/>
     <w:rsid w:val="004A3ABE"/>
     <w:rsid w:val="004A3E33"/>
+    <w:rsid w:val="004A54C4"/>
     <w:rsid w:val="004A5F92"/>
     <w:rsid w:val="004A68BD"/>
     <w:rsid w:val="004A68F2"/>
     <w:rsid w:val="004A6EC5"/>
     <w:rsid w:val="004A6F25"/>
     <w:rsid w:val="004A705F"/>
     <w:rsid w:val="004A79A4"/>
     <w:rsid w:val="004B1BE9"/>
     <w:rsid w:val="004B277B"/>
     <w:rsid w:val="004B33F7"/>
     <w:rsid w:val="004B56EF"/>
+    <w:rsid w:val="004B5EE2"/>
     <w:rsid w:val="004B6F86"/>
     <w:rsid w:val="004B73CD"/>
     <w:rsid w:val="004C01AD"/>
     <w:rsid w:val="004C0AA7"/>
     <w:rsid w:val="004C0E0C"/>
     <w:rsid w:val="004C0EC8"/>
     <w:rsid w:val="004C1370"/>
     <w:rsid w:val="004C2910"/>
     <w:rsid w:val="004C3056"/>
     <w:rsid w:val="004C3CEE"/>
     <w:rsid w:val="004C40FD"/>
     <w:rsid w:val="004C41B2"/>
     <w:rsid w:val="004C4728"/>
     <w:rsid w:val="004C4D1C"/>
     <w:rsid w:val="004C4E28"/>
     <w:rsid w:val="004C5147"/>
+    <w:rsid w:val="004C5E95"/>
     <w:rsid w:val="004C683E"/>
     <w:rsid w:val="004C754E"/>
     <w:rsid w:val="004C7DBB"/>
     <w:rsid w:val="004D03AB"/>
     <w:rsid w:val="004D0F83"/>
+    <w:rsid w:val="004D2F74"/>
     <w:rsid w:val="004D5020"/>
     <w:rsid w:val="004D5137"/>
+    <w:rsid w:val="004D6647"/>
     <w:rsid w:val="004D7A29"/>
+    <w:rsid w:val="004E088C"/>
     <w:rsid w:val="004E0D63"/>
     <w:rsid w:val="004E247A"/>
     <w:rsid w:val="004E4C6C"/>
     <w:rsid w:val="004E4D88"/>
     <w:rsid w:val="004E4E0A"/>
     <w:rsid w:val="004E4E26"/>
     <w:rsid w:val="004E5062"/>
     <w:rsid w:val="004E6444"/>
     <w:rsid w:val="004E721F"/>
     <w:rsid w:val="004E7D02"/>
     <w:rsid w:val="004F132A"/>
     <w:rsid w:val="004F18E5"/>
     <w:rsid w:val="004F27FB"/>
     <w:rsid w:val="00500F77"/>
     <w:rsid w:val="0050219A"/>
     <w:rsid w:val="0050282A"/>
     <w:rsid w:val="00502A29"/>
     <w:rsid w:val="00502BCF"/>
     <w:rsid w:val="005037E2"/>
     <w:rsid w:val="00503901"/>
     <w:rsid w:val="00503AA6"/>
     <w:rsid w:val="00504B78"/>
     <w:rsid w:val="00506016"/>
     <w:rsid w:val="005077C0"/>
     <w:rsid w:val="00510E08"/>
     <w:rsid w:val="00514234"/>
     <w:rsid w:val="005142B6"/>
     <w:rsid w:val="00514C97"/>
     <w:rsid w:val="00515161"/>
+    <w:rsid w:val="005155BB"/>
     <w:rsid w:val="00515B47"/>
     <w:rsid w:val="00515B9A"/>
     <w:rsid w:val="00515E13"/>
     <w:rsid w:val="00515F22"/>
     <w:rsid w:val="00515F6D"/>
     <w:rsid w:val="00516C2B"/>
     <w:rsid w:val="00517059"/>
     <w:rsid w:val="0051780B"/>
     <w:rsid w:val="00517F25"/>
     <w:rsid w:val="00520272"/>
     <w:rsid w:val="00520E04"/>
     <w:rsid w:val="00521743"/>
     <w:rsid w:val="00521E1C"/>
     <w:rsid w:val="005220FD"/>
     <w:rsid w:val="00522156"/>
     <w:rsid w:val="0052311A"/>
     <w:rsid w:val="0052318B"/>
     <w:rsid w:val="005235BE"/>
     <w:rsid w:val="00523671"/>
     <w:rsid w:val="00523A00"/>
     <w:rsid w:val="00524D51"/>
     <w:rsid w:val="00524E86"/>
     <w:rsid w:val="0052539C"/>
     <w:rsid w:val="005263D2"/>
     <w:rsid w:val="00530D69"/>
     <w:rsid w:val="00530E1C"/>
     <w:rsid w:val="00531E22"/>
     <w:rsid w:val="00533242"/>
+    <w:rsid w:val="005340DE"/>
     <w:rsid w:val="00534224"/>
     <w:rsid w:val="00534452"/>
     <w:rsid w:val="005344AA"/>
     <w:rsid w:val="00535086"/>
     <w:rsid w:val="00535177"/>
     <w:rsid w:val="00535BC3"/>
     <w:rsid w:val="00536439"/>
     <w:rsid w:val="00540140"/>
     <w:rsid w:val="00540BFE"/>
     <w:rsid w:val="00542546"/>
     <w:rsid w:val="005426DC"/>
     <w:rsid w:val="00542B38"/>
     <w:rsid w:val="00542D53"/>
     <w:rsid w:val="005445C0"/>
     <w:rsid w:val="00544C42"/>
     <w:rsid w:val="00547150"/>
     <w:rsid w:val="0054760C"/>
     <w:rsid w:val="00550244"/>
     <w:rsid w:val="00550387"/>
     <w:rsid w:val="00551322"/>
     <w:rsid w:val="0055161E"/>
     <w:rsid w:val="00551C1D"/>
     <w:rsid w:val="00552507"/>
     <w:rsid w:val="005533F2"/>
     <w:rsid w:val="00553E29"/>
     <w:rsid w:val="00554184"/>
     <w:rsid w:val="0055423B"/>
     <w:rsid w:val="00554D1F"/>
     <w:rsid w:val="0055505E"/>
     <w:rsid w:val="005551A6"/>
     <w:rsid w:val="00555A3A"/>
     <w:rsid w:val="00555B43"/>
     <w:rsid w:val="00555C63"/>
     <w:rsid w:val="00557FEE"/>
     <w:rsid w:val="00560721"/>
     <w:rsid w:val="00560BAD"/>
     <w:rsid w:val="0056121D"/>
     <w:rsid w:val="00561551"/>
     <w:rsid w:val="005625DF"/>
+    <w:rsid w:val="005626E8"/>
     <w:rsid w:val="00563A90"/>
     <w:rsid w:val="005641AD"/>
     <w:rsid w:val="005641C2"/>
     <w:rsid w:val="00564538"/>
     <w:rsid w:val="0056481D"/>
     <w:rsid w:val="00565490"/>
     <w:rsid w:val="00565E67"/>
     <w:rsid w:val="00565F11"/>
     <w:rsid w:val="00566215"/>
     <w:rsid w:val="005668A6"/>
     <w:rsid w:val="005668FB"/>
     <w:rsid w:val="00570FD5"/>
     <w:rsid w:val="005726CF"/>
     <w:rsid w:val="00572ABF"/>
     <w:rsid w:val="00573D8D"/>
+    <w:rsid w:val="005744AE"/>
     <w:rsid w:val="0057526A"/>
     <w:rsid w:val="00575584"/>
     <w:rsid w:val="00575F72"/>
     <w:rsid w:val="005765FA"/>
     <w:rsid w:val="00580F86"/>
     <w:rsid w:val="005822D9"/>
     <w:rsid w:val="00582502"/>
     <w:rsid w:val="00582764"/>
     <w:rsid w:val="00583442"/>
     <w:rsid w:val="005841AB"/>
     <w:rsid w:val="00585F53"/>
     <w:rsid w:val="005869B3"/>
     <w:rsid w:val="00586F1B"/>
     <w:rsid w:val="005871A6"/>
     <w:rsid w:val="005905F1"/>
     <w:rsid w:val="00590A85"/>
     <w:rsid w:val="0059209B"/>
     <w:rsid w:val="00592377"/>
+    <w:rsid w:val="00593E09"/>
     <w:rsid w:val="00594A18"/>
     <w:rsid w:val="00596EFD"/>
     <w:rsid w:val="00597E1E"/>
     <w:rsid w:val="005A0131"/>
     <w:rsid w:val="005A086D"/>
     <w:rsid w:val="005A1291"/>
     <w:rsid w:val="005A1BB0"/>
     <w:rsid w:val="005A1DD7"/>
     <w:rsid w:val="005A27C3"/>
     <w:rsid w:val="005A48AE"/>
     <w:rsid w:val="005A49FC"/>
     <w:rsid w:val="005A4DDB"/>
     <w:rsid w:val="005A64F6"/>
     <w:rsid w:val="005A780C"/>
     <w:rsid w:val="005A7D50"/>
     <w:rsid w:val="005B102C"/>
     <w:rsid w:val="005B3B47"/>
     <w:rsid w:val="005B4033"/>
     <w:rsid w:val="005B44EC"/>
     <w:rsid w:val="005B4829"/>
     <w:rsid w:val="005B4DF8"/>
     <w:rsid w:val="005B7A07"/>
     <w:rsid w:val="005C01F4"/>
     <w:rsid w:val="005C02EC"/>
+    <w:rsid w:val="005C072A"/>
     <w:rsid w:val="005C2161"/>
     <w:rsid w:val="005C2240"/>
     <w:rsid w:val="005C2D10"/>
     <w:rsid w:val="005C3CAF"/>
     <w:rsid w:val="005C5484"/>
     <w:rsid w:val="005C56B7"/>
     <w:rsid w:val="005C5A6E"/>
     <w:rsid w:val="005C5EAA"/>
     <w:rsid w:val="005C6B5D"/>
     <w:rsid w:val="005C6C80"/>
     <w:rsid w:val="005C72DB"/>
     <w:rsid w:val="005C78CF"/>
     <w:rsid w:val="005D00E5"/>
     <w:rsid w:val="005D0A71"/>
     <w:rsid w:val="005D1B7B"/>
     <w:rsid w:val="005D294F"/>
     <w:rsid w:val="005D2D67"/>
     <w:rsid w:val="005D3253"/>
     <w:rsid w:val="005D376A"/>
     <w:rsid w:val="005D385F"/>
     <w:rsid w:val="005D4F81"/>
     <w:rsid w:val="005D5AAC"/>
     <w:rsid w:val="005D612A"/>
     <w:rsid w:val="005D690C"/>
     <w:rsid w:val="005D6D15"/>
@@ -23259,124 +23041,130 @@
     <w:rsid w:val="005E2128"/>
     <w:rsid w:val="005E3EB5"/>
     <w:rsid w:val="005E4534"/>
     <w:rsid w:val="005E5CC4"/>
     <w:rsid w:val="005E65BA"/>
     <w:rsid w:val="005E66A6"/>
     <w:rsid w:val="005E6A1A"/>
     <w:rsid w:val="005E6B08"/>
     <w:rsid w:val="005E6B98"/>
     <w:rsid w:val="005E6D1C"/>
     <w:rsid w:val="005E70EA"/>
     <w:rsid w:val="005E7887"/>
     <w:rsid w:val="005E79D5"/>
     <w:rsid w:val="005E7AA2"/>
     <w:rsid w:val="005F05D4"/>
     <w:rsid w:val="005F0909"/>
     <w:rsid w:val="005F11EB"/>
     <w:rsid w:val="005F16EC"/>
     <w:rsid w:val="005F292B"/>
     <w:rsid w:val="005F2DD1"/>
     <w:rsid w:val="005F2EE6"/>
     <w:rsid w:val="005F40C9"/>
     <w:rsid w:val="005F43F5"/>
     <w:rsid w:val="005F4586"/>
     <w:rsid w:val="005F4703"/>
+    <w:rsid w:val="005F6FF5"/>
+    <w:rsid w:val="005F72D5"/>
     <w:rsid w:val="0060196A"/>
     <w:rsid w:val="0060232D"/>
     <w:rsid w:val="0060579E"/>
+    <w:rsid w:val="00606F5D"/>
     <w:rsid w:val="00606FDD"/>
     <w:rsid w:val="0060743F"/>
     <w:rsid w:val="00607829"/>
     <w:rsid w:val="0061196F"/>
     <w:rsid w:val="00611A8D"/>
     <w:rsid w:val="0061398E"/>
     <w:rsid w:val="0061451A"/>
     <w:rsid w:val="00614926"/>
     <w:rsid w:val="00614992"/>
     <w:rsid w:val="00615041"/>
     <w:rsid w:val="0061511F"/>
     <w:rsid w:val="00615F00"/>
     <w:rsid w:val="0061613A"/>
     <w:rsid w:val="0061714F"/>
     <w:rsid w:val="006174C0"/>
     <w:rsid w:val="0061794B"/>
     <w:rsid w:val="00617BC9"/>
     <w:rsid w:val="0062018A"/>
     <w:rsid w:val="00620C22"/>
     <w:rsid w:val="006212E0"/>
     <w:rsid w:val="0062174E"/>
     <w:rsid w:val="00623C5D"/>
     <w:rsid w:val="0062417D"/>
     <w:rsid w:val="00624B30"/>
     <w:rsid w:val="00624C6E"/>
     <w:rsid w:val="00624E0E"/>
     <w:rsid w:val="0062528C"/>
     <w:rsid w:val="00625C1B"/>
     <w:rsid w:val="0062615E"/>
     <w:rsid w:val="006268BF"/>
     <w:rsid w:val="00630EE6"/>
     <w:rsid w:val="00633603"/>
     <w:rsid w:val="006338CC"/>
     <w:rsid w:val="00633947"/>
     <w:rsid w:val="00633A6E"/>
     <w:rsid w:val="00633E1B"/>
     <w:rsid w:val="00634C96"/>
     <w:rsid w:val="0063645B"/>
     <w:rsid w:val="00636728"/>
     <w:rsid w:val="0063678B"/>
     <w:rsid w:val="00636962"/>
     <w:rsid w:val="00636AF5"/>
     <w:rsid w:val="00637104"/>
     <w:rsid w:val="00637397"/>
+    <w:rsid w:val="00637586"/>
     <w:rsid w:val="00641AB3"/>
     <w:rsid w:val="00642CC2"/>
     <w:rsid w:val="00643C68"/>
     <w:rsid w:val="006445FE"/>
     <w:rsid w:val="00644667"/>
     <w:rsid w:val="00645A49"/>
+    <w:rsid w:val="00645E4B"/>
     <w:rsid w:val="006461BC"/>
     <w:rsid w:val="00647033"/>
     <w:rsid w:val="00647D9D"/>
     <w:rsid w:val="00650105"/>
     <w:rsid w:val="00650350"/>
     <w:rsid w:val="00650358"/>
     <w:rsid w:val="00651429"/>
     <w:rsid w:val="0065160A"/>
     <w:rsid w:val="006518F7"/>
     <w:rsid w:val="0065236A"/>
     <w:rsid w:val="006527DD"/>
     <w:rsid w:val="00653BC4"/>
     <w:rsid w:val="0065443E"/>
     <w:rsid w:val="0065506D"/>
     <w:rsid w:val="0065584C"/>
     <w:rsid w:val="00657BCD"/>
     <w:rsid w:val="00657C51"/>
     <w:rsid w:val="006605F3"/>
     <w:rsid w:val="0066086E"/>
     <w:rsid w:val="006619BF"/>
     <w:rsid w:val="00661B9F"/>
+    <w:rsid w:val="00661DA3"/>
     <w:rsid w:val="00663A80"/>
     <w:rsid w:val="00664855"/>
     <w:rsid w:val="00664AF9"/>
     <w:rsid w:val="00664CF7"/>
     <w:rsid w:val="006655AE"/>
     <w:rsid w:val="00666882"/>
     <w:rsid w:val="0066733B"/>
     <w:rsid w:val="00667674"/>
     <w:rsid w:val="0066770C"/>
     <w:rsid w:val="00670A8B"/>
     <w:rsid w:val="00670C26"/>
     <w:rsid w:val="0067233B"/>
     <w:rsid w:val="00672709"/>
     <w:rsid w:val="00672787"/>
     <w:rsid w:val="00674BFD"/>
     <w:rsid w:val="006751FA"/>
     <w:rsid w:val="00675297"/>
     <w:rsid w:val="006756E8"/>
     <w:rsid w:val="00675D69"/>
     <w:rsid w:val="006761C3"/>
     <w:rsid w:val="006768E4"/>
     <w:rsid w:val="00677473"/>
     <w:rsid w:val="00680089"/>
     <w:rsid w:val="0068015C"/>
     <w:rsid w:val="00680443"/>
@@ -23430,78 +23218,80 @@
     <w:rsid w:val="006C5E7E"/>
     <w:rsid w:val="006D0276"/>
     <w:rsid w:val="006D041E"/>
     <w:rsid w:val="006D08EF"/>
     <w:rsid w:val="006D1069"/>
     <w:rsid w:val="006D27DC"/>
     <w:rsid w:val="006D6411"/>
     <w:rsid w:val="006D783D"/>
     <w:rsid w:val="006E067B"/>
     <w:rsid w:val="006E0B63"/>
     <w:rsid w:val="006E109D"/>
     <w:rsid w:val="006E2997"/>
     <w:rsid w:val="006E3231"/>
     <w:rsid w:val="006E3A44"/>
     <w:rsid w:val="006E3F66"/>
     <w:rsid w:val="006E5517"/>
     <w:rsid w:val="006E7B83"/>
     <w:rsid w:val="006E7D58"/>
     <w:rsid w:val="006F24FD"/>
     <w:rsid w:val="006F2596"/>
     <w:rsid w:val="006F2EEA"/>
     <w:rsid w:val="006F31C8"/>
     <w:rsid w:val="006F4326"/>
     <w:rsid w:val="006F50D0"/>
     <w:rsid w:val="006F5C81"/>
+    <w:rsid w:val="006F65FB"/>
     <w:rsid w:val="006F66DE"/>
     <w:rsid w:val="006F6A15"/>
     <w:rsid w:val="006F7897"/>
     <w:rsid w:val="0070069D"/>
     <w:rsid w:val="00701DED"/>
     <w:rsid w:val="00702ABB"/>
     <w:rsid w:val="007039D4"/>
     <w:rsid w:val="0070493D"/>
     <w:rsid w:val="00705A3C"/>
     <w:rsid w:val="007066E9"/>
     <w:rsid w:val="00706A79"/>
     <w:rsid w:val="00706CF7"/>
     <w:rsid w:val="00707AC1"/>
     <w:rsid w:val="00710447"/>
     <w:rsid w:val="007105D3"/>
     <w:rsid w:val="007107E4"/>
     <w:rsid w:val="00711239"/>
     <w:rsid w:val="00711700"/>
     <w:rsid w:val="00712928"/>
     <w:rsid w:val="0071373C"/>
     <w:rsid w:val="0071435A"/>
     <w:rsid w:val="00714619"/>
     <w:rsid w:val="00715FE7"/>
     <w:rsid w:val="0071614A"/>
     <w:rsid w:val="007166E1"/>
     <w:rsid w:val="00716FC3"/>
     <w:rsid w:val="00720732"/>
     <w:rsid w:val="00720C16"/>
+    <w:rsid w:val="0072231E"/>
     <w:rsid w:val="007224B1"/>
     <w:rsid w:val="00722B1F"/>
     <w:rsid w:val="00722D62"/>
     <w:rsid w:val="00722FC4"/>
     <w:rsid w:val="007231B6"/>
     <w:rsid w:val="0072373D"/>
     <w:rsid w:val="00724139"/>
     <w:rsid w:val="00724264"/>
     <w:rsid w:val="00725C8A"/>
     <w:rsid w:val="00727269"/>
     <w:rsid w:val="0073385F"/>
     <w:rsid w:val="00733947"/>
     <w:rsid w:val="00734603"/>
     <w:rsid w:val="0073498F"/>
     <w:rsid w:val="00735320"/>
     <w:rsid w:val="0073535B"/>
     <w:rsid w:val="0073571C"/>
     <w:rsid w:val="007363DC"/>
     <w:rsid w:val="00736834"/>
     <w:rsid w:val="007400BF"/>
     <w:rsid w:val="00741903"/>
     <w:rsid w:val="007419BB"/>
     <w:rsid w:val="007422EE"/>
     <w:rsid w:val="00742F8E"/>
     <w:rsid w:val="0074329C"/>
@@ -23530,50 +23320,51 @@
     <w:rsid w:val="00763B51"/>
     <w:rsid w:val="00764E36"/>
     <w:rsid w:val="00765261"/>
     <w:rsid w:val="00766146"/>
     <w:rsid w:val="007662B7"/>
     <w:rsid w:val="00766CBB"/>
     <w:rsid w:val="0076740D"/>
     <w:rsid w:val="00767A03"/>
     <w:rsid w:val="00767F00"/>
     <w:rsid w:val="00770289"/>
     <w:rsid w:val="007711A8"/>
     <w:rsid w:val="00772DF2"/>
     <w:rsid w:val="0077305F"/>
     <w:rsid w:val="0077363E"/>
     <w:rsid w:val="0077507B"/>
     <w:rsid w:val="00775D40"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="00780D20"/>
     <w:rsid w:val="007831EA"/>
     <w:rsid w:val="007832C3"/>
     <w:rsid w:val="007833C6"/>
     <w:rsid w:val="00784CFF"/>
     <w:rsid w:val="00785D10"/>
     <w:rsid w:val="00786853"/>
     <w:rsid w:val="00786C64"/>
+    <w:rsid w:val="00786EE3"/>
     <w:rsid w:val="007878A0"/>
     <w:rsid w:val="00790436"/>
     <w:rsid w:val="00791A7F"/>
     <w:rsid w:val="00791DA7"/>
     <w:rsid w:val="007928FE"/>
     <w:rsid w:val="0079308E"/>
     <w:rsid w:val="00794373"/>
     <w:rsid w:val="007947F1"/>
     <w:rsid w:val="00795B15"/>
     <w:rsid w:val="0079633C"/>
     <w:rsid w:val="007974AE"/>
     <w:rsid w:val="007A0DD5"/>
     <w:rsid w:val="007A22E5"/>
     <w:rsid w:val="007A2367"/>
     <w:rsid w:val="007A286A"/>
     <w:rsid w:val="007A2B49"/>
     <w:rsid w:val="007A33FD"/>
     <w:rsid w:val="007A39D8"/>
     <w:rsid w:val="007A3A96"/>
     <w:rsid w:val="007A3C8F"/>
     <w:rsid w:val="007A5239"/>
     <w:rsid w:val="007A536E"/>
     <w:rsid w:val="007A5BBD"/>
     <w:rsid w:val="007A631B"/>
     <w:rsid w:val="007B06EE"/>
@@ -23592,80 +23383,82 @@
     <w:rsid w:val="007C0DB5"/>
     <w:rsid w:val="007C1350"/>
     <w:rsid w:val="007C19B6"/>
     <w:rsid w:val="007C1A9E"/>
     <w:rsid w:val="007C1ECB"/>
     <w:rsid w:val="007C2D2B"/>
     <w:rsid w:val="007C2D6F"/>
     <w:rsid w:val="007C3524"/>
     <w:rsid w:val="007C4921"/>
     <w:rsid w:val="007C51B9"/>
     <w:rsid w:val="007C5F97"/>
     <w:rsid w:val="007C6413"/>
     <w:rsid w:val="007C6639"/>
     <w:rsid w:val="007C6EE0"/>
     <w:rsid w:val="007D1E7D"/>
     <w:rsid w:val="007D295B"/>
     <w:rsid w:val="007D2A60"/>
     <w:rsid w:val="007D4325"/>
     <w:rsid w:val="007D435D"/>
     <w:rsid w:val="007D4F13"/>
     <w:rsid w:val="007D5AAC"/>
     <w:rsid w:val="007D6D4C"/>
     <w:rsid w:val="007D6FCB"/>
     <w:rsid w:val="007D7010"/>
     <w:rsid w:val="007D7155"/>
+    <w:rsid w:val="007D7E75"/>
     <w:rsid w:val="007E0521"/>
     <w:rsid w:val="007E21F7"/>
     <w:rsid w:val="007E22D2"/>
     <w:rsid w:val="007E2F46"/>
     <w:rsid w:val="007E37A5"/>
     <w:rsid w:val="007E4088"/>
     <w:rsid w:val="007E5153"/>
     <w:rsid w:val="007E5606"/>
     <w:rsid w:val="007E667F"/>
     <w:rsid w:val="007E7597"/>
     <w:rsid w:val="007E77D4"/>
     <w:rsid w:val="007E7AD4"/>
     <w:rsid w:val="007F05F8"/>
     <w:rsid w:val="007F0BF2"/>
     <w:rsid w:val="007F1CC4"/>
     <w:rsid w:val="007F22E5"/>
     <w:rsid w:val="007F27B4"/>
     <w:rsid w:val="007F310D"/>
     <w:rsid w:val="007F32DC"/>
     <w:rsid w:val="007F35F5"/>
     <w:rsid w:val="007F3642"/>
     <w:rsid w:val="007F3B04"/>
     <w:rsid w:val="007F3E30"/>
     <w:rsid w:val="007F530A"/>
     <w:rsid w:val="007F533B"/>
     <w:rsid w:val="007F5B40"/>
     <w:rsid w:val="007F620C"/>
     <w:rsid w:val="007F655C"/>
     <w:rsid w:val="007F7776"/>
     <w:rsid w:val="007F79E2"/>
+    <w:rsid w:val="007F79F4"/>
     <w:rsid w:val="007F7FE0"/>
     <w:rsid w:val="0080126E"/>
     <w:rsid w:val="00801BAF"/>
     <w:rsid w:val="00804323"/>
     <w:rsid w:val="00804329"/>
     <w:rsid w:val="008045C9"/>
     <w:rsid w:val="008058A2"/>
     <w:rsid w:val="00805978"/>
     <w:rsid w:val="00806AF7"/>
     <w:rsid w:val="00806FA4"/>
     <w:rsid w:val="008075FD"/>
     <w:rsid w:val="00807788"/>
     <w:rsid w:val="0081196D"/>
     <w:rsid w:val="00811A31"/>
     <w:rsid w:val="00811E18"/>
     <w:rsid w:val="00811E7F"/>
     <w:rsid w:val="0081303F"/>
     <w:rsid w:val="008131F9"/>
     <w:rsid w:val="008135F9"/>
     <w:rsid w:val="0081422A"/>
     <w:rsid w:val="00815086"/>
     <w:rsid w:val="0081643D"/>
     <w:rsid w:val="008167F1"/>
     <w:rsid w:val="008170CD"/>
     <w:rsid w:val="00817251"/>
@@ -23761,94 +23554,97 @@
     <w:rsid w:val="008A470F"/>
     <w:rsid w:val="008A48F2"/>
     <w:rsid w:val="008A553C"/>
     <w:rsid w:val="008A59A0"/>
     <w:rsid w:val="008A6144"/>
     <w:rsid w:val="008A70DE"/>
     <w:rsid w:val="008A7299"/>
     <w:rsid w:val="008A7964"/>
     <w:rsid w:val="008B0249"/>
     <w:rsid w:val="008B1EEA"/>
     <w:rsid w:val="008B222C"/>
     <w:rsid w:val="008B3EEF"/>
     <w:rsid w:val="008B510F"/>
     <w:rsid w:val="008B669B"/>
     <w:rsid w:val="008B6BCA"/>
     <w:rsid w:val="008B726E"/>
     <w:rsid w:val="008B7E33"/>
     <w:rsid w:val="008C0476"/>
     <w:rsid w:val="008C119E"/>
     <w:rsid w:val="008C2020"/>
     <w:rsid w:val="008C20CC"/>
     <w:rsid w:val="008C220D"/>
     <w:rsid w:val="008C2EA9"/>
     <w:rsid w:val="008C4518"/>
     <w:rsid w:val="008C4F8D"/>
+    <w:rsid w:val="008C511B"/>
     <w:rsid w:val="008C6530"/>
     <w:rsid w:val="008C7C2B"/>
     <w:rsid w:val="008D1541"/>
     <w:rsid w:val="008D26C3"/>
     <w:rsid w:val="008D2B23"/>
     <w:rsid w:val="008D2BFE"/>
     <w:rsid w:val="008D33FC"/>
     <w:rsid w:val="008D4045"/>
     <w:rsid w:val="008D411D"/>
     <w:rsid w:val="008D49FD"/>
     <w:rsid w:val="008D4F2C"/>
     <w:rsid w:val="008D58CE"/>
     <w:rsid w:val="008D65E0"/>
     <w:rsid w:val="008D6D2D"/>
     <w:rsid w:val="008D6EF6"/>
     <w:rsid w:val="008E013D"/>
     <w:rsid w:val="008E0488"/>
     <w:rsid w:val="008E1B9F"/>
     <w:rsid w:val="008E39D7"/>
     <w:rsid w:val="008E3C15"/>
+    <w:rsid w:val="008E47C8"/>
     <w:rsid w:val="008E48CF"/>
     <w:rsid w:val="008E53D9"/>
     <w:rsid w:val="008E5A12"/>
     <w:rsid w:val="008E5EE0"/>
     <w:rsid w:val="008E634D"/>
     <w:rsid w:val="008E673A"/>
     <w:rsid w:val="008E6E1A"/>
     <w:rsid w:val="008E7E9F"/>
     <w:rsid w:val="008F0C6E"/>
     <w:rsid w:val="008F10CA"/>
     <w:rsid w:val="008F14E3"/>
     <w:rsid w:val="008F17B1"/>
     <w:rsid w:val="008F1F97"/>
     <w:rsid w:val="008F32A5"/>
     <w:rsid w:val="008F4166"/>
     <w:rsid w:val="008F4948"/>
     <w:rsid w:val="008F4B76"/>
     <w:rsid w:val="008F4E81"/>
     <w:rsid w:val="008F58F7"/>
     <w:rsid w:val="0090061B"/>
     <w:rsid w:val="00901B4B"/>
     <w:rsid w:val="00901F48"/>
     <w:rsid w:val="00903313"/>
     <w:rsid w:val="00903F3E"/>
+    <w:rsid w:val="00903FC6"/>
     <w:rsid w:val="009045B0"/>
     <w:rsid w:val="009049C0"/>
     <w:rsid w:val="009050CB"/>
     <w:rsid w:val="0090524D"/>
     <w:rsid w:val="0090546C"/>
     <w:rsid w:val="00905F34"/>
     <w:rsid w:val="0090669C"/>
     <w:rsid w:val="00906942"/>
     <w:rsid w:val="0090706C"/>
     <w:rsid w:val="00907BBA"/>
     <w:rsid w:val="009107B2"/>
     <w:rsid w:val="009107FB"/>
     <w:rsid w:val="00910A2C"/>
     <w:rsid w:val="00910B4D"/>
     <w:rsid w:val="00910E85"/>
     <w:rsid w:val="00911000"/>
     <w:rsid w:val="00911653"/>
     <w:rsid w:val="00912610"/>
     <w:rsid w:val="00913726"/>
     <w:rsid w:val="00913FA6"/>
     <w:rsid w:val="00914B26"/>
     <w:rsid w:val="009157D1"/>
     <w:rsid w:val="009161B3"/>
     <w:rsid w:val="009168D4"/>
     <w:rsid w:val="009169D5"/>
@@ -24051,50 +23847,51 @@
     <w:rsid w:val="00A20E8B"/>
     <w:rsid w:val="00A210E3"/>
     <w:rsid w:val="00A21116"/>
     <w:rsid w:val="00A2134D"/>
     <w:rsid w:val="00A21AF9"/>
     <w:rsid w:val="00A2258E"/>
     <w:rsid w:val="00A226B7"/>
     <w:rsid w:val="00A231A5"/>
     <w:rsid w:val="00A24BF2"/>
     <w:rsid w:val="00A25112"/>
     <w:rsid w:val="00A25DD4"/>
     <w:rsid w:val="00A27370"/>
     <w:rsid w:val="00A275E3"/>
     <w:rsid w:val="00A30207"/>
     <w:rsid w:val="00A30621"/>
     <w:rsid w:val="00A30A0E"/>
     <w:rsid w:val="00A30C7F"/>
     <w:rsid w:val="00A31156"/>
     <w:rsid w:val="00A32CB2"/>
     <w:rsid w:val="00A32FCE"/>
     <w:rsid w:val="00A33396"/>
     <w:rsid w:val="00A342B9"/>
     <w:rsid w:val="00A3616F"/>
     <w:rsid w:val="00A364F7"/>
     <w:rsid w:val="00A403D6"/>
+    <w:rsid w:val="00A40DFA"/>
     <w:rsid w:val="00A40FBD"/>
     <w:rsid w:val="00A41E8A"/>
     <w:rsid w:val="00A420D1"/>
     <w:rsid w:val="00A42761"/>
     <w:rsid w:val="00A449F6"/>
     <w:rsid w:val="00A4590A"/>
     <w:rsid w:val="00A471A6"/>
     <w:rsid w:val="00A50315"/>
     <w:rsid w:val="00A5055A"/>
     <w:rsid w:val="00A50B16"/>
     <w:rsid w:val="00A50D8E"/>
     <w:rsid w:val="00A530D8"/>
     <w:rsid w:val="00A53A6F"/>
     <w:rsid w:val="00A53D04"/>
     <w:rsid w:val="00A53E39"/>
     <w:rsid w:val="00A55896"/>
     <w:rsid w:val="00A55AFE"/>
     <w:rsid w:val="00A56CBD"/>
     <w:rsid w:val="00A60316"/>
     <w:rsid w:val="00A6351D"/>
     <w:rsid w:val="00A6485D"/>
     <w:rsid w:val="00A6486F"/>
     <w:rsid w:val="00A64AA6"/>
     <w:rsid w:val="00A64B29"/>
     <w:rsid w:val="00A64C09"/>
@@ -24176,50 +23973,51 @@
     <w:rsid w:val="00AC6CC9"/>
     <w:rsid w:val="00AC6D28"/>
     <w:rsid w:val="00AC6F02"/>
     <w:rsid w:val="00AC7C4C"/>
     <w:rsid w:val="00AC7E49"/>
     <w:rsid w:val="00AD029C"/>
     <w:rsid w:val="00AD15D9"/>
     <w:rsid w:val="00AD31B6"/>
     <w:rsid w:val="00AD3D29"/>
     <w:rsid w:val="00AD568C"/>
     <w:rsid w:val="00AD5833"/>
     <w:rsid w:val="00AD5FB2"/>
     <w:rsid w:val="00AD600B"/>
     <w:rsid w:val="00AD6F76"/>
     <w:rsid w:val="00AD79CC"/>
     <w:rsid w:val="00AE02ED"/>
     <w:rsid w:val="00AE0403"/>
     <w:rsid w:val="00AE0901"/>
     <w:rsid w:val="00AE0D0A"/>
     <w:rsid w:val="00AE0E0A"/>
     <w:rsid w:val="00AE165F"/>
     <w:rsid w:val="00AE20BF"/>
     <w:rsid w:val="00AE2FC4"/>
     <w:rsid w:val="00AE39E5"/>
     <w:rsid w:val="00AE54B8"/>
+    <w:rsid w:val="00AE5B26"/>
     <w:rsid w:val="00AE6805"/>
     <w:rsid w:val="00AE68EC"/>
     <w:rsid w:val="00AE7DA2"/>
     <w:rsid w:val="00AF0455"/>
     <w:rsid w:val="00AF06CE"/>
     <w:rsid w:val="00AF0B32"/>
     <w:rsid w:val="00AF0C9B"/>
     <w:rsid w:val="00AF16A9"/>
     <w:rsid w:val="00AF2390"/>
     <w:rsid w:val="00AF38D1"/>
     <w:rsid w:val="00AF3B42"/>
     <w:rsid w:val="00AF497E"/>
     <w:rsid w:val="00AF59D3"/>
     <w:rsid w:val="00AF6AD2"/>
     <w:rsid w:val="00AF71CA"/>
     <w:rsid w:val="00B007A5"/>
     <w:rsid w:val="00B0100D"/>
     <w:rsid w:val="00B0102B"/>
     <w:rsid w:val="00B017B1"/>
     <w:rsid w:val="00B0194B"/>
     <w:rsid w:val="00B01B5D"/>
     <w:rsid w:val="00B02ADF"/>
     <w:rsid w:val="00B03188"/>
     <w:rsid w:val="00B03B22"/>
     <w:rsid w:val="00B0419B"/>
@@ -24295,80 +24093,82 @@
     <w:rsid w:val="00B67311"/>
     <w:rsid w:val="00B67B36"/>
     <w:rsid w:val="00B70367"/>
     <w:rsid w:val="00B7101B"/>
     <w:rsid w:val="00B712AA"/>
     <w:rsid w:val="00B72185"/>
     <w:rsid w:val="00B72492"/>
     <w:rsid w:val="00B74F2D"/>
     <w:rsid w:val="00B7555D"/>
     <w:rsid w:val="00B7673D"/>
     <w:rsid w:val="00B771A2"/>
     <w:rsid w:val="00B800CB"/>
     <w:rsid w:val="00B80BA4"/>
     <w:rsid w:val="00B8198B"/>
     <w:rsid w:val="00B819C9"/>
     <w:rsid w:val="00B820EA"/>
     <w:rsid w:val="00B82A86"/>
     <w:rsid w:val="00B832D7"/>
     <w:rsid w:val="00B83E99"/>
     <w:rsid w:val="00B84549"/>
     <w:rsid w:val="00B850A6"/>
     <w:rsid w:val="00B8511B"/>
     <w:rsid w:val="00B85F0A"/>
     <w:rsid w:val="00B902D2"/>
     <w:rsid w:val="00B90B11"/>
+    <w:rsid w:val="00B90BE0"/>
     <w:rsid w:val="00B91448"/>
     <w:rsid w:val="00B91774"/>
     <w:rsid w:val="00B9188B"/>
     <w:rsid w:val="00B9283C"/>
     <w:rsid w:val="00B93D10"/>
     <w:rsid w:val="00B93E79"/>
     <w:rsid w:val="00B945C5"/>
     <w:rsid w:val="00B94775"/>
     <w:rsid w:val="00B956C3"/>
     <w:rsid w:val="00B95A1B"/>
     <w:rsid w:val="00B95D6F"/>
     <w:rsid w:val="00B9780D"/>
     <w:rsid w:val="00BA14FC"/>
     <w:rsid w:val="00BA1BBE"/>
     <w:rsid w:val="00BA265F"/>
     <w:rsid w:val="00BA3034"/>
     <w:rsid w:val="00BA34DF"/>
     <w:rsid w:val="00BA366D"/>
     <w:rsid w:val="00BA5175"/>
     <w:rsid w:val="00BA5A18"/>
     <w:rsid w:val="00BA5F7C"/>
     <w:rsid w:val="00BA60FF"/>
     <w:rsid w:val="00BA6C4D"/>
     <w:rsid w:val="00BA6C50"/>
     <w:rsid w:val="00BA7435"/>
     <w:rsid w:val="00BB0F19"/>
     <w:rsid w:val="00BB118C"/>
     <w:rsid w:val="00BB1866"/>
     <w:rsid w:val="00BB1D7A"/>
     <w:rsid w:val="00BB26AD"/>
+    <w:rsid w:val="00BB2E76"/>
     <w:rsid w:val="00BB464F"/>
     <w:rsid w:val="00BB50CB"/>
     <w:rsid w:val="00BB6366"/>
     <w:rsid w:val="00BB6625"/>
     <w:rsid w:val="00BB67EC"/>
     <w:rsid w:val="00BB6CAF"/>
     <w:rsid w:val="00BB6E89"/>
     <w:rsid w:val="00BB7535"/>
     <w:rsid w:val="00BC0210"/>
     <w:rsid w:val="00BC05EC"/>
     <w:rsid w:val="00BC17AB"/>
     <w:rsid w:val="00BC1AEE"/>
     <w:rsid w:val="00BC259C"/>
     <w:rsid w:val="00BC294F"/>
     <w:rsid w:val="00BC3125"/>
     <w:rsid w:val="00BC3379"/>
     <w:rsid w:val="00BC4282"/>
     <w:rsid w:val="00BC5ED6"/>
     <w:rsid w:val="00BC5EDE"/>
     <w:rsid w:val="00BC6470"/>
     <w:rsid w:val="00BC7052"/>
     <w:rsid w:val="00BC78A8"/>
     <w:rsid w:val="00BD0AD0"/>
     <w:rsid w:val="00BD26ED"/>
     <w:rsid w:val="00BD2701"/>
@@ -24379,50 +24179,51 @@
     <w:rsid w:val="00BE01C9"/>
     <w:rsid w:val="00BE1A80"/>
     <w:rsid w:val="00BE2726"/>
     <w:rsid w:val="00BE2C80"/>
     <w:rsid w:val="00BE2DC5"/>
     <w:rsid w:val="00BE30E3"/>
     <w:rsid w:val="00BE31AA"/>
     <w:rsid w:val="00BE323A"/>
     <w:rsid w:val="00BE39C5"/>
     <w:rsid w:val="00BE44C9"/>
     <w:rsid w:val="00BE4A3B"/>
     <w:rsid w:val="00BE4DB8"/>
     <w:rsid w:val="00BE64CF"/>
     <w:rsid w:val="00BE65B4"/>
     <w:rsid w:val="00BE6CFB"/>
     <w:rsid w:val="00BE6F1C"/>
     <w:rsid w:val="00BF0216"/>
     <w:rsid w:val="00BF1B0D"/>
     <w:rsid w:val="00BF20F2"/>
     <w:rsid w:val="00BF2223"/>
     <w:rsid w:val="00BF2D64"/>
     <w:rsid w:val="00BF33F2"/>
     <w:rsid w:val="00BF39C9"/>
     <w:rsid w:val="00BF57F4"/>
     <w:rsid w:val="00BF5BD5"/>
+    <w:rsid w:val="00BF689D"/>
     <w:rsid w:val="00C0091D"/>
     <w:rsid w:val="00C01079"/>
     <w:rsid w:val="00C01788"/>
     <w:rsid w:val="00C017B8"/>
     <w:rsid w:val="00C0180C"/>
     <w:rsid w:val="00C019EB"/>
     <w:rsid w:val="00C01B23"/>
     <w:rsid w:val="00C02FFF"/>
     <w:rsid w:val="00C045FD"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C07EE5"/>
     <w:rsid w:val="00C10563"/>
     <w:rsid w:val="00C11EC2"/>
     <w:rsid w:val="00C126C5"/>
     <w:rsid w:val="00C12F96"/>
     <w:rsid w:val="00C1350C"/>
     <w:rsid w:val="00C13C02"/>
     <w:rsid w:val="00C13CDF"/>
     <w:rsid w:val="00C1530B"/>
     <w:rsid w:val="00C15DCF"/>
     <w:rsid w:val="00C20546"/>
     <w:rsid w:val="00C20A80"/>
     <w:rsid w:val="00C20BDC"/>
     <w:rsid w:val="00C21042"/>
     <w:rsid w:val="00C213EC"/>
@@ -24561,50 +24362,51 @@
     <w:rsid w:val="00CF5B25"/>
     <w:rsid w:val="00CF794C"/>
     <w:rsid w:val="00CF7B87"/>
     <w:rsid w:val="00CF7C40"/>
     <w:rsid w:val="00D01687"/>
     <w:rsid w:val="00D020E7"/>
     <w:rsid w:val="00D02799"/>
     <w:rsid w:val="00D03293"/>
     <w:rsid w:val="00D034CD"/>
     <w:rsid w:val="00D037B7"/>
     <w:rsid w:val="00D06DF6"/>
     <w:rsid w:val="00D10CDF"/>
     <w:rsid w:val="00D13450"/>
     <w:rsid w:val="00D13D10"/>
     <w:rsid w:val="00D144B1"/>
     <w:rsid w:val="00D15C78"/>
     <w:rsid w:val="00D17404"/>
     <w:rsid w:val="00D17526"/>
     <w:rsid w:val="00D17647"/>
     <w:rsid w:val="00D1781B"/>
     <w:rsid w:val="00D17F0F"/>
     <w:rsid w:val="00D20057"/>
     <w:rsid w:val="00D20F81"/>
     <w:rsid w:val="00D214C7"/>
     <w:rsid w:val="00D2163D"/>
+    <w:rsid w:val="00D21654"/>
     <w:rsid w:val="00D21C5E"/>
     <w:rsid w:val="00D21EB9"/>
     <w:rsid w:val="00D21F62"/>
     <w:rsid w:val="00D22C8C"/>
     <w:rsid w:val="00D22DB8"/>
     <w:rsid w:val="00D232A7"/>
     <w:rsid w:val="00D23369"/>
     <w:rsid w:val="00D2338A"/>
     <w:rsid w:val="00D2368C"/>
     <w:rsid w:val="00D24C0D"/>
     <w:rsid w:val="00D25258"/>
     <w:rsid w:val="00D2581B"/>
     <w:rsid w:val="00D25BC8"/>
     <w:rsid w:val="00D27437"/>
     <w:rsid w:val="00D27956"/>
     <w:rsid w:val="00D27996"/>
     <w:rsid w:val="00D30028"/>
     <w:rsid w:val="00D30824"/>
     <w:rsid w:val="00D310CE"/>
     <w:rsid w:val="00D315BC"/>
     <w:rsid w:val="00D31B93"/>
     <w:rsid w:val="00D3260C"/>
     <w:rsid w:val="00D32D6B"/>
     <w:rsid w:val="00D336F8"/>
     <w:rsid w:val="00D3683D"/>
@@ -24613,50 +24415,51 @@
     <w:rsid w:val="00D40507"/>
     <w:rsid w:val="00D41C92"/>
     <w:rsid w:val="00D4214E"/>
     <w:rsid w:val="00D42CDD"/>
     <w:rsid w:val="00D44024"/>
     <w:rsid w:val="00D442C3"/>
     <w:rsid w:val="00D44E2C"/>
     <w:rsid w:val="00D4613B"/>
     <w:rsid w:val="00D463EA"/>
     <w:rsid w:val="00D47BB9"/>
     <w:rsid w:val="00D47DD6"/>
     <w:rsid w:val="00D51B8C"/>
     <w:rsid w:val="00D52E03"/>
     <w:rsid w:val="00D55120"/>
     <w:rsid w:val="00D55C48"/>
     <w:rsid w:val="00D56713"/>
     <w:rsid w:val="00D5676C"/>
     <w:rsid w:val="00D567B3"/>
     <w:rsid w:val="00D56AA1"/>
     <w:rsid w:val="00D57357"/>
     <w:rsid w:val="00D607F5"/>
     <w:rsid w:val="00D61609"/>
     <w:rsid w:val="00D62464"/>
     <w:rsid w:val="00D62BF2"/>
     <w:rsid w:val="00D62F46"/>
+    <w:rsid w:val="00D63621"/>
     <w:rsid w:val="00D6401E"/>
     <w:rsid w:val="00D651E8"/>
     <w:rsid w:val="00D653C0"/>
     <w:rsid w:val="00D656FE"/>
     <w:rsid w:val="00D67A17"/>
     <w:rsid w:val="00D67D0B"/>
     <w:rsid w:val="00D67DCA"/>
     <w:rsid w:val="00D706A0"/>
     <w:rsid w:val="00D70901"/>
     <w:rsid w:val="00D70C43"/>
     <w:rsid w:val="00D722C9"/>
     <w:rsid w:val="00D75542"/>
     <w:rsid w:val="00D761B9"/>
     <w:rsid w:val="00D776D0"/>
     <w:rsid w:val="00D77EA7"/>
     <w:rsid w:val="00D8024F"/>
     <w:rsid w:val="00D80E0F"/>
     <w:rsid w:val="00D81E56"/>
     <w:rsid w:val="00D81EA8"/>
     <w:rsid w:val="00D8475B"/>
     <w:rsid w:val="00D85786"/>
     <w:rsid w:val="00D86983"/>
     <w:rsid w:val="00D879FF"/>
     <w:rsid w:val="00D87D54"/>
     <w:rsid w:val="00D90F9F"/>
@@ -24698,98 +24501,101 @@
     <w:rsid w:val="00DC3744"/>
     <w:rsid w:val="00DC3C91"/>
     <w:rsid w:val="00DC5AE2"/>
     <w:rsid w:val="00DC62A3"/>
     <w:rsid w:val="00DC6C6D"/>
     <w:rsid w:val="00DC7F77"/>
     <w:rsid w:val="00DD035C"/>
     <w:rsid w:val="00DD09C3"/>
     <w:rsid w:val="00DD0A4F"/>
     <w:rsid w:val="00DD15FA"/>
     <w:rsid w:val="00DD2B4F"/>
     <w:rsid w:val="00DD35B7"/>
     <w:rsid w:val="00DD4439"/>
     <w:rsid w:val="00DD4D80"/>
     <w:rsid w:val="00DD52B9"/>
     <w:rsid w:val="00DD53FB"/>
     <w:rsid w:val="00DD5B7D"/>
     <w:rsid w:val="00DD62AB"/>
     <w:rsid w:val="00DD7249"/>
     <w:rsid w:val="00DE01DF"/>
     <w:rsid w:val="00DE090A"/>
     <w:rsid w:val="00DE1359"/>
     <w:rsid w:val="00DE1DE0"/>
     <w:rsid w:val="00DE2CDE"/>
     <w:rsid w:val="00DE3AAB"/>
+    <w:rsid w:val="00DE40D2"/>
     <w:rsid w:val="00DE6015"/>
     <w:rsid w:val="00DE62D4"/>
     <w:rsid w:val="00DE678F"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF02A0"/>
     <w:rsid w:val="00DF07EF"/>
     <w:rsid w:val="00DF11E7"/>
     <w:rsid w:val="00DF1303"/>
     <w:rsid w:val="00DF1B33"/>
+    <w:rsid w:val="00DF1F3F"/>
     <w:rsid w:val="00DF1FBB"/>
     <w:rsid w:val="00DF2E07"/>
     <w:rsid w:val="00DF2E1E"/>
     <w:rsid w:val="00DF322D"/>
     <w:rsid w:val="00DF3D83"/>
     <w:rsid w:val="00DF402D"/>
     <w:rsid w:val="00DF41D4"/>
     <w:rsid w:val="00DF433F"/>
     <w:rsid w:val="00DF43FD"/>
     <w:rsid w:val="00DF45EE"/>
     <w:rsid w:val="00DF4DC7"/>
     <w:rsid w:val="00DF4E69"/>
     <w:rsid w:val="00DF5167"/>
     <w:rsid w:val="00DF6775"/>
     <w:rsid w:val="00DF68E0"/>
     <w:rsid w:val="00DF6D63"/>
     <w:rsid w:val="00DF7387"/>
     <w:rsid w:val="00E00389"/>
     <w:rsid w:val="00E01777"/>
     <w:rsid w:val="00E01BB6"/>
     <w:rsid w:val="00E01BDE"/>
     <w:rsid w:val="00E026F0"/>
     <w:rsid w:val="00E02AB4"/>
     <w:rsid w:val="00E02E5B"/>
     <w:rsid w:val="00E03359"/>
     <w:rsid w:val="00E04147"/>
     <w:rsid w:val="00E0516A"/>
     <w:rsid w:val="00E059A3"/>
     <w:rsid w:val="00E06298"/>
     <w:rsid w:val="00E06771"/>
     <w:rsid w:val="00E06ABF"/>
     <w:rsid w:val="00E06E3A"/>
     <w:rsid w:val="00E07240"/>
     <w:rsid w:val="00E07C51"/>
     <w:rsid w:val="00E100A9"/>
     <w:rsid w:val="00E10912"/>
     <w:rsid w:val="00E114FC"/>
     <w:rsid w:val="00E11506"/>
     <w:rsid w:val="00E121DA"/>
+    <w:rsid w:val="00E12CEC"/>
     <w:rsid w:val="00E13C09"/>
     <w:rsid w:val="00E14297"/>
     <w:rsid w:val="00E14473"/>
     <w:rsid w:val="00E14A41"/>
     <w:rsid w:val="00E15D14"/>
     <w:rsid w:val="00E16173"/>
     <w:rsid w:val="00E162D8"/>
     <w:rsid w:val="00E167A7"/>
     <w:rsid w:val="00E20B84"/>
     <w:rsid w:val="00E20C41"/>
     <w:rsid w:val="00E20C44"/>
     <w:rsid w:val="00E21221"/>
     <w:rsid w:val="00E21785"/>
     <w:rsid w:val="00E21BF1"/>
     <w:rsid w:val="00E22442"/>
     <w:rsid w:val="00E22467"/>
     <w:rsid w:val="00E23231"/>
     <w:rsid w:val="00E2411D"/>
     <w:rsid w:val="00E248AC"/>
     <w:rsid w:val="00E24F3A"/>
     <w:rsid w:val="00E25A18"/>
     <w:rsid w:val="00E26110"/>
     <w:rsid w:val="00E266C0"/>
     <w:rsid w:val="00E268EA"/>
     <w:rsid w:val="00E26944"/>
@@ -24797,172 +24603,176 @@
     <w:rsid w:val="00E31233"/>
     <w:rsid w:val="00E32642"/>
     <w:rsid w:val="00E333FC"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E33668"/>
     <w:rsid w:val="00E33C48"/>
     <w:rsid w:val="00E3489A"/>
     <w:rsid w:val="00E3550D"/>
     <w:rsid w:val="00E36363"/>
     <w:rsid w:val="00E37A4A"/>
     <w:rsid w:val="00E37F7B"/>
     <w:rsid w:val="00E43D51"/>
     <w:rsid w:val="00E43F62"/>
     <w:rsid w:val="00E4500D"/>
     <w:rsid w:val="00E464DA"/>
     <w:rsid w:val="00E468B2"/>
     <w:rsid w:val="00E477CB"/>
     <w:rsid w:val="00E47F77"/>
     <w:rsid w:val="00E50166"/>
     <w:rsid w:val="00E50450"/>
     <w:rsid w:val="00E50FBA"/>
     <w:rsid w:val="00E5121A"/>
     <w:rsid w:val="00E52220"/>
     <w:rsid w:val="00E5222E"/>
     <w:rsid w:val="00E52A6F"/>
+    <w:rsid w:val="00E52E22"/>
     <w:rsid w:val="00E53914"/>
     <w:rsid w:val="00E54925"/>
     <w:rsid w:val="00E551D1"/>
     <w:rsid w:val="00E561DB"/>
     <w:rsid w:val="00E56225"/>
     <w:rsid w:val="00E5632C"/>
     <w:rsid w:val="00E56B7A"/>
     <w:rsid w:val="00E56D40"/>
     <w:rsid w:val="00E60C88"/>
     <w:rsid w:val="00E616A0"/>
     <w:rsid w:val="00E61727"/>
     <w:rsid w:val="00E628B2"/>
     <w:rsid w:val="00E6325A"/>
     <w:rsid w:val="00E65C28"/>
     <w:rsid w:val="00E662D7"/>
     <w:rsid w:val="00E6671B"/>
     <w:rsid w:val="00E677F1"/>
     <w:rsid w:val="00E67928"/>
     <w:rsid w:val="00E703D8"/>
     <w:rsid w:val="00E70792"/>
     <w:rsid w:val="00E72129"/>
     <w:rsid w:val="00E7228F"/>
     <w:rsid w:val="00E72855"/>
     <w:rsid w:val="00E72E11"/>
     <w:rsid w:val="00E73D29"/>
     <w:rsid w:val="00E74140"/>
     <w:rsid w:val="00E74DD6"/>
     <w:rsid w:val="00E74F0A"/>
     <w:rsid w:val="00E76588"/>
     <w:rsid w:val="00E766DE"/>
     <w:rsid w:val="00E77704"/>
     <w:rsid w:val="00E80165"/>
     <w:rsid w:val="00E80177"/>
     <w:rsid w:val="00E806B0"/>
     <w:rsid w:val="00E80716"/>
+    <w:rsid w:val="00E81D8C"/>
     <w:rsid w:val="00E81EC0"/>
     <w:rsid w:val="00E8234B"/>
     <w:rsid w:val="00E83BD6"/>
     <w:rsid w:val="00E84A5E"/>
     <w:rsid w:val="00E84E40"/>
     <w:rsid w:val="00E853EB"/>
     <w:rsid w:val="00E859CA"/>
     <w:rsid w:val="00E8651A"/>
     <w:rsid w:val="00E91665"/>
     <w:rsid w:val="00E9231F"/>
     <w:rsid w:val="00E925FC"/>
     <w:rsid w:val="00E92973"/>
     <w:rsid w:val="00E92CF8"/>
     <w:rsid w:val="00E94D4B"/>
     <w:rsid w:val="00E97286"/>
     <w:rsid w:val="00E97742"/>
     <w:rsid w:val="00E97DA1"/>
     <w:rsid w:val="00E97E03"/>
     <w:rsid w:val="00EA0B1E"/>
     <w:rsid w:val="00EA0CE2"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1E4C"/>
     <w:rsid w:val="00EA25EA"/>
     <w:rsid w:val="00EA420C"/>
     <w:rsid w:val="00EA4879"/>
     <w:rsid w:val="00EA5415"/>
     <w:rsid w:val="00EA5E85"/>
     <w:rsid w:val="00EA6216"/>
     <w:rsid w:val="00EA65F2"/>
     <w:rsid w:val="00EA6639"/>
     <w:rsid w:val="00EA6772"/>
     <w:rsid w:val="00EA73A6"/>
     <w:rsid w:val="00EB1136"/>
     <w:rsid w:val="00EB13D5"/>
     <w:rsid w:val="00EB2878"/>
     <w:rsid w:val="00EB3424"/>
     <w:rsid w:val="00EB376C"/>
     <w:rsid w:val="00EB4CA2"/>
     <w:rsid w:val="00EB502F"/>
     <w:rsid w:val="00EB600E"/>
+    <w:rsid w:val="00EB607F"/>
     <w:rsid w:val="00EB6791"/>
     <w:rsid w:val="00EB7A32"/>
     <w:rsid w:val="00EC0298"/>
     <w:rsid w:val="00EC0325"/>
     <w:rsid w:val="00EC1224"/>
     <w:rsid w:val="00EC2117"/>
     <w:rsid w:val="00EC2FAA"/>
     <w:rsid w:val="00EC305C"/>
     <w:rsid w:val="00EC382A"/>
     <w:rsid w:val="00EC4487"/>
     <w:rsid w:val="00EC51E3"/>
     <w:rsid w:val="00EC5524"/>
     <w:rsid w:val="00EC5790"/>
     <w:rsid w:val="00EC6E43"/>
     <w:rsid w:val="00EC7159"/>
     <w:rsid w:val="00EC7358"/>
     <w:rsid w:val="00EC7476"/>
     <w:rsid w:val="00ED02AF"/>
     <w:rsid w:val="00ED052C"/>
     <w:rsid w:val="00ED0565"/>
     <w:rsid w:val="00ED07D3"/>
     <w:rsid w:val="00ED113F"/>
     <w:rsid w:val="00ED1D44"/>
     <w:rsid w:val="00ED3300"/>
     <w:rsid w:val="00ED3CDE"/>
     <w:rsid w:val="00ED3EBD"/>
     <w:rsid w:val="00ED3F2A"/>
     <w:rsid w:val="00ED67EA"/>
     <w:rsid w:val="00EE0128"/>
     <w:rsid w:val="00EE0847"/>
     <w:rsid w:val="00EE1C15"/>
     <w:rsid w:val="00EE25C7"/>
     <w:rsid w:val="00EE2AF6"/>
     <w:rsid w:val="00EE2EE9"/>
     <w:rsid w:val="00EE33C3"/>
     <w:rsid w:val="00EE3FCE"/>
     <w:rsid w:val="00EE4AB0"/>
     <w:rsid w:val="00EE4C58"/>
     <w:rsid w:val="00EE4F32"/>
     <w:rsid w:val="00EE6D62"/>
     <w:rsid w:val="00EE75B6"/>
     <w:rsid w:val="00EE7E9E"/>
     <w:rsid w:val="00EF03BC"/>
     <w:rsid w:val="00EF0759"/>
     <w:rsid w:val="00EF11FD"/>
     <w:rsid w:val="00EF1D72"/>
     <w:rsid w:val="00EF233F"/>
+    <w:rsid w:val="00EF2502"/>
     <w:rsid w:val="00EF2509"/>
     <w:rsid w:val="00EF2B7B"/>
     <w:rsid w:val="00EF2DBB"/>
     <w:rsid w:val="00EF35B1"/>
     <w:rsid w:val="00EF3629"/>
     <w:rsid w:val="00EF37DA"/>
     <w:rsid w:val="00EF5635"/>
     <w:rsid w:val="00EF60BA"/>
     <w:rsid w:val="00EF68D4"/>
     <w:rsid w:val="00EF7C7C"/>
     <w:rsid w:val="00F004F8"/>
     <w:rsid w:val="00F01909"/>
     <w:rsid w:val="00F01E84"/>
     <w:rsid w:val="00F02313"/>
     <w:rsid w:val="00F03CE6"/>
     <w:rsid w:val="00F057D4"/>
     <w:rsid w:val="00F05BE8"/>
     <w:rsid w:val="00F10DDF"/>
     <w:rsid w:val="00F13042"/>
     <w:rsid w:val="00F139FA"/>
     <w:rsid w:val="00F14AFC"/>
     <w:rsid w:val="00F15FD5"/>
     <w:rsid w:val="00F1614A"/>
     <w:rsid w:val="00F16B46"/>
     <w:rsid w:val="00F16DFF"/>
@@ -24985,50 +24795,51 @@
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F32D50"/>
     <w:rsid w:val="00F331CC"/>
     <w:rsid w:val="00F33B74"/>
     <w:rsid w:val="00F34568"/>
     <w:rsid w:val="00F349FC"/>
     <w:rsid w:val="00F35C30"/>
     <w:rsid w:val="00F35FAB"/>
     <w:rsid w:val="00F3602B"/>
     <w:rsid w:val="00F375DF"/>
     <w:rsid w:val="00F3795F"/>
     <w:rsid w:val="00F40121"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F41B80"/>
     <w:rsid w:val="00F420C5"/>
     <w:rsid w:val="00F4291D"/>
     <w:rsid w:val="00F45478"/>
     <w:rsid w:val="00F458F3"/>
     <w:rsid w:val="00F45C3A"/>
     <w:rsid w:val="00F46ADA"/>
     <w:rsid w:val="00F47D21"/>
     <w:rsid w:val="00F50499"/>
     <w:rsid w:val="00F506CC"/>
     <w:rsid w:val="00F50A29"/>
     <w:rsid w:val="00F50E0B"/>
+    <w:rsid w:val="00F53078"/>
     <w:rsid w:val="00F5374C"/>
     <w:rsid w:val="00F55A29"/>
     <w:rsid w:val="00F55C76"/>
     <w:rsid w:val="00F56A87"/>
     <w:rsid w:val="00F56C19"/>
     <w:rsid w:val="00F57294"/>
     <w:rsid w:val="00F60224"/>
     <w:rsid w:val="00F60254"/>
     <w:rsid w:val="00F60327"/>
     <w:rsid w:val="00F60A23"/>
     <w:rsid w:val="00F63680"/>
     <w:rsid w:val="00F6429B"/>
     <w:rsid w:val="00F64DEF"/>
     <w:rsid w:val="00F65473"/>
     <w:rsid w:val="00F657A2"/>
     <w:rsid w:val="00F67C04"/>
     <w:rsid w:val="00F70445"/>
     <w:rsid w:val="00F70D99"/>
     <w:rsid w:val="00F71597"/>
     <w:rsid w:val="00F72C53"/>
     <w:rsid w:val="00F738DB"/>
     <w:rsid w:val="00F73CCA"/>
     <w:rsid w:val="00F77AF9"/>
     <w:rsid w:val="00F77B80"/>
     <w:rsid w:val="00F8189F"/>
@@ -25124,51 +24935,51 @@
     <w:rsid w:val="00FF7C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7D969778"/>
+  <w14:docId w14:val="32765646"/>
   <w15:docId w15:val="{729D3252-438E-46F0-B502-0CD3364CFE20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26570,82 +26381,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD81654-AE15-45FB-A263-FC6638829A4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20722607-1FEE-4635-A3E8-16C2682FC995}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1085</Words>
-  <Characters>6185</Characters>
+  <Words>1102</Words>
+  <Characters>6283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DP_2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7256</CharactersWithSpaces>
+  <CharactersWithSpaces>7371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>