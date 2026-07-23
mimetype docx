--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -3,6548 +3,7256 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="002B2629" w:rsidRDefault="00014F67" w:rsidP="00203A85">
+    <w:p w:rsidR="007105D3" w:rsidRPr="00203A85" w:rsidRDefault="0088212A" w:rsidP="0088212A">
       <w:pPr>
         <w:pStyle w:val="3"/>
-        <w:jc w:val="center"/>
-[...72 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            Ра</w:t>
+      </w:r>
+      <w:r w:rsidR="00866F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">списание Участковых Педиатров   </w:t>
+      </w:r>
+      <w:r w:rsidR="00885BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00866F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.07-</w:t>
+      </w:r>
+      <w:r w:rsidR="00885BD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00866F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.07.26</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="174"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>учас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ф.И.О. ВРАЧА</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ф.И.О. м/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>учас</w:t>
-[...8 lines deleted...]
-            <w:pPr>
+              <w:t>каб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ф.И.О. ВРАЧА</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ф.И.О. м/с</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>ВТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>СР.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>каб</w:t>
-            </w:r>
+              <w:t>ЧТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...15 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...166 lines deleted...]
-                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00947B99" w:rsidRDefault="00947B99" w:rsidP="00705A3C">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00947B99" w:rsidRPr="00025F5C" w:rsidRDefault="00947B99" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
-            <w:r w:rsidR="0043533D">
-[...8 lines deleted...]
-            <w:r w:rsidR="002B2629">
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Мирза-Магомедова Ирада Таировна </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC3A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0043533D">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с Миннуллина Гузель Анваровна                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0043533D">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0043533D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D21654">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidR="00D727B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Егай Алина Сергеевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Замалова Гульшат Масхутовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E859CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="007B79CB" w:rsidRPr="00025F5C" w:rsidRDefault="007B79CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...52 lines deleted...]
-              <w:t>Габдрахманова Резеда Хафизовна</w:t>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D727B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Романова Диана Семеновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Габдрахманова Резеда Хафизовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="317"/>
+                <w:tab w:val="left" w:pos="3402"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00FE7A68">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Баширова Татьяна Валерьевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FE7A68">
-[...24 lines deleted...]
-              <w:t>делина Сергеевна</w:t>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м/с Киршина Аделина Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00885BD4" w:rsidRDefault="00B800CB" w:rsidP="00885BD4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.  </w:t>
             </w:r>
-            <w:r w:rsidR="00D21654">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Хабибуллина Римма Камилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Копенкова Инесса Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00637586">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00637586">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="001A6619">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00A24BF2">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00BC3A4C" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-            <w:r w:rsidR="00C07EE5">
+            <w:r w:rsidR="00D727B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вааль Мария Сергеевна</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                </w:t>
+            </w:r>
+            <w:r w:rsidR="00B800CB" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с Вильданова Зарина </w:t>
+            </w:r>
+            <w:r w:rsidR="00C07EE5" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ильшатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007F3B04">
+            <w:r w:rsidR="007F3B04" w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA0B1E">
+            <w:r w:rsidR="00EA0B1E" w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007A33FD">
+            <w:r w:rsidR="007A33FD" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шарифзянова Фарида Хидияовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B55E54">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> Владимировна</w:t>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М/с Косова Анна Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="007A33FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
-            </w:r>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B07BCB">
+          <w:p w:rsidR="007A33FD" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
             <w:pPr>
               <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A33FD">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A33FD">
+            <w:r w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0043533D">
+            <w:r w:rsidR="0043533D" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Сабирзя</w:t>
             </w:r>
-            <w:r w:rsidR="000C29B2">
+            <w:r w:rsidR="000C29B2" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>нова Фирдаус Масхутовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009E125E">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
             <w:pPr>
               <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B24273" w:rsidRPr="00B24273">
+            <w:r w:rsidR="00B24273" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Арефьева Венера Ильдаровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00E464DA" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00E464DA" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E80177">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="007A33FD" w:rsidP="007A33FD">
-            <w:pPr>
+          <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="007A33FD" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002656A3">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Хабибуллина Римма Камилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Мс. Хуснуллина Гулия Рушановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="002656A3">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002656A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...36 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00885BD4" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D727B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Егай Алина Сергеевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Шакурова Гульнур Равилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009A140C">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009A140C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>АМЕТЬЕВО т 277-46-34 рег.   277-47-40 каб</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C5E95" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="001F2C5A">
+          <w:p w:rsidR="004C5E95" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F2C5A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001517A7" w:rsidRPr="001F2C5A">
+            <w:r w:rsidR="001517A7" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Д</w:t>
             </w:r>
-            <w:r w:rsidR="004D6647" w:rsidRPr="001F2C5A">
+            <w:r w:rsidR="004D6647" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ё</w:t>
             </w:r>
-            <w:r w:rsidR="001517A7" w:rsidRPr="001F2C5A">
+            <w:r w:rsidR="001517A7" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>мина Елена Петровна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D7E75" w:rsidRDefault="001F2C5A" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="007D7E75" w:rsidRPr="00025F5C" w:rsidRDefault="001F2C5A" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F2C5A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="005744AE" w:rsidRPr="001F2C5A">
+            <w:r w:rsidR="005744AE" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(оч/отпуск </w:t>
             </w:r>
-            <w:r w:rsidR="00AE5B26" w:rsidRPr="001F2C5A">
+            <w:r w:rsidR="00AE5B26" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">с 29.06 </w:t>
             </w:r>
-            <w:r w:rsidR="007D7E75">
+            <w:r w:rsidR="007D7E75" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-26.07)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="007D7E75" w:rsidRDefault="001F2C5A" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007D7E75">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="001F2C5A" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Вр.Самигуллина Наиля Илья</w:t>
             </w:r>
-            <w:r w:rsidR="007D7E75" w:rsidRPr="007D7E75">
+            <w:r w:rsidR="007D7E75" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>совна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Зайцева Нина Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00360897">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D63621" w:rsidRPr="00D63621" w:rsidRDefault="00D63621" w:rsidP="00E5121A">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00D63621" w:rsidRPr="00025F5C" w:rsidRDefault="00D63621" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. Николаева Анастасия Сергеевна </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Багаутдинова Фарида Сагитгареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D63621" w:rsidRPr="00E5121A" w:rsidRDefault="00D63621" w:rsidP="00D63621">
-            <w:pPr>
+          <w:p w:rsidR="00D63621" w:rsidRPr="00E5121A" w:rsidRDefault="00D63621" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00593E09">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.   </w:t>
             </w:r>
-            <w:r w:rsidR="00BE31AA">
+            <w:r w:rsidR="00BE31AA" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Назмутдинова Рушаниия Хабилевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00171A23">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> Динара Ильнуровна</w:t>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Гильмутдинова Динара Ильнуровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00BE31AA">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00BE31AA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00885BD4" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidR="0072231E">
-[...34 lines deleted...]
-              <w:t>Шайхутдинова Алина Ильшатовна</w:t>
+            <w:r w:rsidR="0072231E" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Василова</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г.В.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  (оч/отпуск с </w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20.07</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -2</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.07</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                       </w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Субханова Гузель Ришатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Шайхутдинова Алина Ильшатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="0072231E" w:rsidP="00BF689D">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00D727B3" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>206</w:t>
+              <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="007B79CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidR="00311329">
+            <w:r w:rsidR="00311329" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Субханова Гузель Ришатовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Исрафилова Лейла Фанильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00311329" w:rsidP="00FA2F5A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00311329" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.  </w:t>
             </w:r>
-            <w:r w:rsidR="004C5E95">
-[...45 lines deleted...]
-            <w:r w:rsidR="00337693">
+            <w:r w:rsidR="00D727B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Назмутдинова Рушания Хабилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r w:rsidR="00337693" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вафина Ильзира Раушановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="004C5E95" w:rsidP="00E94D4B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="004C5E95" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00A52BA9" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.Ахмадеева А.К. ОТПУСК 13.07-10.08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A52BA9" w:rsidRPr="00025F5C" w:rsidRDefault="00A52BA9" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ахмадеева Айгуль Кабировна</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D727B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вааль Мария Сергеевна</w:t>
+            </w:r>
+            <w:r w:rsidR="00885BD4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Хайруллина Лейля Эльфатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="006F2EEA" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр</w:t>
             </w:r>
-            <w:r w:rsidR="003B106B">
+            <w:r w:rsidR="003B106B" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Харисова Наргиза Ильдаровна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0061511F">
-[...24 lines deleted...]
-              <w:t>ова Светлана Васильевна</w:t>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Халимова Светлана Васильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="003B106B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="003B106B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="003D4709" w:rsidRPr="00025F5C" w:rsidRDefault="007737FD" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
-            <w:r w:rsidR="004D6647">
+            <w:r w:rsidR="003B106B" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мустафина Ксения Дмитриевна</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4709" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B106B">
-[...27 lines deleted...]
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="003D4709">
-            <w:pPr>
+          <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00836072" w:rsidRDefault="00DC2A3A" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00025F5C" w:rsidRDefault="00DC2A3A" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Мустафина Ксения</w:t>
             </w:r>
-            <w:r w:rsidR="00C239F9">
+            <w:r w:rsidR="00C239F9" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитриевна</w:t>
             </w:r>
-            <w:r w:rsidR="003D4709">
+            <w:r w:rsidR="003D4709" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="005744AE">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
-            <w:r w:rsidR="005744AE">
+            <w:r w:rsidR="005744AE" w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005744AE" w:rsidRPr="005744AE">
+            <w:r w:rsidR="005744AE" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00E5121A" w:rsidRDefault="00DC2A3A" w:rsidP="003B106B">
-            <w:pPr>
+          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00E5121A" w:rsidRDefault="00DC2A3A" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="003B106B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
-[...32 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. </w:t>
+            </w:r>
+            <w:r w:rsidR="00947B99" w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Харисова Наргиза Ильдаровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00025F5C" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025F5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r w:rsidR="005744AE" w:rsidRPr="00025F5C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00947B99">
-[...39 lines deleted...]
-            <w:r w:rsidR="005744AE" w:rsidRPr="005744AE">
+            <w:r w:rsidR="005744AE" w:rsidRPr="00025F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Галимзянова Лилия Айратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="003B106B">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="003B106B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00E42B84" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10-13</w:t>
+              <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
-[...26 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="0088212A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A48F2" w:rsidRPr="00E5121A" w:rsidRDefault="008A48F2" w:rsidP="00E5121A">
+    <w:p w:rsidR="008A48F2" w:rsidRPr="00E5121A" w:rsidRDefault="008A48F2" w:rsidP="0088212A">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D0A75" w:rsidRPr="00E5121A" w:rsidRDefault="0041131B" w:rsidP="00E5121A">
+    <w:p w:rsidR="001D0A75" w:rsidRPr="00E5121A" w:rsidRDefault="0041131B" w:rsidP="0088212A">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E5121A" w:rsidRDefault="00E5121A" w:rsidP="007C2D2B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E5121A" w:rsidRDefault="00E5121A" w:rsidP="009A140C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>РАСПИСАНИЕ СПЕЦИАЛИСТОВ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00014F67" w:rsidRPr="00E5121A" w:rsidRDefault="00014F67" w:rsidP="007C2D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
@@ -7374,173 +8082,173 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Халимова Светлана Васильевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
+          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="00D727B3" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-16</w:t>
+              <w:t>9-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
+          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="00D727B3" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-16</w:t>
+              <w:t>9-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
+          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="00D727B3" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-16</w:t>
+              <w:t>9-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
+          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="00D727B3" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-16</w:t>
+              <w:t>9-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
+          <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="00D727B3" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-16</w:t>
+              <w:t>9-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D2B" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -9200,94 +9908,114 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЛОР</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="000D1BF7" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Яшина Ольга Сергеевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00056064" w:rsidRPr="000D1BF7" w:rsidRDefault="00056064" w:rsidP="00056064">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+              <w:t>(оч/отпуск с 23.07 – 19.08)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>М/с Сабирзянова Фердавс Шамилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="00261D45" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9331,95 +10059,77 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="001043CC" w:rsidP="00B21E10">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="005A086D" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="001043CC" w:rsidP="00B21E10">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="003C7DF5" w:rsidP="00885BD4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9487,147 +10197,137 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="000D1BF7" w:rsidP="00B21E10">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="007737FD" w:rsidP="007737FD">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Дети до 1 года</w:t>
+              <w:t xml:space="preserve">     12-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EB600E">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="007737FD" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="008B253C" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
-[...43 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9660,175 +10360,161 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ХИРУРГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="005E6B08">
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="005E6B08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Коблов Виктор Николаевич</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00056064" w:rsidRPr="00056064" w:rsidRDefault="00056064" w:rsidP="00056064">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(оч/отпуск с 13.07 –  02.08)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00786EE3" w:rsidRDefault="00786EE3" w:rsidP="00B21E10">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00786EE3" w:rsidRDefault="003C7DF5" w:rsidP="008B253C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
@@ -10138,77 +10824,76 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сафина Луиза Закареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00261613" w:rsidRPr="00D727B3" w:rsidRDefault="00261613" w:rsidP="00D727B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="00B516CD" w:rsidP="00B21E10">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B516CD">
+          <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="008B253C" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -10293,154 +10978,155 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Логопед</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00261613">
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кузьмина Оксана Анатольевна</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00056064" w:rsidRPr="00056064" w:rsidRDefault="00056064" w:rsidP="00056064">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14-18</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>(оч/отпуск с 13.07 - 09.08)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00C81810">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14-18</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
@@ -10509,104 +11195,103 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кувырова Светлана Валерьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00261613" w:rsidRPr="00D727B3" w:rsidRDefault="00261613" w:rsidP="00D727B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="00E12CEC" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00B516CD" w:rsidRPr="00B516CD">
-[...4 lines deleted...]
-              <w:t>-19</w:t>
+            <w:r w:rsidR="00C81810">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -10720,245 +11405,388 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Файзуллина Элина Дамировна</w:t>
             </w:r>
             <w:r w:rsidR="003C3699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00056064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>14-18</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00056064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>14-18</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00DB58D8" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00DB58D8" w:rsidRDefault="000B3288" w:rsidP="00056064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>14-18</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="000B3288" w:rsidP="00056064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>14-18</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="005F72D5" w:rsidP="000B3288">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F72D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14-1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000B3288">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F72D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>17-18- лекция</w:t>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B3288" w:rsidRPr="005F72D5" w:rsidRDefault="000B3288" w:rsidP="00056064">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8- лекция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11344,61 +12172,61 @@
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00530866" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -11418,88 +12246,88 @@
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00530866" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00530866" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="003C7DF5" w:rsidP="009531E1">
@@ -11587,171 +12415,171 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CE0AA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CE0AA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00CE0AA3" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8-19</w:t>
+              <w:t>8-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00CE0AA3" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8-19</w:t>
+              <w:t>8-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00CE0AA3" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8-19</w:t>
+              <w:t>8-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
@@ -11841,130 +12669,173 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Хусаинова Наиля Наилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="0051780B" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00530866" w:rsidRDefault="00530866" w:rsidP="00530866">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>9.30-12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="00530866" w:rsidP="00C81810">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9.30-12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="00C81810" w:rsidP="00056064">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00530866">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>9.30-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12646,185 +13517,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
-[...133 lines deleted...]
-          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00E5121A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00C557ED" w:rsidP="00E5121A">
       <w:pPr>
         <w:pStyle w:val="a6"/>
@@ -13266,64 +14002,71 @@
             <w:tcW w:w="952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00760012">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00C81810" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C2D6F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>13-18</w:t>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00B800CB" w:rsidRPr="007C2D6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00D22DB8">
             <w:pPr>
               <w:pStyle w:val="8"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -13570,131 +14313,170 @@
               <w:t xml:space="preserve">Аверьянова Татьяна Николаевна </w:t>
             </w:r>
             <w:r w:rsidR="002F256E" w:rsidRPr="00DE40D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>(бол/лист)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00F50E0B" w:rsidRDefault="00B21E10" w:rsidP="00C56451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00CE0AA3" w:rsidP="00645E4B">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00CE0AA3" w:rsidP="00CE0AA3">
             <w:pPr>
               <w:pStyle w:val="a9"/>
-              <w:ind w:left="360"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00CE0AA3" w:rsidP="00CE0AA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00CE0AA3" w:rsidP="00CE0AA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00C806BF" w:rsidP="00645E4B">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="00645E4B" w:rsidRDefault="00CE0AA3" w:rsidP="00CE0AA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="000D1BF7">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
@@ -14295,316 +15077,316 @@
     </w:p>
     <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="001A4913">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IV этаж</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="11080" w:type="dxa"/>
+        <w:tblW w:w="11368" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="656"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="845"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="4232"/>
+        <w:gridCol w:w="1222"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1111"/>
+        <w:gridCol w:w="833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>пн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ср</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>чт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>пт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>сб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00F16B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОРТОПЕД</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="001E476B" w:rsidRDefault="00F70D99" w:rsidP="008938FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -14643,131 +15425,131 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Садирова Ильгиза Ильгизовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="004A54C4" w:rsidRDefault="004A54C4" w:rsidP="005A4DDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="004A54C4" w:rsidRDefault="004A54C4" w:rsidP="005A4DDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14779,529 +15561,527 @@
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЛОР</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0060579E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Зиновьева Софья Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="003C3699" w:rsidP="0005533D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE0AA3" w:rsidP="00CE0AA3">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">  12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00645E4B" w:rsidRDefault="005F72D5" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00645E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="005A086D" w:rsidRDefault="00F70D99" w:rsidP="005A086D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A086D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...86 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="00D727B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="0065584C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТОМАТОЛОГ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0065584C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Прием детей 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0005533D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE0AA3" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аллерголог</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001A4913" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -15370,182 +16150,182 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB47D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м/с Гадиева Дина Рамилевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00144BDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="005F72D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>НЕВРОПАТОЛОГ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00DF322D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -15580,288 +16360,193 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(оч/отпуск с 1.07 – по28.07)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0020474F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
                 <w:tab w:val="center" w:pos="1985"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="00806AF7">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00F44657">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E70EA">
-[...115 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008A317D" w:rsidRDefault="00F70D99" w:rsidP="008A317D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00AB4EFD" w:rsidRPr="00645E4B" w:rsidRDefault="00AB4EFD" w:rsidP="00E52E22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00AB4EFD" w:rsidRPr="00347D4E" w:rsidRDefault="00AB4EFD" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="001B52A5" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B52A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Уролог</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="001B52A5" w:rsidRDefault="00F70D99" w:rsidP="004617D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -15894,221 +16579,212 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м/с.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E32642" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00BC294F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="001D580E" w:rsidRDefault="00F70D99" w:rsidP="003C039C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="008A317D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00B91774" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гинеколог</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="0050282A" w:rsidRDefault="00F70D99" w:rsidP="00002E80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -16116,842 +16792,859 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050282A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Галяутдинова Гузаль Закариевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00B345D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F45478" w:rsidRDefault="00530866" w:rsidP="00324410">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9-12</w:t>
-[...20 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+              <w:t>9-11.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00AC4369" w:rsidRDefault="00530866" w:rsidP="00324410">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Психиатр</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Вахитова Диана Раветовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00AC4369" w:rsidRDefault="001A4913" w:rsidP="0045264D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="001A4913" w:rsidP="00372083">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="001A4913" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Офтальмолог </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.Ахатова Олеся Вячеславовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+          <w:p w:rsidR="00056064" w:rsidRPr="00056064" w:rsidRDefault="00056064" w:rsidP="00056064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050282A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>(оч/отпуск с 06.07 –  02.08)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRPr="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050282A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>М/с Дадукова Надежда Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00F44657">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...105 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00645E4B" w:rsidRDefault="0050282A" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00A41E8A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">407 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эндокринолог</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аминова Альмира Рифкатовна</w:t>
             </w:r>
             <w:r w:rsidR="00B91774">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001A4913">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...53 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="001C7A1A" w:rsidP="001C7A1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="001C7A1A" w:rsidP="001C7A1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="00056064" w:rsidP="001C7A1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001C7A1A" w:rsidRDefault="001C7A1A" w:rsidP="001C7A1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001C7A1A" w:rsidRDefault="001C7A1A" w:rsidP="001C7A1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="001C7A1A" w:rsidP="001C7A1A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="001C7A1A" w:rsidP="001C7A1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ФГДС</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0050282A" w:rsidRPr="00CE5CCF" w:rsidRDefault="0050282A" w:rsidP="001A4913">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -16970,558 +17663,412 @@
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
             <w:r w:rsidR="0002596E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Бурханов Ринат Рифкатович</w:t>
             </w:r>
             <w:r w:rsidR="00645E4B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...21 lines deleted...]
-            <w:r>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="001A4913" w:rsidRDefault="0050282A" w:rsidP="004102C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="001A4913" w:rsidRDefault="0050282A" w:rsidP="001A4913">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="001A4913" w:rsidRDefault="0050282A" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CA05E5" w:rsidRDefault="0050282A" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...142 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002596E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ГАСТРОЭНТЕРОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="009413DB">
-[...29 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="00056064" w:rsidRDefault="00056064" w:rsidP="00056064">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Тулупова Елена </w:t>
+            </w:r>
+            <w:r w:rsidR="0002596E" w:rsidRPr="00B0102B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Валентиновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00056064" w:rsidRDefault="007B3A02" w:rsidP="00056064">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002596E">
+            <w:r w:rsidRPr="00B0102B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>(оч/отпуск с 06.07 – 02.08)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0002596E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002596E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>М/с Морозова Надежда Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...35 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="002F2CD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="002F2CD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...36 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...13 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="002F2CD2" w:rsidP="001B52A5">
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00CA05E5" w:rsidRDefault="0002596E" w:rsidP="00CA05E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...71 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №</w:t>
             </w:r>
             <w:r w:rsidR="00EF2502">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -17547,438 +18094,477 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ст. м/с Вахитова Резеда Нихатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="003F4F3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="003F4F3E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12-17</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00645E4B">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00056064">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="656" w:type="dxa"/>
+            <w:tcW w:w="617" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:tcW w:w="4232" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>НЕФРОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="006F65FB" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00056064" w:rsidRDefault="00056064" w:rsidP="00056064">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Пудовик Татьяна </w:t>
+            </w:r>
+            <w:r w:rsidR="006F65FB" w:rsidRPr="006F65FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вдадимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="006F65FB" w:rsidRDefault="006F65FB" w:rsidP="00056064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F65FB">
-[...26 lines deleted...]
-            <w:r w:rsidR="006F65FB" w:rsidRPr="006F65FB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidR="00056064">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(оч/отпуск с 22.06 – по 4.07)</w:t>
+              <w:t>(оч/отпуск с 20.07 – 14.08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Степанова Татьяна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F44657" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00F44657" w:rsidRPr="002C259C" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F44657">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F44657" w:rsidRPr="002C259C" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="00F70D99" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F44657">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00F44657" w:rsidRPr="00B345D8" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="845" w:type="dxa"/>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F44657">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F44657" w:rsidRPr="00EF5635" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="006F65FB" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11040" w:type="dxa"/>
         <w:tblInd w:w="136" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11062"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a3"/>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-24431"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="11080" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="656"/>
-[...6 lines deleted...]
-              <w:gridCol w:w="845"/>
+              <w:gridCol w:w="655"/>
+              <w:gridCol w:w="4160"/>
+              <w:gridCol w:w="1276"/>
+              <w:gridCol w:w="990"/>
+              <w:gridCol w:w="1278"/>
+              <w:gridCol w:w="992"/>
+              <w:gridCol w:w="1273"/>
+              <w:gridCol w:w="456"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="524"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>416</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -17998,1362 +18584,1260 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>416</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00C045FD" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C045FD">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Вр. Атландерова Галина Николаевна</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00C045FD" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C045FD">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>м/с. Гильметдинова Гульфия Гирфановна</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="004E088C" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>13-16</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Дети до 1 года</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00530866">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>-11</w:t>
-[...9 lines deleted...]
-                    <w:t>30</w:t>
+                    <w:t>-12</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>13-16</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>8</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00530866">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>-11</w:t>
-[...9 lines deleted...]
-                    <w:t>30</w:t>
+                    <w:t>-12</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="000D2992" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="864"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>УЗИ</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="005C072A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00056064" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Вр. </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Хабибуллина Резеда Ахметзагировна</w:t>
                   </w:r>
-                  <w:r w:rsidR="005C072A">
+                  <w:r w:rsidR="00056064">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
-                  </w:r>
-[...14 lines deleted...]
-                    <w:t>(оч/отпуск с1.07 –по 17.07)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">М/с Медведева Светлана </w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000D5CD1">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Узи сердца</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00E52E22">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...26 lines deleted...]
-                  </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00E52E22">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00E52E22" w:rsidRPr="00E52E22" w:rsidRDefault="00E52E22" w:rsidP="00E52E22">
+                <w:p w:rsidR="00E52E22" w:rsidRPr="00E52E22" w:rsidRDefault="00296265" w:rsidP="00296265">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  14.30-17.30</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00086369" w:rsidP="00E52E22">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00296265" w:rsidP="00296265">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">      8.30-12</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="0059209B" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="567"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00296265" w:rsidP="00296265">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="002C259C">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
-                    <w:t>уздг</w:t>
+                    <w:t xml:space="preserve">                        УЗИ</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00296265" w:rsidRDefault="00296265" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00296265" w:rsidRDefault="00296265" w:rsidP="00296265">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                                УЗДГ                             </w:t>
+                  </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00296265" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">    8.30-12                                                                        </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="990" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00F44657">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00296265" w:rsidP="00296265">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 14.30-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
-[...93 lines deleted...]
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="732"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                   <w:vMerge/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00EB607F" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EB607F">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Вр. Анисимова А.В</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E52E22" w:rsidRDefault="008A1916" w:rsidP="008A1916">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
-                    </w:rPr>
-[...7 lines deleted...]
-                      <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>30</w:t>
+                    <w:t xml:space="preserve"> 17-18.30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00F44657" w:rsidRDefault="00F44657" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>416</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000549BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Вр.</w:t>
                   </w:r>
                   <w:r w:rsidR="00287BF7">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="000549BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Юнусова Евгения Равилевна</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00287BF7" w:rsidRPr="000549BE" w:rsidRDefault="00287BF7" w:rsidP="00086369">
+                <w:p w:rsidR="00E42B84" w:rsidRDefault="00E42B84" w:rsidP="00E42B84">
                   <w:pPr>
                     <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(оч/отпуск с 20.07 –  24.07)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00287BF7" w:rsidRPr="000549BE" w:rsidRDefault="00287BF7" w:rsidP="00E42B84">
+                  <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="007F79F4" w:rsidP="00A40DFA">
+                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="00086369" w:rsidP="00F44657">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...17 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="007F79F4" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRDefault="00F44657" w:rsidP="00F44657">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
-                      <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>11-12</w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r>
+                </w:p>
+                <w:p w:rsidR="00F44657" w:rsidRPr="007F79F4" w:rsidRDefault="00F44657" w:rsidP="00F44657">
+                  <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
-                    <w:t>30</w:t>
-                  </w:r>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00A40DFA" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="007F79F4" w:rsidP="00E52E22">
+                <w:p w:rsidR="00F44657" w:rsidRDefault="00F44657" w:rsidP="00F44657">
                   <w:pPr>
-                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="007F79F4" w:rsidRDefault="00086369" w:rsidP="00F44657">
+                  <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...36 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00A40DFA" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00694C28" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>417</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>КАБИНЕТ ФУНК. ДИАГНОСТИКИ (ЭКГ)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -19372,320 +19856,287 @@
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00C50CC1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00C50CC1" w:rsidRDefault="00530866" w:rsidP="00530866">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>11-17</w:t>
+                    <w:t>8.30-11.30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Дети до</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>1 года</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00F44657">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00F129CA" w:rsidP="00F129CA">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
-                    <w:t>8</w:t>
-[...22 lines deleted...]
-                    <w:t>30</w:t>
+                    <w:t xml:space="preserve">  14-17</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="005C072A" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRDefault="00F129CA" w:rsidP="00F129CA">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">   8.30-11.30</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00F129CA" w:rsidRDefault="00F129CA" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00F129CA" w:rsidRDefault="00F129CA" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00F129CA" w:rsidRPr="00780D20" w:rsidRDefault="00F129CA" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00F129CA" w:rsidP="00F129CA">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>8</w:t>
-[...28 lines deleted...]
-                    <w:t>30</w:t>
+                    <w:t xml:space="preserve">  14-17</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00694C28" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>417</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0065584C">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>КАРДИОЛОГ</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="008F17B1" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
@@ -19715,1305 +20166,1296 @@
                   </w:r>
                   <w:r w:rsidRPr="008F17B1">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Айгюль Альбертовна</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00F44657" w:rsidRDefault="00F44657" w:rsidP="00086369">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>15-19</w:t>
+                    <w:t>14.20-18</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0039649F" w:rsidRDefault="00086369" w:rsidP="0039649F">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="008C511B" w:rsidP="0039649F">
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="0039649F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00F44657" w:rsidRPr="00F70D99" w:rsidRDefault="00F44657" w:rsidP="00E42B84">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>9-13</w:t>
+                    <w:t>9-1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E42B84">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>30</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00E42B84" w:rsidRDefault="00086369" w:rsidP="00E42B84">
                   <w:pPr>
+                    <w:pStyle w:val="2"/>
                     <w:jc w:val="center"/>
+                    <w:outlineLvl w:val="1"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F057D4">
+                  <w:r w:rsidRPr="00E42B84">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
-                      <w:sz w:val="24"/>
-                      <w:szCs w:val="24"/>
+                      <w:color w:val="auto"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                     <w:t>Невропатолог</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00E42B84">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003A7078">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Вр. Магина Ольга Генадьевна</w:t>
                   </w:r>
                   <w:r w:rsidR="005340DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="005340DE" w:rsidRPr="005340DE">
-[...5 lines deleted...]
-                  </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003A7078">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Мс. Фазлулина Гульнара Галимзяновна</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00296265" w:rsidP="00296265">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 8-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="990" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00296265" w:rsidP="00296265">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 1 год</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1278" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00B248F9" w:rsidP="00B248F9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  8-13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="992" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00B248F9" w:rsidRDefault="00B248F9" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00B248F9" w:rsidRDefault="00296265" w:rsidP="00B248F9">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B248F9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8-14</w:t>
+                  </w:r>
+                </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00B248F9" w:rsidP="00B248F9">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                </w:p>
-[...8 lines deleted...]
-                    <w:jc w:val="center"/>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                  </w:pPr>
+                    <w:t xml:space="preserve"> 8-14</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
-[...33 lines deleted...]
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="385"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>419</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Фвд</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00924A82" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00287BF7" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="0042616B" w:rsidRDefault="0042616B" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="0042616B" w:rsidRDefault="00086369" w:rsidP="00B248F9">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0042616B">
-[...13 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="418"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>419</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E5121A">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Эхо-эг</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00B248F9">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F057D4">
-[...17 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00D21C5E" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="003E6231" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00CB43FA" w:rsidRPr="003E6231" w:rsidRDefault="00CB43FA" w:rsidP="00CB43FA">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="341"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00DF1F3F" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF1F3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>420</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006338CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Заведующая клинико -диагностического отдела</w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006338CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>Юнусова Евгения Равилевна</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00296265">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F057D4">
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="990" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00296265">
+                  <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>9-17</w:t>
-                  </w:r>
+                  </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F057D4">
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00296265">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F057D4">
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00296265">
                   <w:pPr>
-                    <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00F057D4">
-[...7 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
-[...25 lines deleted...]
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="807"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="0081422A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="008045C9" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="006C13AE" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="006C13AE" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00AF0C9B" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00AF0C9B" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00086369" w:rsidRPr="00FE678F" w:rsidTr="00EB607F">
+            <w:tr w:rsidR="00086369" w:rsidRPr="00FE678F" w:rsidTr="00530866">
               <w:trPr>
                 <w:trHeight w:val="807"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:tcW w:w="655" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:tcW w:w="4160" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:tcW w:w="1276" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:pStyle w:val="a9"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="990" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="008F4166" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1278" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="992" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRPr="008F4166" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:tcW w:w="1273" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="845" w:type="dxa"/>
+                  <w:tcW w:w="456" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="center" w:pos="379"/>
                     </w:tabs>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w:rsidR="00F411C5" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="00E21221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00062BF6" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="003D54E5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE678F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -21078,147 +21520,147 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8357"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidSect="00A92696">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
+    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
+    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
+    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C5E95" w:rsidRDefault="004C5E95" w:rsidP="00014F67">
+    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A66DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="703659D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -21941,82 +22383,84 @@
     <w:rsid w:val="00006362"/>
     <w:rsid w:val="00006D80"/>
     <w:rsid w:val="000107DC"/>
     <w:rsid w:val="00010B73"/>
     <w:rsid w:val="00010F07"/>
     <w:rsid w:val="000113E4"/>
     <w:rsid w:val="0001156F"/>
     <w:rsid w:val="00011DF8"/>
     <w:rsid w:val="0001218F"/>
     <w:rsid w:val="00013BB0"/>
     <w:rsid w:val="00014F67"/>
     <w:rsid w:val="000163FD"/>
     <w:rsid w:val="0001651F"/>
     <w:rsid w:val="000169CC"/>
     <w:rsid w:val="00020388"/>
     <w:rsid w:val="00021216"/>
     <w:rsid w:val="000230A5"/>
     <w:rsid w:val="0002310D"/>
     <w:rsid w:val="00023217"/>
     <w:rsid w:val="000232C6"/>
     <w:rsid w:val="000237EE"/>
     <w:rsid w:val="00023F0D"/>
     <w:rsid w:val="0002467A"/>
     <w:rsid w:val="0002596E"/>
     <w:rsid w:val="00025B97"/>
+    <w:rsid w:val="00025F5C"/>
     <w:rsid w:val="000261B5"/>
     <w:rsid w:val="00026CA8"/>
     <w:rsid w:val="0002720E"/>
     <w:rsid w:val="0003035F"/>
     <w:rsid w:val="00030AB0"/>
     <w:rsid w:val="00030C61"/>
     <w:rsid w:val="00031790"/>
     <w:rsid w:val="00031B0E"/>
     <w:rsid w:val="00031E28"/>
     <w:rsid w:val="00032805"/>
     <w:rsid w:val="000347C2"/>
     <w:rsid w:val="00035442"/>
     <w:rsid w:val="000367B8"/>
     <w:rsid w:val="00036862"/>
     <w:rsid w:val="00036EFA"/>
     <w:rsid w:val="00036FAA"/>
     <w:rsid w:val="00037CDB"/>
     <w:rsid w:val="0004007F"/>
     <w:rsid w:val="000402EC"/>
     <w:rsid w:val="0004042B"/>
     <w:rsid w:val="000406B5"/>
     <w:rsid w:val="00041235"/>
     <w:rsid w:val="00042785"/>
     <w:rsid w:val="000433DA"/>
     <w:rsid w:val="0004567B"/>
     <w:rsid w:val="00046EF1"/>
     <w:rsid w:val="000478A1"/>
     <w:rsid w:val="0004790F"/>
     <w:rsid w:val="000527B4"/>
     <w:rsid w:val="00053E8F"/>
     <w:rsid w:val="000549BE"/>
     <w:rsid w:val="0005533D"/>
+    <w:rsid w:val="00056064"/>
     <w:rsid w:val="0005715D"/>
     <w:rsid w:val="000572F5"/>
     <w:rsid w:val="000577E5"/>
     <w:rsid w:val="0005786F"/>
     <w:rsid w:val="0006057D"/>
     <w:rsid w:val="00061BD1"/>
     <w:rsid w:val="00061DA6"/>
     <w:rsid w:val="00062BF6"/>
     <w:rsid w:val="00063CDE"/>
     <w:rsid w:val="000641AD"/>
     <w:rsid w:val="00064A7F"/>
     <w:rsid w:val="00067A94"/>
     <w:rsid w:val="000709EC"/>
     <w:rsid w:val="00070CBE"/>
     <w:rsid w:val="0007192F"/>
     <w:rsid w:val="00072823"/>
     <w:rsid w:val="000733B0"/>
     <w:rsid w:val="00073AB8"/>
     <w:rsid w:val="00074CE7"/>
     <w:rsid w:val="000760E0"/>
     <w:rsid w:val="000768FD"/>
     <w:rsid w:val="00076D5E"/>
     <w:rsid w:val="00077204"/>
     <w:rsid w:val="00080CEF"/>
     <w:rsid w:val="000818FB"/>
@@ -22163,50 +22607,51 @@
     <w:rsid w:val="00144DE2"/>
     <w:rsid w:val="00145197"/>
     <w:rsid w:val="00145C94"/>
     <w:rsid w:val="00147690"/>
     <w:rsid w:val="0015075C"/>
     <w:rsid w:val="0015127E"/>
     <w:rsid w:val="001517A7"/>
     <w:rsid w:val="001525F8"/>
     <w:rsid w:val="001528B4"/>
     <w:rsid w:val="00152AF6"/>
     <w:rsid w:val="0015544F"/>
     <w:rsid w:val="00156280"/>
     <w:rsid w:val="00157130"/>
     <w:rsid w:val="0016071A"/>
     <w:rsid w:val="0016147C"/>
     <w:rsid w:val="001623AA"/>
     <w:rsid w:val="00162418"/>
     <w:rsid w:val="001624FF"/>
     <w:rsid w:val="001637BF"/>
     <w:rsid w:val="00164A2E"/>
     <w:rsid w:val="0016636D"/>
     <w:rsid w:val="00166AB3"/>
     <w:rsid w:val="00167868"/>
     <w:rsid w:val="00170169"/>
     <w:rsid w:val="00170842"/>
+    <w:rsid w:val="0017090D"/>
     <w:rsid w:val="00170B0E"/>
     <w:rsid w:val="00170E55"/>
     <w:rsid w:val="00171A23"/>
     <w:rsid w:val="00172514"/>
     <w:rsid w:val="0017469A"/>
     <w:rsid w:val="00174D00"/>
     <w:rsid w:val="00175707"/>
     <w:rsid w:val="00175791"/>
     <w:rsid w:val="0017649D"/>
     <w:rsid w:val="0017658B"/>
     <w:rsid w:val="0017732F"/>
     <w:rsid w:val="001777B7"/>
     <w:rsid w:val="00177952"/>
     <w:rsid w:val="00177B15"/>
     <w:rsid w:val="00177BB1"/>
     <w:rsid w:val="001801AB"/>
     <w:rsid w:val="00181A02"/>
     <w:rsid w:val="001824DB"/>
     <w:rsid w:val="001841D1"/>
     <w:rsid w:val="001854E1"/>
     <w:rsid w:val="00186691"/>
     <w:rsid w:val="00187A33"/>
     <w:rsid w:val="00190AF6"/>
     <w:rsid w:val="00191087"/>
     <w:rsid w:val="0019121B"/>
@@ -22245,81 +22690,83 @@
     <w:rsid w:val="001A6619"/>
     <w:rsid w:val="001B0BE5"/>
     <w:rsid w:val="001B0F76"/>
     <w:rsid w:val="001B1283"/>
     <w:rsid w:val="001B1932"/>
     <w:rsid w:val="001B1D49"/>
     <w:rsid w:val="001B2ACC"/>
     <w:rsid w:val="001B363E"/>
     <w:rsid w:val="001B48B1"/>
     <w:rsid w:val="001B52A5"/>
     <w:rsid w:val="001B55DE"/>
     <w:rsid w:val="001B6985"/>
     <w:rsid w:val="001B6F3F"/>
     <w:rsid w:val="001B7676"/>
     <w:rsid w:val="001C0740"/>
     <w:rsid w:val="001C0D50"/>
     <w:rsid w:val="001C1893"/>
     <w:rsid w:val="001C2DA2"/>
     <w:rsid w:val="001C4598"/>
     <w:rsid w:val="001C4C69"/>
     <w:rsid w:val="001C4E10"/>
     <w:rsid w:val="001C522C"/>
     <w:rsid w:val="001C5A6A"/>
     <w:rsid w:val="001C6BF7"/>
     <w:rsid w:val="001C726C"/>
+    <w:rsid w:val="001C7A1A"/>
     <w:rsid w:val="001D0A75"/>
     <w:rsid w:val="001D1289"/>
     <w:rsid w:val="001D1542"/>
     <w:rsid w:val="001D2602"/>
     <w:rsid w:val="001D2849"/>
     <w:rsid w:val="001D2948"/>
     <w:rsid w:val="001D3CF3"/>
     <w:rsid w:val="001D3E82"/>
     <w:rsid w:val="001D452D"/>
     <w:rsid w:val="001D492C"/>
     <w:rsid w:val="001D580E"/>
     <w:rsid w:val="001E0899"/>
     <w:rsid w:val="001E0938"/>
     <w:rsid w:val="001E0C58"/>
     <w:rsid w:val="001E0D0B"/>
     <w:rsid w:val="001E0E27"/>
     <w:rsid w:val="001E1064"/>
     <w:rsid w:val="001E1552"/>
     <w:rsid w:val="001E2131"/>
     <w:rsid w:val="001E2A04"/>
     <w:rsid w:val="001E3ACC"/>
     <w:rsid w:val="001E4573"/>
     <w:rsid w:val="001E476B"/>
     <w:rsid w:val="001E4C7E"/>
     <w:rsid w:val="001E4FB7"/>
     <w:rsid w:val="001E5004"/>
     <w:rsid w:val="001E6711"/>
     <w:rsid w:val="001E68AC"/>
     <w:rsid w:val="001E6D26"/>
     <w:rsid w:val="001E6E2E"/>
     <w:rsid w:val="001E6FE1"/>
+    <w:rsid w:val="001E70E1"/>
     <w:rsid w:val="001F0188"/>
     <w:rsid w:val="001F0766"/>
     <w:rsid w:val="001F2C5A"/>
     <w:rsid w:val="001F2E33"/>
     <w:rsid w:val="001F317A"/>
     <w:rsid w:val="001F3202"/>
     <w:rsid w:val="001F3408"/>
     <w:rsid w:val="001F386A"/>
     <w:rsid w:val="001F4178"/>
     <w:rsid w:val="001F4CD4"/>
     <w:rsid w:val="001F6626"/>
     <w:rsid w:val="001F6988"/>
     <w:rsid w:val="001F699D"/>
     <w:rsid w:val="001F7195"/>
     <w:rsid w:val="001F7B7A"/>
     <w:rsid w:val="00200069"/>
     <w:rsid w:val="00200B3F"/>
     <w:rsid w:val="0020146C"/>
     <w:rsid w:val="00201EB1"/>
     <w:rsid w:val="00201F98"/>
     <w:rsid w:val="00203259"/>
     <w:rsid w:val="0020372D"/>
     <w:rsid w:val="00203A50"/>
     <w:rsid w:val="00203A85"/>
     <w:rsid w:val="00203C0B"/>
@@ -22414,50 +22861,51 @@
     <w:rsid w:val="002766B9"/>
     <w:rsid w:val="00276CC8"/>
     <w:rsid w:val="00276CF3"/>
     <w:rsid w:val="0027792F"/>
     <w:rsid w:val="002809B0"/>
     <w:rsid w:val="00281713"/>
     <w:rsid w:val="00282341"/>
     <w:rsid w:val="0028292B"/>
     <w:rsid w:val="002835E1"/>
     <w:rsid w:val="0028490B"/>
     <w:rsid w:val="00284959"/>
     <w:rsid w:val="00284C06"/>
     <w:rsid w:val="0028648F"/>
     <w:rsid w:val="00287BF7"/>
     <w:rsid w:val="00287C47"/>
     <w:rsid w:val="00287CC2"/>
     <w:rsid w:val="00290D77"/>
     <w:rsid w:val="0029220A"/>
     <w:rsid w:val="00292D8E"/>
     <w:rsid w:val="00294394"/>
     <w:rsid w:val="002943E6"/>
     <w:rsid w:val="00294480"/>
     <w:rsid w:val="0029479A"/>
     <w:rsid w:val="00295307"/>
     <w:rsid w:val="0029534F"/>
+    <w:rsid w:val="00296265"/>
     <w:rsid w:val="002972A1"/>
     <w:rsid w:val="00297448"/>
     <w:rsid w:val="002A0F32"/>
     <w:rsid w:val="002A226C"/>
     <w:rsid w:val="002A229E"/>
     <w:rsid w:val="002A2636"/>
     <w:rsid w:val="002A4040"/>
     <w:rsid w:val="002A4D2B"/>
     <w:rsid w:val="002A54C2"/>
     <w:rsid w:val="002A5736"/>
     <w:rsid w:val="002A594D"/>
     <w:rsid w:val="002A5C7A"/>
     <w:rsid w:val="002A5C99"/>
     <w:rsid w:val="002A69D6"/>
     <w:rsid w:val="002A7B5E"/>
     <w:rsid w:val="002B0EB2"/>
     <w:rsid w:val="002B1794"/>
     <w:rsid w:val="002B23DC"/>
     <w:rsid w:val="002B258E"/>
     <w:rsid w:val="002B2629"/>
     <w:rsid w:val="002B286B"/>
     <w:rsid w:val="002B299A"/>
     <w:rsid w:val="002B3495"/>
     <w:rsid w:val="002B363D"/>
     <w:rsid w:val="002B406B"/>
@@ -22520,76 +22968,78 @@
     <w:rsid w:val="00304F57"/>
     <w:rsid w:val="003055B0"/>
     <w:rsid w:val="00305DD3"/>
     <w:rsid w:val="0031063D"/>
     <w:rsid w:val="0031074E"/>
     <w:rsid w:val="00311329"/>
     <w:rsid w:val="00311AD4"/>
     <w:rsid w:val="00312712"/>
     <w:rsid w:val="003127D0"/>
     <w:rsid w:val="003139B2"/>
     <w:rsid w:val="00313AC4"/>
     <w:rsid w:val="0031412C"/>
     <w:rsid w:val="0031424F"/>
     <w:rsid w:val="00314FFA"/>
     <w:rsid w:val="003155EC"/>
     <w:rsid w:val="003155FD"/>
     <w:rsid w:val="003160A7"/>
     <w:rsid w:val="00316BA6"/>
     <w:rsid w:val="00316D9A"/>
     <w:rsid w:val="00317736"/>
     <w:rsid w:val="0031791C"/>
     <w:rsid w:val="00320776"/>
     <w:rsid w:val="00322E68"/>
     <w:rsid w:val="00323EEE"/>
     <w:rsid w:val="00323FB2"/>
+    <w:rsid w:val="00324410"/>
     <w:rsid w:val="0032518D"/>
     <w:rsid w:val="00325E56"/>
     <w:rsid w:val="00325F1D"/>
     <w:rsid w:val="00327215"/>
     <w:rsid w:val="003317A3"/>
     <w:rsid w:val="003339DB"/>
     <w:rsid w:val="003343F7"/>
     <w:rsid w:val="00335E46"/>
     <w:rsid w:val="00337693"/>
     <w:rsid w:val="0034041B"/>
     <w:rsid w:val="00340808"/>
     <w:rsid w:val="0034187D"/>
     <w:rsid w:val="003418CD"/>
     <w:rsid w:val="0034254D"/>
     <w:rsid w:val="0034402F"/>
     <w:rsid w:val="00344F2F"/>
     <w:rsid w:val="00344F42"/>
     <w:rsid w:val="003457DE"/>
     <w:rsid w:val="003459C2"/>
     <w:rsid w:val="00345FF0"/>
     <w:rsid w:val="00346306"/>
     <w:rsid w:val="00347208"/>
     <w:rsid w:val="00347713"/>
     <w:rsid w:val="00347D4E"/>
     <w:rsid w:val="00351386"/>
     <w:rsid w:val="00351448"/>
+    <w:rsid w:val="0035156D"/>
     <w:rsid w:val="00353B73"/>
     <w:rsid w:val="00353C26"/>
     <w:rsid w:val="00353D85"/>
     <w:rsid w:val="00354E3D"/>
     <w:rsid w:val="00355167"/>
     <w:rsid w:val="003558D9"/>
     <w:rsid w:val="00355996"/>
     <w:rsid w:val="003565E8"/>
     <w:rsid w:val="00360897"/>
     <w:rsid w:val="00360C24"/>
     <w:rsid w:val="003619DD"/>
     <w:rsid w:val="00361A35"/>
     <w:rsid w:val="003623B8"/>
     <w:rsid w:val="003624FF"/>
     <w:rsid w:val="0036250C"/>
     <w:rsid w:val="00363AF7"/>
     <w:rsid w:val="00364329"/>
     <w:rsid w:val="003656B8"/>
     <w:rsid w:val="00366017"/>
     <w:rsid w:val="003669F0"/>
     <w:rsid w:val="0036705D"/>
     <w:rsid w:val="00367317"/>
     <w:rsid w:val="00367C9B"/>
     <w:rsid w:val="00367E52"/>
     <w:rsid w:val="00371D63"/>
@@ -22606,110 +23056,113 @@
     <w:rsid w:val="003902A0"/>
     <w:rsid w:val="003906DA"/>
     <w:rsid w:val="00391BA8"/>
     <w:rsid w:val="0039305A"/>
     <w:rsid w:val="00393AA9"/>
     <w:rsid w:val="003946DB"/>
     <w:rsid w:val="00394841"/>
     <w:rsid w:val="00395F8A"/>
     <w:rsid w:val="003962E8"/>
     <w:rsid w:val="00396469"/>
     <w:rsid w:val="0039649F"/>
     <w:rsid w:val="003971AA"/>
     <w:rsid w:val="00397209"/>
     <w:rsid w:val="00397249"/>
     <w:rsid w:val="003973E4"/>
     <w:rsid w:val="00397FD5"/>
     <w:rsid w:val="003A000E"/>
     <w:rsid w:val="003A05DB"/>
     <w:rsid w:val="003A0C41"/>
     <w:rsid w:val="003A14C5"/>
     <w:rsid w:val="003A2B42"/>
     <w:rsid w:val="003A2BBA"/>
     <w:rsid w:val="003A3789"/>
     <w:rsid w:val="003A40CD"/>
     <w:rsid w:val="003A4C38"/>
+    <w:rsid w:val="003A54DF"/>
     <w:rsid w:val="003A5B9A"/>
     <w:rsid w:val="003A7078"/>
     <w:rsid w:val="003A7AA8"/>
     <w:rsid w:val="003A7F42"/>
     <w:rsid w:val="003B0B87"/>
     <w:rsid w:val="003B106B"/>
     <w:rsid w:val="003B353A"/>
     <w:rsid w:val="003B38AE"/>
     <w:rsid w:val="003B3B25"/>
     <w:rsid w:val="003B3B3C"/>
     <w:rsid w:val="003B49A4"/>
     <w:rsid w:val="003B5E5D"/>
     <w:rsid w:val="003B6290"/>
     <w:rsid w:val="003C039C"/>
     <w:rsid w:val="003C1764"/>
     <w:rsid w:val="003C22E8"/>
+    <w:rsid w:val="003C2B44"/>
     <w:rsid w:val="003C2F6F"/>
     <w:rsid w:val="003C3226"/>
     <w:rsid w:val="003C3465"/>
     <w:rsid w:val="003C3699"/>
     <w:rsid w:val="003C3FF1"/>
     <w:rsid w:val="003C440D"/>
     <w:rsid w:val="003C66A7"/>
     <w:rsid w:val="003C6DCE"/>
     <w:rsid w:val="003C719C"/>
     <w:rsid w:val="003C77E5"/>
     <w:rsid w:val="003C7DF5"/>
     <w:rsid w:val="003D0295"/>
     <w:rsid w:val="003D4709"/>
     <w:rsid w:val="003D54E5"/>
     <w:rsid w:val="003D5723"/>
     <w:rsid w:val="003D57C9"/>
     <w:rsid w:val="003D6DB2"/>
     <w:rsid w:val="003D6FAA"/>
     <w:rsid w:val="003D706D"/>
     <w:rsid w:val="003D75E5"/>
     <w:rsid w:val="003D7CFB"/>
     <w:rsid w:val="003E0C15"/>
     <w:rsid w:val="003E226B"/>
     <w:rsid w:val="003E25AE"/>
     <w:rsid w:val="003E29E5"/>
     <w:rsid w:val="003E4426"/>
     <w:rsid w:val="003E4610"/>
     <w:rsid w:val="003E5254"/>
     <w:rsid w:val="003E5EEA"/>
     <w:rsid w:val="003E6231"/>
     <w:rsid w:val="003E6E8E"/>
     <w:rsid w:val="003E7022"/>
     <w:rsid w:val="003E7198"/>
     <w:rsid w:val="003F1484"/>
     <w:rsid w:val="003F1C09"/>
     <w:rsid w:val="003F2410"/>
     <w:rsid w:val="003F248C"/>
     <w:rsid w:val="003F2733"/>
     <w:rsid w:val="003F27E7"/>
     <w:rsid w:val="003F2F6B"/>
     <w:rsid w:val="003F30EB"/>
     <w:rsid w:val="003F321A"/>
     <w:rsid w:val="003F340E"/>
     <w:rsid w:val="003F4BB3"/>
+    <w:rsid w:val="003F4F3E"/>
     <w:rsid w:val="003F5A62"/>
     <w:rsid w:val="003F60F7"/>
     <w:rsid w:val="003F713D"/>
     <w:rsid w:val="003F7210"/>
     <w:rsid w:val="004002BD"/>
     <w:rsid w:val="0040058E"/>
     <w:rsid w:val="0040074B"/>
     <w:rsid w:val="0040082A"/>
     <w:rsid w:val="00401328"/>
     <w:rsid w:val="0040167D"/>
     <w:rsid w:val="00401EC7"/>
     <w:rsid w:val="0040228D"/>
     <w:rsid w:val="00403275"/>
     <w:rsid w:val="00404162"/>
     <w:rsid w:val="00404716"/>
     <w:rsid w:val="00405D37"/>
     <w:rsid w:val="004066E7"/>
     <w:rsid w:val="00406C52"/>
     <w:rsid w:val="00407019"/>
     <w:rsid w:val="00407028"/>
     <w:rsid w:val="004102C7"/>
     <w:rsid w:val="0041131B"/>
     <w:rsid w:val="004117E4"/>
     <w:rsid w:val="00411944"/>
     <w:rsid w:val="00411C32"/>
@@ -22728,50 +23181,51 @@
     <w:rsid w:val="0042616B"/>
     <w:rsid w:val="00427251"/>
     <w:rsid w:val="00427AEE"/>
     <w:rsid w:val="00430EEC"/>
     <w:rsid w:val="00431651"/>
     <w:rsid w:val="00432409"/>
     <w:rsid w:val="004328FC"/>
     <w:rsid w:val="00432A88"/>
     <w:rsid w:val="0043360B"/>
     <w:rsid w:val="00434C86"/>
     <w:rsid w:val="0043533D"/>
     <w:rsid w:val="00435775"/>
     <w:rsid w:val="00436E63"/>
     <w:rsid w:val="004377B7"/>
     <w:rsid w:val="00440DDA"/>
     <w:rsid w:val="0044105F"/>
     <w:rsid w:val="004414D7"/>
     <w:rsid w:val="004416FB"/>
     <w:rsid w:val="0044215A"/>
     <w:rsid w:val="00442A9F"/>
     <w:rsid w:val="0044391D"/>
     <w:rsid w:val="004439ED"/>
     <w:rsid w:val="00445DA4"/>
     <w:rsid w:val="00445F53"/>
     <w:rsid w:val="00446976"/>
+    <w:rsid w:val="0044725A"/>
     <w:rsid w:val="00447E6E"/>
     <w:rsid w:val="00447FFC"/>
     <w:rsid w:val="004501FA"/>
     <w:rsid w:val="00450C03"/>
     <w:rsid w:val="00450EC4"/>
     <w:rsid w:val="004510A2"/>
     <w:rsid w:val="0045264D"/>
     <w:rsid w:val="00452CF0"/>
     <w:rsid w:val="004530AA"/>
     <w:rsid w:val="00453203"/>
     <w:rsid w:val="00453D6D"/>
     <w:rsid w:val="004566A0"/>
     <w:rsid w:val="0045799A"/>
     <w:rsid w:val="00457EA1"/>
     <w:rsid w:val="004607C4"/>
     <w:rsid w:val="00460E38"/>
     <w:rsid w:val="004617D7"/>
     <w:rsid w:val="004624E1"/>
     <w:rsid w:val="00463D47"/>
     <w:rsid w:val="00463FF0"/>
     <w:rsid w:val="00464924"/>
     <w:rsid w:val="0046740C"/>
     <w:rsid w:val="00467E85"/>
     <w:rsid w:val="004710C5"/>
     <w:rsid w:val="00471262"/>
@@ -22881,85 +23335,87 @@
     <w:rsid w:val="005155BB"/>
     <w:rsid w:val="00515B47"/>
     <w:rsid w:val="00515B9A"/>
     <w:rsid w:val="00515E13"/>
     <w:rsid w:val="00515F22"/>
     <w:rsid w:val="00515F6D"/>
     <w:rsid w:val="00516C2B"/>
     <w:rsid w:val="00517059"/>
     <w:rsid w:val="0051780B"/>
     <w:rsid w:val="00517F25"/>
     <w:rsid w:val="00520272"/>
     <w:rsid w:val="00520E04"/>
     <w:rsid w:val="00521743"/>
     <w:rsid w:val="00521E1C"/>
     <w:rsid w:val="005220FD"/>
     <w:rsid w:val="00522156"/>
     <w:rsid w:val="0052311A"/>
     <w:rsid w:val="0052318B"/>
     <w:rsid w:val="005235BE"/>
     <w:rsid w:val="00523671"/>
     <w:rsid w:val="00523A00"/>
     <w:rsid w:val="00524D51"/>
     <w:rsid w:val="00524E86"/>
     <w:rsid w:val="0052539C"/>
     <w:rsid w:val="005263D2"/>
+    <w:rsid w:val="00530866"/>
     <w:rsid w:val="00530D69"/>
     <w:rsid w:val="00530E1C"/>
     <w:rsid w:val="00531E22"/>
     <w:rsid w:val="00533242"/>
     <w:rsid w:val="005340DE"/>
     <w:rsid w:val="00534224"/>
     <w:rsid w:val="00534452"/>
     <w:rsid w:val="005344AA"/>
     <w:rsid w:val="00535086"/>
     <w:rsid w:val="00535177"/>
     <w:rsid w:val="00535BC3"/>
     <w:rsid w:val="00536439"/>
     <w:rsid w:val="00540140"/>
     <w:rsid w:val="00540BFE"/>
     <w:rsid w:val="00542546"/>
     <w:rsid w:val="005426DC"/>
     <w:rsid w:val="00542B38"/>
     <w:rsid w:val="00542D53"/>
     <w:rsid w:val="005445C0"/>
     <w:rsid w:val="00544C42"/>
     <w:rsid w:val="00547150"/>
     <w:rsid w:val="0054760C"/>
     <w:rsid w:val="00550244"/>
     <w:rsid w:val="00550387"/>
     <w:rsid w:val="00551322"/>
     <w:rsid w:val="0055161E"/>
     <w:rsid w:val="00551C1D"/>
     <w:rsid w:val="00552507"/>
     <w:rsid w:val="005533F2"/>
     <w:rsid w:val="00553E29"/>
     <w:rsid w:val="00554184"/>
     <w:rsid w:val="0055423B"/>
     <w:rsid w:val="00554D1F"/>
     <w:rsid w:val="0055505E"/>
     <w:rsid w:val="005551A6"/>
+    <w:rsid w:val="00555609"/>
     <w:rsid w:val="00555A3A"/>
     <w:rsid w:val="00555B43"/>
     <w:rsid w:val="00555C63"/>
     <w:rsid w:val="00557FEE"/>
     <w:rsid w:val="00560721"/>
     <w:rsid w:val="00560BAD"/>
     <w:rsid w:val="0056121D"/>
     <w:rsid w:val="00561551"/>
     <w:rsid w:val="005625DF"/>
     <w:rsid w:val="005626E8"/>
     <w:rsid w:val="00563A90"/>
     <w:rsid w:val="005641AD"/>
     <w:rsid w:val="005641C2"/>
     <w:rsid w:val="00564538"/>
     <w:rsid w:val="0056481D"/>
     <w:rsid w:val="00565490"/>
     <w:rsid w:val="00565E67"/>
     <w:rsid w:val="00565F11"/>
     <w:rsid w:val="00566215"/>
     <w:rsid w:val="005668A6"/>
     <w:rsid w:val="005668FB"/>
     <w:rsid w:val="00570FD5"/>
     <w:rsid w:val="005726CF"/>
     <w:rsid w:val="00572ABF"/>
     <w:rsid w:val="00573D8D"/>
@@ -23309,99 +23765,101 @@
     <w:rsid w:val="007575FB"/>
     <w:rsid w:val="00757710"/>
     <w:rsid w:val="00757C23"/>
     <w:rsid w:val="00760012"/>
     <w:rsid w:val="00760778"/>
     <w:rsid w:val="007609D6"/>
     <w:rsid w:val="00761D57"/>
     <w:rsid w:val="00762BF4"/>
     <w:rsid w:val="00763521"/>
     <w:rsid w:val="0076385F"/>
     <w:rsid w:val="007639F9"/>
     <w:rsid w:val="00763B51"/>
     <w:rsid w:val="00764E36"/>
     <w:rsid w:val="00765261"/>
     <w:rsid w:val="00766146"/>
     <w:rsid w:val="007662B7"/>
     <w:rsid w:val="00766CBB"/>
     <w:rsid w:val="0076740D"/>
     <w:rsid w:val="00767A03"/>
     <w:rsid w:val="00767F00"/>
     <w:rsid w:val="00770289"/>
     <w:rsid w:val="007711A8"/>
     <w:rsid w:val="00772DF2"/>
     <w:rsid w:val="0077305F"/>
     <w:rsid w:val="0077363E"/>
+    <w:rsid w:val="007737FD"/>
     <w:rsid w:val="0077507B"/>
     <w:rsid w:val="00775D40"/>
     <w:rsid w:val="007774EE"/>
     <w:rsid w:val="00780D20"/>
     <w:rsid w:val="007831EA"/>
     <w:rsid w:val="007832C3"/>
     <w:rsid w:val="007833C6"/>
     <w:rsid w:val="00784CFF"/>
     <w:rsid w:val="00785D10"/>
     <w:rsid w:val="00786853"/>
     <w:rsid w:val="00786C64"/>
     <w:rsid w:val="00786EE3"/>
     <w:rsid w:val="007878A0"/>
     <w:rsid w:val="00790436"/>
     <w:rsid w:val="00791A7F"/>
     <w:rsid w:val="00791DA7"/>
     <w:rsid w:val="007928FE"/>
     <w:rsid w:val="0079308E"/>
     <w:rsid w:val="00794373"/>
     <w:rsid w:val="007947F1"/>
     <w:rsid w:val="00795B15"/>
     <w:rsid w:val="0079633C"/>
     <w:rsid w:val="007974AE"/>
     <w:rsid w:val="007A0DD5"/>
     <w:rsid w:val="007A22E5"/>
     <w:rsid w:val="007A2367"/>
     <w:rsid w:val="007A286A"/>
     <w:rsid w:val="007A2B49"/>
     <w:rsid w:val="007A33FD"/>
     <w:rsid w:val="007A39D8"/>
     <w:rsid w:val="007A3A96"/>
     <w:rsid w:val="007A3C8F"/>
     <w:rsid w:val="007A5239"/>
     <w:rsid w:val="007A536E"/>
     <w:rsid w:val="007A5BBD"/>
     <w:rsid w:val="007A631B"/>
     <w:rsid w:val="007B06EE"/>
     <w:rsid w:val="007B1298"/>
     <w:rsid w:val="007B1F11"/>
     <w:rsid w:val="007B216F"/>
     <w:rsid w:val="007B25F0"/>
     <w:rsid w:val="007B2D4E"/>
     <w:rsid w:val="007B308D"/>
     <w:rsid w:val="007B3487"/>
     <w:rsid w:val="007B38F2"/>
     <w:rsid w:val="007B3A02"/>
     <w:rsid w:val="007B46E8"/>
     <w:rsid w:val="007B55A6"/>
     <w:rsid w:val="007B5C43"/>
+    <w:rsid w:val="007B79CB"/>
     <w:rsid w:val="007C0DB5"/>
     <w:rsid w:val="007C1350"/>
     <w:rsid w:val="007C19B6"/>
     <w:rsid w:val="007C1A9E"/>
     <w:rsid w:val="007C1ECB"/>
     <w:rsid w:val="007C2D2B"/>
     <w:rsid w:val="007C2D6F"/>
     <w:rsid w:val="007C3524"/>
     <w:rsid w:val="007C4921"/>
     <w:rsid w:val="007C51B9"/>
     <w:rsid w:val="007C5F97"/>
     <w:rsid w:val="007C6413"/>
     <w:rsid w:val="007C6639"/>
     <w:rsid w:val="007C6EE0"/>
     <w:rsid w:val="007D1E7D"/>
     <w:rsid w:val="007D295B"/>
     <w:rsid w:val="007D2A60"/>
     <w:rsid w:val="007D4325"/>
     <w:rsid w:val="007D435D"/>
     <w:rsid w:val="007D4F13"/>
     <w:rsid w:val="007D5AAC"/>
     <w:rsid w:val="007D6D4C"/>
     <w:rsid w:val="007D6FCB"/>
     <w:rsid w:val="007D7010"/>
     <w:rsid w:val="007D7155"/>
@@ -23493,97 +23951,102 @@
     <w:rsid w:val="00843A93"/>
     <w:rsid w:val="00843CDE"/>
     <w:rsid w:val="00844514"/>
     <w:rsid w:val="0084525E"/>
     <w:rsid w:val="00845445"/>
     <w:rsid w:val="00846CFF"/>
     <w:rsid w:val="00850364"/>
     <w:rsid w:val="00850D02"/>
     <w:rsid w:val="00851218"/>
     <w:rsid w:val="008530DA"/>
     <w:rsid w:val="008531C5"/>
     <w:rsid w:val="0085386B"/>
     <w:rsid w:val="0085540E"/>
     <w:rsid w:val="00855673"/>
     <w:rsid w:val="00856249"/>
     <w:rsid w:val="00856530"/>
     <w:rsid w:val="00856946"/>
     <w:rsid w:val="00857595"/>
     <w:rsid w:val="00857863"/>
     <w:rsid w:val="00860311"/>
     <w:rsid w:val="00860C80"/>
     <w:rsid w:val="00862A49"/>
     <w:rsid w:val="008661EE"/>
     <w:rsid w:val="00866A38"/>
     <w:rsid w:val="00866BAD"/>
+    <w:rsid w:val="00866F15"/>
     <w:rsid w:val="008671FE"/>
     <w:rsid w:val="00867E14"/>
     <w:rsid w:val="00871262"/>
     <w:rsid w:val="00871402"/>
     <w:rsid w:val="00871DA5"/>
     <w:rsid w:val="00872233"/>
     <w:rsid w:val="0087257B"/>
     <w:rsid w:val="00872ECD"/>
     <w:rsid w:val="008735E5"/>
     <w:rsid w:val="00873A1F"/>
     <w:rsid w:val="008746F1"/>
     <w:rsid w:val="00875FCD"/>
     <w:rsid w:val="00881DB8"/>
+    <w:rsid w:val="0088212A"/>
     <w:rsid w:val="008827B0"/>
     <w:rsid w:val="00883861"/>
     <w:rsid w:val="00883A66"/>
     <w:rsid w:val="0088402A"/>
     <w:rsid w:val="00884045"/>
+    <w:rsid w:val="00885BD4"/>
     <w:rsid w:val="00885D68"/>
     <w:rsid w:val="00885DEE"/>
     <w:rsid w:val="008879B3"/>
     <w:rsid w:val="00887D29"/>
     <w:rsid w:val="00890093"/>
     <w:rsid w:val="00891B5E"/>
     <w:rsid w:val="008938FF"/>
     <w:rsid w:val="00893BD3"/>
     <w:rsid w:val="00894699"/>
     <w:rsid w:val="00895036"/>
     <w:rsid w:val="00896023"/>
     <w:rsid w:val="00896D6B"/>
     <w:rsid w:val="00896E40"/>
     <w:rsid w:val="00897727"/>
     <w:rsid w:val="008A08EA"/>
     <w:rsid w:val="008A1642"/>
+    <w:rsid w:val="008A1916"/>
     <w:rsid w:val="008A317D"/>
     <w:rsid w:val="008A40CA"/>
     <w:rsid w:val="008A470F"/>
     <w:rsid w:val="008A48F2"/>
     <w:rsid w:val="008A553C"/>
     <w:rsid w:val="008A59A0"/>
     <w:rsid w:val="008A6144"/>
     <w:rsid w:val="008A70DE"/>
     <w:rsid w:val="008A7299"/>
     <w:rsid w:val="008A7964"/>
     <w:rsid w:val="008B0249"/>
     <w:rsid w:val="008B1EEA"/>
     <w:rsid w:val="008B222C"/>
+    <w:rsid w:val="008B253C"/>
     <w:rsid w:val="008B3EEF"/>
     <w:rsid w:val="008B510F"/>
     <w:rsid w:val="008B669B"/>
     <w:rsid w:val="008B6BCA"/>
     <w:rsid w:val="008B726E"/>
     <w:rsid w:val="008B7E33"/>
     <w:rsid w:val="008C0476"/>
     <w:rsid w:val="008C119E"/>
     <w:rsid w:val="008C2020"/>
     <w:rsid w:val="008C20CC"/>
     <w:rsid w:val="008C220D"/>
     <w:rsid w:val="008C2EA9"/>
     <w:rsid w:val="008C4518"/>
     <w:rsid w:val="008C4F8D"/>
     <w:rsid w:val="008C511B"/>
     <w:rsid w:val="008C6530"/>
     <w:rsid w:val="008C7C2B"/>
     <w:rsid w:val="008D1541"/>
     <w:rsid w:val="008D26C3"/>
     <w:rsid w:val="008D2B23"/>
     <w:rsid w:val="008D2BFE"/>
     <w:rsid w:val="008D33FC"/>
     <w:rsid w:val="008D4045"/>
     <w:rsid w:val="008D411D"/>
     <w:rsid w:val="008D49FD"/>
@@ -23859,50 +24322,51 @@
     <w:rsid w:val="00A275E3"/>
     <w:rsid w:val="00A30207"/>
     <w:rsid w:val="00A30621"/>
     <w:rsid w:val="00A30A0E"/>
     <w:rsid w:val="00A30C7F"/>
     <w:rsid w:val="00A31156"/>
     <w:rsid w:val="00A32CB2"/>
     <w:rsid w:val="00A32FCE"/>
     <w:rsid w:val="00A33396"/>
     <w:rsid w:val="00A342B9"/>
     <w:rsid w:val="00A3616F"/>
     <w:rsid w:val="00A364F7"/>
     <w:rsid w:val="00A403D6"/>
     <w:rsid w:val="00A40DFA"/>
     <w:rsid w:val="00A40FBD"/>
     <w:rsid w:val="00A41E8A"/>
     <w:rsid w:val="00A420D1"/>
     <w:rsid w:val="00A42761"/>
     <w:rsid w:val="00A449F6"/>
     <w:rsid w:val="00A4590A"/>
     <w:rsid w:val="00A471A6"/>
     <w:rsid w:val="00A50315"/>
     <w:rsid w:val="00A5055A"/>
     <w:rsid w:val="00A50B16"/>
     <w:rsid w:val="00A50D8E"/>
+    <w:rsid w:val="00A52BA9"/>
     <w:rsid w:val="00A530D8"/>
     <w:rsid w:val="00A53A6F"/>
     <w:rsid w:val="00A53D04"/>
     <w:rsid w:val="00A53E39"/>
     <w:rsid w:val="00A55896"/>
     <w:rsid w:val="00A55AFE"/>
     <w:rsid w:val="00A56CBD"/>
     <w:rsid w:val="00A60316"/>
     <w:rsid w:val="00A6351D"/>
     <w:rsid w:val="00A6485D"/>
     <w:rsid w:val="00A6486F"/>
     <w:rsid w:val="00A64AA6"/>
     <w:rsid w:val="00A64B29"/>
     <w:rsid w:val="00A64C09"/>
     <w:rsid w:val="00A64D5C"/>
     <w:rsid w:val="00A64D5E"/>
     <w:rsid w:val="00A65148"/>
     <w:rsid w:val="00A6544D"/>
     <w:rsid w:val="00A656F8"/>
     <w:rsid w:val="00A66227"/>
     <w:rsid w:val="00A66F4E"/>
     <w:rsid w:val="00A702DB"/>
     <w:rsid w:val="00A706CC"/>
     <w:rsid w:val="00A70B4F"/>
     <w:rsid w:val="00A70CAD"/>
@@ -24016,50 +24480,51 @@
     <w:rsid w:val="00B0102B"/>
     <w:rsid w:val="00B017B1"/>
     <w:rsid w:val="00B0194B"/>
     <w:rsid w:val="00B01B5D"/>
     <w:rsid w:val="00B02ADF"/>
     <w:rsid w:val="00B03188"/>
     <w:rsid w:val="00B03B22"/>
     <w:rsid w:val="00B0419B"/>
     <w:rsid w:val="00B05393"/>
     <w:rsid w:val="00B07BCB"/>
     <w:rsid w:val="00B10C43"/>
     <w:rsid w:val="00B10C95"/>
     <w:rsid w:val="00B112B3"/>
     <w:rsid w:val="00B153B8"/>
     <w:rsid w:val="00B158B9"/>
     <w:rsid w:val="00B1795E"/>
     <w:rsid w:val="00B17CBC"/>
     <w:rsid w:val="00B21AB8"/>
     <w:rsid w:val="00B21E10"/>
     <w:rsid w:val="00B2202F"/>
     <w:rsid w:val="00B22AA9"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B231D3"/>
     <w:rsid w:val="00B24273"/>
     <w:rsid w:val="00B242D2"/>
+    <w:rsid w:val="00B248F9"/>
     <w:rsid w:val="00B2504E"/>
     <w:rsid w:val="00B259EF"/>
     <w:rsid w:val="00B25CE9"/>
     <w:rsid w:val="00B25DB3"/>
     <w:rsid w:val="00B27DB3"/>
     <w:rsid w:val="00B27EE7"/>
     <w:rsid w:val="00B30543"/>
     <w:rsid w:val="00B330C4"/>
     <w:rsid w:val="00B345D8"/>
     <w:rsid w:val="00B35B2A"/>
     <w:rsid w:val="00B365E7"/>
     <w:rsid w:val="00B36726"/>
     <w:rsid w:val="00B36ED6"/>
     <w:rsid w:val="00B377F7"/>
     <w:rsid w:val="00B404F1"/>
     <w:rsid w:val="00B4061D"/>
     <w:rsid w:val="00B407F1"/>
     <w:rsid w:val="00B43346"/>
     <w:rsid w:val="00B43BCD"/>
     <w:rsid w:val="00B4469D"/>
     <w:rsid w:val="00B45695"/>
     <w:rsid w:val="00B467EB"/>
     <w:rsid w:val="00B47663"/>
     <w:rsid w:val="00B47CBA"/>
     <w:rsid w:val="00B502CB"/>
@@ -24141,50 +24606,51 @@
     <w:rsid w:val="00BA6C4D"/>
     <w:rsid w:val="00BA6C50"/>
     <w:rsid w:val="00BA7435"/>
     <w:rsid w:val="00BB0F19"/>
     <w:rsid w:val="00BB118C"/>
     <w:rsid w:val="00BB1866"/>
     <w:rsid w:val="00BB1D7A"/>
     <w:rsid w:val="00BB26AD"/>
     <w:rsid w:val="00BB2E76"/>
     <w:rsid w:val="00BB464F"/>
     <w:rsid w:val="00BB50CB"/>
     <w:rsid w:val="00BB6366"/>
     <w:rsid w:val="00BB6625"/>
     <w:rsid w:val="00BB67EC"/>
     <w:rsid w:val="00BB6CAF"/>
     <w:rsid w:val="00BB6E89"/>
     <w:rsid w:val="00BB7535"/>
     <w:rsid w:val="00BC0210"/>
     <w:rsid w:val="00BC05EC"/>
     <w:rsid w:val="00BC17AB"/>
     <w:rsid w:val="00BC1AEE"/>
     <w:rsid w:val="00BC259C"/>
     <w:rsid w:val="00BC294F"/>
     <w:rsid w:val="00BC3125"/>
     <w:rsid w:val="00BC3379"/>
+    <w:rsid w:val="00BC3A4C"/>
     <w:rsid w:val="00BC4282"/>
     <w:rsid w:val="00BC5ED6"/>
     <w:rsid w:val="00BC5EDE"/>
     <w:rsid w:val="00BC6470"/>
     <w:rsid w:val="00BC7052"/>
     <w:rsid w:val="00BC78A8"/>
     <w:rsid w:val="00BD0AD0"/>
     <w:rsid w:val="00BD26ED"/>
     <w:rsid w:val="00BD2701"/>
     <w:rsid w:val="00BD297D"/>
     <w:rsid w:val="00BD5EFC"/>
     <w:rsid w:val="00BD6BD4"/>
     <w:rsid w:val="00BD7C93"/>
     <w:rsid w:val="00BE01C9"/>
     <w:rsid w:val="00BE1A80"/>
     <w:rsid w:val="00BE2726"/>
     <w:rsid w:val="00BE2C80"/>
     <w:rsid w:val="00BE2DC5"/>
     <w:rsid w:val="00BE30E3"/>
     <w:rsid w:val="00BE31AA"/>
     <w:rsid w:val="00BE323A"/>
     <w:rsid w:val="00BE39C5"/>
     <w:rsid w:val="00BE44C9"/>
     <w:rsid w:val="00BE4A3B"/>
     <w:rsid w:val="00BE4DB8"/>
@@ -24262,105 +24728,108 @@
     <w:rsid w:val="00C53B0C"/>
     <w:rsid w:val="00C54F85"/>
     <w:rsid w:val="00C55026"/>
     <w:rsid w:val="00C557ED"/>
     <w:rsid w:val="00C560C7"/>
     <w:rsid w:val="00C56451"/>
     <w:rsid w:val="00C57005"/>
     <w:rsid w:val="00C57F8B"/>
     <w:rsid w:val="00C57FC8"/>
     <w:rsid w:val="00C57FCF"/>
     <w:rsid w:val="00C607AF"/>
     <w:rsid w:val="00C60BD3"/>
     <w:rsid w:val="00C60CE5"/>
     <w:rsid w:val="00C617FD"/>
     <w:rsid w:val="00C6605A"/>
     <w:rsid w:val="00C66E05"/>
     <w:rsid w:val="00C67982"/>
     <w:rsid w:val="00C700D2"/>
     <w:rsid w:val="00C72C26"/>
     <w:rsid w:val="00C7322D"/>
     <w:rsid w:val="00C75ED9"/>
     <w:rsid w:val="00C771C5"/>
     <w:rsid w:val="00C77D7D"/>
     <w:rsid w:val="00C77E32"/>
     <w:rsid w:val="00C806BF"/>
+    <w:rsid w:val="00C81810"/>
     <w:rsid w:val="00C838C9"/>
     <w:rsid w:val="00C84529"/>
     <w:rsid w:val="00C84BDE"/>
     <w:rsid w:val="00C85365"/>
     <w:rsid w:val="00C85818"/>
     <w:rsid w:val="00C87A54"/>
     <w:rsid w:val="00C90063"/>
     <w:rsid w:val="00C90F42"/>
     <w:rsid w:val="00C9113A"/>
     <w:rsid w:val="00C914D0"/>
     <w:rsid w:val="00C91553"/>
     <w:rsid w:val="00C93666"/>
     <w:rsid w:val="00C9384C"/>
     <w:rsid w:val="00C94E29"/>
     <w:rsid w:val="00C95A6B"/>
     <w:rsid w:val="00C9600E"/>
     <w:rsid w:val="00C964E7"/>
     <w:rsid w:val="00C9687D"/>
     <w:rsid w:val="00C97D77"/>
     <w:rsid w:val="00CA05E5"/>
     <w:rsid w:val="00CA1270"/>
     <w:rsid w:val="00CA1691"/>
     <w:rsid w:val="00CA2E69"/>
     <w:rsid w:val="00CA3599"/>
     <w:rsid w:val="00CA4C09"/>
     <w:rsid w:val="00CA54A9"/>
     <w:rsid w:val="00CA5CEE"/>
     <w:rsid w:val="00CA7408"/>
     <w:rsid w:val="00CA7B29"/>
     <w:rsid w:val="00CA7D4B"/>
     <w:rsid w:val="00CB0506"/>
     <w:rsid w:val="00CB1C21"/>
     <w:rsid w:val="00CB1E62"/>
     <w:rsid w:val="00CB2245"/>
     <w:rsid w:val="00CB2474"/>
     <w:rsid w:val="00CB360C"/>
     <w:rsid w:val="00CB4026"/>
+    <w:rsid w:val="00CB43FA"/>
     <w:rsid w:val="00CB4865"/>
     <w:rsid w:val="00CB5370"/>
     <w:rsid w:val="00CB616E"/>
     <w:rsid w:val="00CC02BC"/>
     <w:rsid w:val="00CC06F2"/>
     <w:rsid w:val="00CC268F"/>
     <w:rsid w:val="00CC4D36"/>
     <w:rsid w:val="00CC52EE"/>
     <w:rsid w:val="00CC76C9"/>
     <w:rsid w:val="00CC773D"/>
     <w:rsid w:val="00CD0E1E"/>
     <w:rsid w:val="00CD24BE"/>
     <w:rsid w:val="00CD2D23"/>
     <w:rsid w:val="00CD31FA"/>
     <w:rsid w:val="00CD40E2"/>
     <w:rsid w:val="00CD5A6D"/>
     <w:rsid w:val="00CD6D72"/>
     <w:rsid w:val="00CD7DE0"/>
+    <w:rsid w:val="00CE0AA3"/>
     <w:rsid w:val="00CE0BFE"/>
     <w:rsid w:val="00CE1009"/>
     <w:rsid w:val="00CE194A"/>
     <w:rsid w:val="00CE1C20"/>
     <w:rsid w:val="00CE23C6"/>
     <w:rsid w:val="00CE25C9"/>
     <w:rsid w:val="00CE3DF7"/>
     <w:rsid w:val="00CE3EDA"/>
     <w:rsid w:val="00CE42F4"/>
     <w:rsid w:val="00CE49EB"/>
     <w:rsid w:val="00CE4C5B"/>
     <w:rsid w:val="00CE5CCF"/>
     <w:rsid w:val="00CE7308"/>
     <w:rsid w:val="00CF06A3"/>
     <w:rsid w:val="00CF0B4F"/>
     <w:rsid w:val="00CF412A"/>
     <w:rsid w:val="00CF4A58"/>
     <w:rsid w:val="00CF4D58"/>
     <w:rsid w:val="00CF57B5"/>
     <w:rsid w:val="00CF5B20"/>
     <w:rsid w:val="00CF5B25"/>
     <w:rsid w:val="00CF794C"/>
     <w:rsid w:val="00CF7B87"/>
     <w:rsid w:val="00CF7C40"/>
     <w:rsid w:val="00D01687"/>
@@ -24427,50 +24896,51 @@
     <w:rsid w:val="00D52E03"/>
     <w:rsid w:val="00D55120"/>
     <w:rsid w:val="00D55C48"/>
     <w:rsid w:val="00D56713"/>
     <w:rsid w:val="00D5676C"/>
     <w:rsid w:val="00D567B3"/>
     <w:rsid w:val="00D56AA1"/>
     <w:rsid w:val="00D57357"/>
     <w:rsid w:val="00D607F5"/>
     <w:rsid w:val="00D61609"/>
     <w:rsid w:val="00D62464"/>
     <w:rsid w:val="00D62BF2"/>
     <w:rsid w:val="00D62F46"/>
     <w:rsid w:val="00D63621"/>
     <w:rsid w:val="00D6401E"/>
     <w:rsid w:val="00D651E8"/>
     <w:rsid w:val="00D653C0"/>
     <w:rsid w:val="00D656FE"/>
     <w:rsid w:val="00D67A17"/>
     <w:rsid w:val="00D67D0B"/>
     <w:rsid w:val="00D67DCA"/>
     <w:rsid w:val="00D706A0"/>
     <w:rsid w:val="00D70901"/>
     <w:rsid w:val="00D70C43"/>
     <w:rsid w:val="00D722C9"/>
+    <w:rsid w:val="00D727B3"/>
     <w:rsid w:val="00D75542"/>
     <w:rsid w:val="00D761B9"/>
     <w:rsid w:val="00D776D0"/>
     <w:rsid w:val="00D77EA7"/>
     <w:rsid w:val="00D8024F"/>
     <w:rsid w:val="00D80E0F"/>
     <w:rsid w:val="00D81E56"/>
     <w:rsid w:val="00D81EA8"/>
     <w:rsid w:val="00D8475B"/>
     <w:rsid w:val="00D85786"/>
     <w:rsid w:val="00D86983"/>
     <w:rsid w:val="00D879FF"/>
     <w:rsid w:val="00D87D54"/>
     <w:rsid w:val="00D90F9F"/>
     <w:rsid w:val="00D915DB"/>
     <w:rsid w:val="00D919AF"/>
     <w:rsid w:val="00D933EB"/>
     <w:rsid w:val="00D95351"/>
     <w:rsid w:val="00D95C71"/>
     <w:rsid w:val="00D95EF8"/>
     <w:rsid w:val="00DA0B1E"/>
     <w:rsid w:val="00DA0D0F"/>
     <w:rsid w:val="00DA0F66"/>
     <w:rsid w:val="00DA1D5D"/>
     <w:rsid w:val="00DA27AA"/>
@@ -24525,50 +24995,51 @@
     <w:rsid w:val="00DE3AAB"/>
     <w:rsid w:val="00DE40D2"/>
     <w:rsid w:val="00DE6015"/>
     <w:rsid w:val="00DE62D4"/>
     <w:rsid w:val="00DE678F"/>
     <w:rsid w:val="00DE7E0B"/>
     <w:rsid w:val="00DF02A0"/>
     <w:rsid w:val="00DF07EF"/>
     <w:rsid w:val="00DF11E7"/>
     <w:rsid w:val="00DF1303"/>
     <w:rsid w:val="00DF1B33"/>
     <w:rsid w:val="00DF1F3F"/>
     <w:rsid w:val="00DF1FBB"/>
     <w:rsid w:val="00DF2E07"/>
     <w:rsid w:val="00DF2E1E"/>
     <w:rsid w:val="00DF322D"/>
     <w:rsid w:val="00DF3D83"/>
     <w:rsid w:val="00DF402D"/>
     <w:rsid w:val="00DF41D4"/>
     <w:rsid w:val="00DF433F"/>
     <w:rsid w:val="00DF43FD"/>
     <w:rsid w:val="00DF45EE"/>
     <w:rsid w:val="00DF4DC7"/>
     <w:rsid w:val="00DF4E69"/>
     <w:rsid w:val="00DF5167"/>
+    <w:rsid w:val="00DF62BF"/>
     <w:rsid w:val="00DF6775"/>
     <w:rsid w:val="00DF68E0"/>
     <w:rsid w:val="00DF6D63"/>
     <w:rsid w:val="00DF7387"/>
     <w:rsid w:val="00E00389"/>
     <w:rsid w:val="00E01777"/>
     <w:rsid w:val="00E01BB6"/>
     <w:rsid w:val="00E01BDE"/>
     <w:rsid w:val="00E026F0"/>
     <w:rsid w:val="00E02AB4"/>
     <w:rsid w:val="00E02E5B"/>
     <w:rsid w:val="00E03359"/>
     <w:rsid w:val="00E04147"/>
     <w:rsid w:val="00E0516A"/>
     <w:rsid w:val="00E059A3"/>
     <w:rsid w:val="00E06298"/>
     <w:rsid w:val="00E06771"/>
     <w:rsid w:val="00E06ABF"/>
     <w:rsid w:val="00E06E3A"/>
     <w:rsid w:val="00E07240"/>
     <w:rsid w:val="00E07C51"/>
     <w:rsid w:val="00E100A9"/>
     <w:rsid w:val="00E10912"/>
     <w:rsid w:val="00E114FC"/>
     <w:rsid w:val="00E11506"/>
@@ -24589,50 +25060,51 @@
     <w:rsid w:val="00E21785"/>
     <w:rsid w:val="00E21BF1"/>
     <w:rsid w:val="00E22442"/>
     <w:rsid w:val="00E22467"/>
     <w:rsid w:val="00E23231"/>
     <w:rsid w:val="00E2411D"/>
     <w:rsid w:val="00E248AC"/>
     <w:rsid w:val="00E24F3A"/>
     <w:rsid w:val="00E25A18"/>
     <w:rsid w:val="00E26110"/>
     <w:rsid w:val="00E266C0"/>
     <w:rsid w:val="00E268EA"/>
     <w:rsid w:val="00E26944"/>
     <w:rsid w:val="00E2736B"/>
     <w:rsid w:val="00E31233"/>
     <w:rsid w:val="00E32642"/>
     <w:rsid w:val="00E333FC"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E33668"/>
     <w:rsid w:val="00E33C48"/>
     <w:rsid w:val="00E3489A"/>
     <w:rsid w:val="00E3550D"/>
     <w:rsid w:val="00E36363"/>
     <w:rsid w:val="00E37A4A"/>
     <w:rsid w:val="00E37F7B"/>
+    <w:rsid w:val="00E42B84"/>
     <w:rsid w:val="00E43D51"/>
     <w:rsid w:val="00E43F62"/>
     <w:rsid w:val="00E4500D"/>
     <w:rsid w:val="00E464DA"/>
     <w:rsid w:val="00E468B2"/>
     <w:rsid w:val="00E477CB"/>
     <w:rsid w:val="00E47F77"/>
     <w:rsid w:val="00E50166"/>
     <w:rsid w:val="00E50450"/>
     <w:rsid w:val="00E50FBA"/>
     <w:rsid w:val="00E5121A"/>
     <w:rsid w:val="00E52220"/>
     <w:rsid w:val="00E5222E"/>
     <w:rsid w:val="00E52A6F"/>
     <w:rsid w:val="00E52E22"/>
     <w:rsid w:val="00E53914"/>
     <w:rsid w:val="00E54925"/>
     <w:rsid w:val="00E551D1"/>
     <w:rsid w:val="00E561DB"/>
     <w:rsid w:val="00E56225"/>
     <w:rsid w:val="00E5632C"/>
     <w:rsid w:val="00E56B7A"/>
     <w:rsid w:val="00E56D40"/>
     <w:rsid w:val="00E60C88"/>
     <w:rsid w:val="00E616A0"/>
@@ -24648,50 +25120,51 @@
     <w:rsid w:val="00E70792"/>
     <w:rsid w:val="00E72129"/>
     <w:rsid w:val="00E7228F"/>
     <w:rsid w:val="00E72855"/>
     <w:rsid w:val="00E72E11"/>
     <w:rsid w:val="00E73D29"/>
     <w:rsid w:val="00E74140"/>
     <w:rsid w:val="00E74DD6"/>
     <w:rsid w:val="00E74F0A"/>
     <w:rsid w:val="00E76588"/>
     <w:rsid w:val="00E766DE"/>
     <w:rsid w:val="00E77704"/>
     <w:rsid w:val="00E80165"/>
     <w:rsid w:val="00E80177"/>
     <w:rsid w:val="00E806B0"/>
     <w:rsid w:val="00E80716"/>
     <w:rsid w:val="00E81D8C"/>
     <w:rsid w:val="00E81EC0"/>
     <w:rsid w:val="00E8234B"/>
     <w:rsid w:val="00E83BD6"/>
     <w:rsid w:val="00E84A5E"/>
     <w:rsid w:val="00E84E40"/>
     <w:rsid w:val="00E853EB"/>
     <w:rsid w:val="00E859CA"/>
     <w:rsid w:val="00E8651A"/>
+    <w:rsid w:val="00E91183"/>
     <w:rsid w:val="00E91665"/>
     <w:rsid w:val="00E9231F"/>
     <w:rsid w:val="00E925FC"/>
     <w:rsid w:val="00E92973"/>
     <w:rsid w:val="00E92CF8"/>
     <w:rsid w:val="00E94D4B"/>
     <w:rsid w:val="00E97286"/>
     <w:rsid w:val="00E97742"/>
     <w:rsid w:val="00E97DA1"/>
     <w:rsid w:val="00E97E03"/>
     <w:rsid w:val="00EA0B1E"/>
     <w:rsid w:val="00EA0CE2"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1E4C"/>
     <w:rsid w:val="00EA25EA"/>
     <w:rsid w:val="00EA420C"/>
     <w:rsid w:val="00EA4879"/>
     <w:rsid w:val="00EA5415"/>
     <w:rsid w:val="00EA5E85"/>
     <w:rsid w:val="00EA6216"/>
     <w:rsid w:val="00EA65F2"/>
     <w:rsid w:val="00EA6639"/>
     <w:rsid w:val="00EA6772"/>
     <w:rsid w:val="00EA73A6"/>
     <w:rsid w:val="00EB1136"/>
@@ -24747,89 +25220,91 @@
     <w:rsid w:val="00EE7E9E"/>
     <w:rsid w:val="00EF03BC"/>
     <w:rsid w:val="00EF0759"/>
     <w:rsid w:val="00EF11FD"/>
     <w:rsid w:val="00EF1D72"/>
     <w:rsid w:val="00EF233F"/>
     <w:rsid w:val="00EF2502"/>
     <w:rsid w:val="00EF2509"/>
     <w:rsid w:val="00EF2B7B"/>
     <w:rsid w:val="00EF2DBB"/>
     <w:rsid w:val="00EF35B1"/>
     <w:rsid w:val="00EF3629"/>
     <w:rsid w:val="00EF37DA"/>
     <w:rsid w:val="00EF5635"/>
     <w:rsid w:val="00EF60BA"/>
     <w:rsid w:val="00EF68D4"/>
     <w:rsid w:val="00EF7C7C"/>
     <w:rsid w:val="00F004F8"/>
     <w:rsid w:val="00F01909"/>
     <w:rsid w:val="00F01E84"/>
     <w:rsid w:val="00F02313"/>
     <w:rsid w:val="00F03CE6"/>
     <w:rsid w:val="00F057D4"/>
     <w:rsid w:val="00F05BE8"/>
     <w:rsid w:val="00F10DDF"/>
+    <w:rsid w:val="00F129CA"/>
     <w:rsid w:val="00F13042"/>
     <w:rsid w:val="00F139FA"/>
     <w:rsid w:val="00F14AFC"/>
     <w:rsid w:val="00F15FD5"/>
     <w:rsid w:val="00F1614A"/>
     <w:rsid w:val="00F16B46"/>
     <w:rsid w:val="00F16DFF"/>
     <w:rsid w:val="00F20408"/>
     <w:rsid w:val="00F22103"/>
     <w:rsid w:val="00F229CE"/>
     <w:rsid w:val="00F22EC8"/>
     <w:rsid w:val="00F2306F"/>
     <w:rsid w:val="00F235C5"/>
     <w:rsid w:val="00F23B76"/>
     <w:rsid w:val="00F23F66"/>
     <w:rsid w:val="00F25A80"/>
     <w:rsid w:val="00F25C49"/>
     <w:rsid w:val="00F25EDE"/>
     <w:rsid w:val="00F2637E"/>
     <w:rsid w:val="00F30E8D"/>
     <w:rsid w:val="00F313C1"/>
     <w:rsid w:val="00F3197C"/>
     <w:rsid w:val="00F31B19"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F32D50"/>
     <w:rsid w:val="00F331CC"/>
     <w:rsid w:val="00F33B74"/>
     <w:rsid w:val="00F34568"/>
     <w:rsid w:val="00F349FC"/>
     <w:rsid w:val="00F35C30"/>
     <w:rsid w:val="00F35FAB"/>
     <w:rsid w:val="00F3602B"/>
     <w:rsid w:val="00F375DF"/>
     <w:rsid w:val="00F3795F"/>
     <w:rsid w:val="00F40121"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F41B80"/>
     <w:rsid w:val="00F420C5"/>
     <w:rsid w:val="00F4291D"/>
+    <w:rsid w:val="00F44657"/>
     <w:rsid w:val="00F45478"/>
     <w:rsid w:val="00F458F3"/>
     <w:rsid w:val="00F45C3A"/>
     <w:rsid w:val="00F46ADA"/>
     <w:rsid w:val="00F47D21"/>
     <w:rsid w:val="00F50499"/>
     <w:rsid w:val="00F506CC"/>
     <w:rsid w:val="00F50A29"/>
     <w:rsid w:val="00F50E0B"/>
     <w:rsid w:val="00F53078"/>
     <w:rsid w:val="00F5374C"/>
     <w:rsid w:val="00F55A29"/>
     <w:rsid w:val="00F55C76"/>
     <w:rsid w:val="00F56A87"/>
     <w:rsid w:val="00F56C19"/>
     <w:rsid w:val="00F57294"/>
     <w:rsid w:val="00F60224"/>
     <w:rsid w:val="00F60254"/>
     <w:rsid w:val="00F60327"/>
     <w:rsid w:val="00F60A23"/>
     <w:rsid w:val="00F63680"/>
     <w:rsid w:val="00F6429B"/>
     <w:rsid w:val="00F64DEF"/>
     <w:rsid w:val="00F65473"/>
     <w:rsid w:val="00F657A2"/>
@@ -24935,51 +25410,51 @@
     <w:rsid w:val="00FF7C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32765646"/>
+  <w14:docId w14:val="3C2CA21C"/>
   <w15:docId w15:val="{729D3252-438E-46F0-B502-0CD3364CFE20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26381,82 +26856,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20722607-1FEE-4635-A3E8-16C2682FC995}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AC99342-1688-46FB-85A0-6E009A936FDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1102</Words>
-  <Characters>6283</Characters>
+  <Words>1166</Words>
+  <Characters>6649</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DP_2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7371</CharactersWithSpaces>
+  <CharactersWithSpaces>7800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>