--- v8 (2026-07-23)
+++ v9 (2026-08-15)
@@ -1,25470 +1,2397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="007105D3" w:rsidRPr="00203A85" w:rsidRDefault="0088212A" w:rsidP="0088212A">
-[...66 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-[...18405 lines deleted...]
-        <w:tblInd w:w="136" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1081"/>
+        <w:tblW w:w="9705" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11062"/>
+        <w:gridCol w:w="2404"/>
+        <w:gridCol w:w="1335"/>
+        <w:gridCol w:w="2952"/>
+        <w:gridCol w:w="3014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
         <w:trPr>
-          <w:trHeight w:val="100"/>
+          <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...2912 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ПРИМЕЧАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="004A4EFD" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A4EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>УЧАСТОК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="004A4EFD" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A4EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ПРИЁМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="004A4EFD" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A4EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ВЫЗОВА</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-[...49 lines deleted...]
-      <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
         <w:trPr>
-          <w:trHeight w:val="100"/>
+          <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11064" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="006735A3" w:rsidRDefault="00B94E6B" w:rsidP="004A4EFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Мирза –Магомедова И.Т. отпуск с 03.08 по 07.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="007E1C99" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E1C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRDefault="00B94E6B" w:rsidP="00B94E6B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шарифзянова Ф.Х  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB5467" w:rsidRDefault="00FB5467" w:rsidP="00B94E6B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FB5467" w:rsidRPr="006735A3" w:rsidRDefault="00FB5467" w:rsidP="00B94E6B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB5467">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>С 10ого делить</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="006735A3" w:rsidRDefault="00B94E6B" w:rsidP="00873E47">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Николаева А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="007E1C99" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E1C99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="006735A3" w:rsidRDefault="004A4EFD" w:rsidP="004A4EFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шарифзянова Ф.Х  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="006735A3" w:rsidRDefault="004A4EFD" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006735A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шарифзянова Ф.Х  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="699"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="002949CA" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Сафаргалина А.Р. отпуск с 27.07.по 07.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="001A7CBD" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Набиуллина Э.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="002949CA" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Романова Д.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="001A7CBD" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Набиуллина Э.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="001A7CBD" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Набиуллина Э.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0009323B" w:rsidRDefault="0009323B" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009323B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Романова Д.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0009323B" w:rsidRDefault="0009323B" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009323B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Романова Д.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0009323B" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009323B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Баширова Т.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0009323B" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009323B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Баширова Т.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="322"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRDefault="002D33CD" w:rsidP="00347F93">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Хабибуллина Р.К.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C4012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>03.08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C4012E" w:rsidRPr="00C132FE" w:rsidRDefault="00C4012E" w:rsidP="00347F93">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>С 04.08-</w:t>
+            </w:r>
+            <w:r w:rsidR="00843A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Орешкина А.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRDefault="00813C8D" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Хабибуллина Р.К.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C4012E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>03.08</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C4012E" w:rsidRPr="002949CA" w:rsidRDefault="00C4012E" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>С 04.08-Шарифзянова Ф.Х.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A13E77" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00813C8D" w:rsidP="004A4EFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Хабибуллина Р.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002968F2" w:rsidRDefault="008E2FE5" w:rsidP="002968F2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Егай А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="0009323B" w:rsidP="00A736EC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ахмадеева </w:t>
+            </w:r>
+            <w:r w:rsidR="00B9500E" w:rsidRPr="000D5B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>А.К.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A736EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>отпуск с 13.07 по 07.</w:t>
+            </w:r>
+            <w:r w:rsidR="008301E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="000D5B1A" w:rsidRDefault="0009323B" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Вааль М.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="000D5B1A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зиновьева М.Н. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="781"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A736EC" w:rsidRDefault="00A736EC" w:rsidP="00B342FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00A736EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">                      </w:t>
+              <w:t xml:space="preserve">Зиновьева </w:t>
+            </w:r>
+            <w:r w:rsidR="00B342FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">увольнение с 17.08 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="000D5B1A" w:rsidRDefault="0009323B" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Вааль М.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="000D5B1A" w:rsidRDefault="0009323B" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D5B1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Зиновьева М.Н.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00356BC1" w:rsidRDefault="00C31C28" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Сабирзянова Ф.М. отпуск 03.08-14.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00356BC1" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F242F" w:rsidRPr="00843A74" w:rsidRDefault="00C31C28" w:rsidP="00356BC1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Николаева А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F242F" w:rsidRPr="00217790" w:rsidRDefault="008E2FE5" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Егай А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00356BC1" w:rsidRDefault="00873E47" w:rsidP="004A4EFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00356BC1" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00356BC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00843A74" w:rsidRDefault="00217790" w:rsidP="00356BC1">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Николаева А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E51BB2" w:rsidRPr="00217790" w:rsidRDefault="00217790" w:rsidP="004A4EFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00217790">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Николаева А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E251E8" w:rsidRDefault="00873E47" w:rsidP="002949CA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E251E8" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E251E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0004692F" w:rsidRDefault="002949CA" w:rsidP="00B94E6B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004692F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Дёмина Е.П</w:t>
+            </w:r>
+            <w:r w:rsidR="0004692F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0004692F" w:rsidRDefault="002949CA" w:rsidP="00B94E6B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004692F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Дёмина Е.П</w:t>
+            </w:r>
+            <w:r w:rsidR="0004692F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00767FD3" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00767FD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB5467" w:rsidRDefault="008E2FE5" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Назмутдинова Р.Х.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001A7CBD" w:rsidRPr="002949CA" w:rsidRDefault="001A7CBD" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>С 10.08 РАЗДЕЛЬНО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Назмутдинова Р.Х.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="387"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E251E8" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E251E8" w:rsidRDefault="002D33CD" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E251E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="008E2FE5" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Егай А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="002949CA" w:rsidRDefault="002968F2" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Егай А.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="673"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E4643F" w:rsidRDefault="00E4643F" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Василова Г.И. с 20.07 по 28.07</w:t>
+            </w:r>
+            <w:r w:rsidR="00C132FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> отпуск, с 29.07 по 11</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="002949CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.08 административный </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="001667CF" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001667CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E4643F" w:rsidRDefault="00E4643F" w:rsidP="002D33CD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Субханова Г.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E4643F" w:rsidRDefault="00E4643F" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Субханова Г.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2664A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E4643F" w:rsidRDefault="006F159E" w:rsidP="006F159E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Субханова Г.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E4643F" w:rsidRDefault="006F159E" w:rsidP="006F159E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E4643F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Субханова Г.Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="731"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="000D5B1A" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гиниятуллина А.А отпуск  с </w:t>
+            </w:r>
+            <w:r w:rsidR="00A2664A" w:rsidRPr="00A2664A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>послед.декретом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2664A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00A2664A" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2664A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Харисова Н.И</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00A2664A" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2664A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Харисова Н.И</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="595"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00A2664A" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2664A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0004692F" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004692F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Харисова Н.И</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="0004692F" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0004692F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Харисова Н.И</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00806578" w:rsidRDefault="00873E47" w:rsidP="002949CA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E76E73" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E76E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F242F" w:rsidRPr="00B94E6B" w:rsidRDefault="002949CA" w:rsidP="00283DA5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Самигуллина Н.И.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94E6B" w:rsidRPr="00B94E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F242F" w:rsidRPr="00B94E6B" w:rsidRDefault="002949CA" w:rsidP="00C31C28">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Самигу</w:t>
+            </w:r>
+            <w:r w:rsidR="00C31C28">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B94E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>лина Н.И.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+        <w:trPr>
+          <w:trHeight w:val="575"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00806578" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00E76E73" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E76E73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00B94E6B" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Мустафина К.Д.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3014" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00873E47" w:rsidRPr="00B94E6B" w:rsidRDefault="00873E47" w:rsidP="005F4B77">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B94E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Мустафина К.Д.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidRDefault="00006D80" w:rsidP="0004790F">
-[...12 lines deleted...]
-    <w:sectPr w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidSect="00A92696">
+    <w:p w:rsidR="001B472C" w:rsidRDefault="00C132FE"/>
+    <w:sectPr w:rsidR="001B472C">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
+    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
+    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...21 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
+    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D727B3" w:rsidRDefault="00D727B3" w:rsidP="00014F67">
+    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-      </w:pPr>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="007725D5" w:rsidRPr="00873E47" w:rsidRDefault="00356BC1" w:rsidP="00873E47">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-    </w:lvl>
-[...84 lines deleted...]
-      </w:pPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-    </w:lvl>
-[...84 lines deleted...]
-      </w:pPr>
+      <w:t xml:space="preserve">ГРАФИК </w:t>
+    </w:r>
+    <w:r w:rsidR="00B94E6B">
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:t>РАБОТЫ С 03.08</w:t>
+    </w:r>
+    <w:r w:rsidR="002949CA">
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:t xml:space="preserve">.2026 </w:t>
+    </w:r>
+    <w:r w:rsidR="00B94E6B">
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:t>ПО 07.08</w:t>
+    </w:r>
+    <w:r w:rsidR="007725D5" w:rsidRPr="00873E47">
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
-    </w:lvl>
-[...457 lines deleted...]
-</w:numbering>
+      <w:t>.2026</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00200069"/>
-[...3040 lines deleted...]
-    <w:rsid w:val="00FF7C41"/>
+    <w:rsidRoot w:val="00D96AFC"/>
+    <w:rsid w:val="00036DFC"/>
+    <w:rsid w:val="0004692F"/>
+    <w:rsid w:val="0009323B"/>
+    <w:rsid w:val="000B6C06"/>
+    <w:rsid w:val="000D5B1A"/>
+    <w:rsid w:val="00144398"/>
+    <w:rsid w:val="001667CF"/>
+    <w:rsid w:val="001A07E6"/>
+    <w:rsid w:val="001A7CBD"/>
+    <w:rsid w:val="00217790"/>
+    <w:rsid w:val="00283DA5"/>
+    <w:rsid w:val="002949CA"/>
+    <w:rsid w:val="002968F2"/>
+    <w:rsid w:val="002D33CD"/>
+    <w:rsid w:val="00347F93"/>
+    <w:rsid w:val="00356BC1"/>
+    <w:rsid w:val="00375E46"/>
+    <w:rsid w:val="004224CD"/>
+    <w:rsid w:val="00430432"/>
+    <w:rsid w:val="004A4EFD"/>
+    <w:rsid w:val="004F242F"/>
+    <w:rsid w:val="005912F4"/>
+    <w:rsid w:val="005C77FA"/>
+    <w:rsid w:val="0060487B"/>
+    <w:rsid w:val="00641E69"/>
+    <w:rsid w:val="006735A3"/>
+    <w:rsid w:val="006F159E"/>
+    <w:rsid w:val="00756929"/>
+    <w:rsid w:val="00767FD3"/>
+    <w:rsid w:val="007725D5"/>
+    <w:rsid w:val="00780010"/>
+    <w:rsid w:val="00794748"/>
+    <w:rsid w:val="007A36E7"/>
+    <w:rsid w:val="007E1C99"/>
+    <w:rsid w:val="00811BB0"/>
+    <w:rsid w:val="00813C8D"/>
+    <w:rsid w:val="008301E0"/>
+    <w:rsid w:val="00843A74"/>
+    <w:rsid w:val="00873E47"/>
+    <w:rsid w:val="008B6276"/>
+    <w:rsid w:val="008E1E8F"/>
+    <w:rsid w:val="008E2FE5"/>
+    <w:rsid w:val="008E505C"/>
+    <w:rsid w:val="00904309"/>
+    <w:rsid w:val="00A13E77"/>
+    <w:rsid w:val="00A2664A"/>
+    <w:rsid w:val="00A736EC"/>
+    <w:rsid w:val="00A8471E"/>
+    <w:rsid w:val="00B342FA"/>
+    <w:rsid w:val="00B94E6B"/>
+    <w:rsid w:val="00B9500E"/>
+    <w:rsid w:val="00C132FE"/>
+    <w:rsid w:val="00C31C28"/>
+    <w:rsid w:val="00C4012E"/>
+    <w:rsid w:val="00CB5ED2"/>
+    <w:rsid w:val="00CD5BEC"/>
+    <w:rsid w:val="00D96AFC"/>
+    <w:rsid w:val="00E251E8"/>
+    <w:rsid w:val="00E4643F"/>
+    <w:rsid w:val="00E51BB2"/>
+    <w:rsid w:val="00E76E73"/>
+    <w:rsid w:val="00EC056C"/>
+    <w:rsid w:val="00EF31AA"/>
+    <w:rsid w:val="00F9341C"/>
+    <w:rsid w:val="00FB5467"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C2CA21C"/>
-  <w15:docId w15:val="{729D3252-438E-46F0-B502-0CD3364CFE20}"/>
+  <w14:docId w14:val="6F3A4BE3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{88DD37DF-AECD-4D17-9238-1771A9F51398}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -25587,51 +2514,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -25808,1130 +2735,454 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00927D8F"/>
-[...195 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00873E47"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...19 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a5"/>
-[...15 lines deleted...]
-    <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...87 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00014F67"/>
+    <w:rsid w:val="007725D5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="ac"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00014F67"/>
+    <w:rsid w:val="007725D5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="af"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00014F67"/>
+    <w:rsid w:val="007725D5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="ae"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00014F67"/>
+    <w:rsid w:val="007725D5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...128 lines deleted...]
-    <w:name w:val="caption"/>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-    <w:uiPriority w:val="35"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00540140"/>
+    <w:rsid w:val="00E51BB2"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af2">
-[...18 lines deleted...]
-    <w:name w:val="Подзаголовок Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="af2"/>
-[...139 lines deleted...]
-    <w:link w:val="afc"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E51BB2"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...23 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6649</Characters>
+  <Pages>2</Pages>
+  <Words>169</Words>
+  <Characters>968</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DP_2</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7800</CharactersWithSpaces>
+  <CharactersWithSpaces>1135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пользователь Windows</dc:creator>
+  <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>