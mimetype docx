--- v9 (2026-08-15)
+++ v10 (2026-09-11)
@@ -1,3188 +1,29871 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расписание участковых педиатров </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>07.09-11.09.2026</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1081"/>
-        <w:tblW w:w="9705" w:type="dxa"/>
+        <w:tblStyle w:val="23"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="174"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="11335" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2404"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3014"/>
+        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="414"/>
+          <w:trHeight w:val="450" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...79 lines deleted...]
-            </w:r>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> уч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ф.И.О. ВРАЧА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ф.И.О. м/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>каб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ВТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>СР.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ЧТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>ПТ.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="418"/>
+          <w:trHeight w:val="557" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...102 lines deleted...]
-              <w:t>Николаева А.С.</w:t>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Вр. Мирза-Магомедова Ирада Таировна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с Миннуллина Гузель Анваровна                          </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Хафизова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гузель Ильшатовна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Замалова Гульшат Масхутовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Романова Диана Семеновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Габдрахманова Резеда Хафизовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="317"/>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="382"/>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:t xml:space="preserve">Шарифзянова Ф.Х  </w:t>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Баширова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Татьяна Валерьевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м/с Киршина Аделина Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="699"/>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...31 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Шаяхметова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наиля Ильмировна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Копенкова Инесса Анатольевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="597" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Куликова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Анастасия Андреевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Вильданова Зарина Ильшатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
-[...34 lines deleted...]
-            </w:r>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="324"/>
+          <w:trHeight w:val="549" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шарифзянова Фарида Хидияовна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(отпуск 01.09 - 11.09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр.Мирза-Магомедова Ирада Таировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="120" w:firstLineChars="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М/с Косова Анна Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="381"/>
+          <w:trHeight w:val="449" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...68 lines deleted...]
-            </w:r>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="left" w:pos="4951"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сабирзянова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Фирдаус Масхутовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+                <w:tab w:val="left" w:pos="4951"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Арефьева Венера Ильдаровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="393"/>
+          <w:trHeight w:val="565" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...66 lines deleted...]
-              <w:t>Баширова Т.В.</w:t>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Шаяхметова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наиля Ильмировна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мс. Хуснуллина Гулия Рушановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="322"/>
+          <w:trHeight w:val="590" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...124 lines deleted...]
-              <w:t>С 04.08-Шарифзянова Ф.Х.</w:t>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.  Набиуллина Эльвира Ринатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Шакурова Гульнур Равилевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="423"/>
+          <w:trHeight w:val="700" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...71 lines deleted...]
-              <w:t>Егай А.С.</w:t>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>АМЕТЬЕВО т 277-46-34 рег.   277-47-40 каб</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дёмина Елена Петровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м/с Зайцева Нина Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="416"/>
+          <w:trHeight w:val="711" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...700 lines deleted...]
-            </w:r>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Николаева Анастасия Сергеевна </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(отпуск с 21.08 - 11.09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр. Сабирзянова Фирдаус Масхутовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Багаутдинова Фарида Сагитгареевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidR="002949CA">
-[...68 lines deleted...]
-              <w:t>Субханова Г.Р.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:trHeight w:val="700" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...71 lines deleted...]
-              <w:t>Субханова Г.Р.</w:t>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.  Назмутдинова Рушаниия Хабилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Харченко</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Светлана Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="731"/>
+          <w:trHeight w:val="277" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...41 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Вр. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Субханова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гузель Ришатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Шайхутдинова Алина Ильшатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="700" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Субханова Гузель Ришатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м/с Исрафилова Лейла Фанильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="423" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.  Егай Алина Сергеевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Вафина Ильзира Раушановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="416" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ахмадеева Айгуль Кабировна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                              </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Хайруллина Лейля Эльфатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="560" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
-[...35 lines deleted...]
-              <w:t>Харисова Н.И</w:t>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Хасанзянова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гульнара</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Габделахатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Халимова Светлана Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873E47" w:rsidRPr="00FC6497" w:rsidTr="00794748">
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="595"/>
+          <w:trHeight w:val="555" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2405" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.Самигуллина Наиля Ильясовна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>( отпуск с 07.09 по 18.09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Харисова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наргиза Ильдаровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Гаврилова Наталья Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="406" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Харисова НАргиза Ильдаровна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гаврилова Наталья Алексеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="700" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="703" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
-[...100 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Хасанзянова </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гульнара</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Габделахатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...107 lines deleted...]
-              <w:t>Мустафина К.Д.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Галимзянова Лилия Айратовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3402"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001B472C" w:rsidRDefault="00C132FE"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>РАСПИСАНИЕ СПЕЦИАЛИСТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЭТАЖ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="23"/>
+        <w:tblW w:w="10634" w:type="dxa"/>
+        <w:tblInd w:w="276" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="928"/>
+        <w:gridCol w:w="5284"/>
+        <w:gridCol w:w="1012"/>
+        <w:gridCol w:w="843"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="858"/>
+        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>каб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ф.И.О. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ПН.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ВТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>СР.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ЧТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ПТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="270" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Исхакова Лилия Ф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>атовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ст.м/с Котельникова Ирина Владимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1373" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Раздаточный пункт ДМК (кабинет)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="742" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кабинет приема здоровых детей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.Нуруллина Резида Хидиятовна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(отпуск 01.09-11.09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Халимова Светлана Васильевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="864" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="979" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>КАБИНЕТ ИММУНОПРОФИЛАКТИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с картотеки Севрюк Дания Гафиятовна (бол/лист)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="799" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фильтр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Чечевицкая Наталья Юрьевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с Малышина Ирина Владимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="799" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Врач педиатр дежурный</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Вр. Хафизова Гузель Ильшатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Вр. Тихонова Татьяна Вениаминовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ежедневно (кроме выходных) 8-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="740" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Манипуляция инфекционного кабинета</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с Аблиева Бибигуль Айткалиевна             </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (исследования на гельминты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="944" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Инфекционист</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Габдулхакова Миляуша Салаватовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М/с. Аблиева Бибигуль Айткалиевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="857" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ЭТАЖ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="23"/>
+        <w:tblW w:w="12186" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="692"/>
+        <w:gridCol w:w="4406"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1088"/>
+        <w:gridCol w:w="1322"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>каб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ф.И.О. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ПН.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ВТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>СР.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ЧТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ПТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>сб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="760" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЛОР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Яшина Ольга Сергеевна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Сабирзянова Фердавс Шамилевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дети до года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="326" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Зиновьева Софья Николаевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(оч/отп до 16.09)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="695" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ХИРУРГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Коблов Виктор Николаевич </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="588" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр.Толстикова Алия Рафкатовна  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Безменова Марина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дети</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="768" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Иммунолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сафина Луиза Закар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>евна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="735" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Логопед</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кузьмина Оксана Анатольевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="708" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кувырова Светлана Валерьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="856" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>КАБИНЕТ ЗДОРОВОГО РЕБЕНКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>прием беременных м/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Файзуллина Элина Дамировна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>17-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лекция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="856" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Прием анализов мочи и кала</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЗАБОР АНАЛИЗОВ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Забор анализов крови</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="449" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Процедурный кабинет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="758" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ДНЕВНОЙ СТАЦИОНАР</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВР. Адыева Римма Фаизовна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м/с Хусаинова Наиля Наилевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="711" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заведующая пед. отд. №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гайнутдинова Лейсан Рамилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ст.м/с Муллакаева Назира Раисовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="711" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заведующая пед. отд. №2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Хусаенова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Алевтина Евгеньенва</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ст.м/с Нужина Гузелия Андреевна </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1088" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="25"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*Проф. осмотры детей в организованных коллективах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ЭТАЖ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="23"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1759"/>
+        <w:gridCol w:w="4088"/>
+        <w:gridCol w:w="952"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="558" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>каб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ф.И.О. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ПН.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ВТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>СР.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ЧТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>ПТ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="566" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>РЕНТГЕН</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Вр.Валиева Гульназ Табрисовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>М/с Музеева Гульнар Марселевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>13-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="9"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="9"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="15"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                  <w14:schemeClr w14:val="dk1">
+                    <w14:alpha w14:val="60000"/>
+                  </w14:schemeClr>
+                </w14:shadow>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="15"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                  <w14:schemeClr w14:val="dk1">
+                    <w14:alpha w14:val="60000"/>
+                  </w14:schemeClr>
+                </w14:shadow>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="5"/>
+          <w:wAfter w:w="4638" w:type="dxa"/>
+          <w:trHeight w:val="652" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="25"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">       305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Бабаев Рамин Баба оглы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="54" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>306,307,308,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>309,310,311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ФИЗИОТЕРАПЕВТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Вр. Нуруллина Илзира Фираидовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IV этаж</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="23"/>
+        <w:tblW w:w="11368" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="4232"/>
+        <w:gridCol w:w="1222"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1111"/>
+        <w:gridCol w:w="833"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="613" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>пн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>вт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ср</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>чт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>пт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="692" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОРТОПЕД</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Цой Игорь Владимирович </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Садирова Ильгиза Ильгизовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="618" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ортопед</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Омаров  Б</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>айрамгельди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="618" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СТОМАТОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Прием детей 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="955" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Аллерголог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Файзиева Мадинахон Мухитдиновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>м/с Гадиева Дина Рамилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="658" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>НЕВРОПАТОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Ильина Ольга Анатольевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дети до года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="69" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Уролог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Осипов Александр Юрьевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>м/с.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Аблиева Бибигуль Айткалиевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="900" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гинеколог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Галяутдинова Гузаль Закариевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>. Зубулина Нина Яковлевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психиатр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Вахитова Диана Раветовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Вр. Колесникова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="90" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Офтальмолог </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.Ахатова Олеся Вячеславовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Дадукова Надежда Владимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дети до года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="120" w:firstLineChars="50"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">407 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Эндокринолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аминова Альмира Рифкатовна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ФГДС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр. Бурханов Ринат Рифкатович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="396" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ГАСТРОЭНТЕРОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Тулупова Елена Валентиновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Морозова Надежда Александровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="734" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Халилова Светлана Фердинандовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ст. м/с Вахитова Резеда Нихатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="522" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>НЕФРОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Пудовик Татьяна Вдадимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Степанова Татьяна Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="12"/>
+        <w:tblW w:w="11040" w:type="dxa"/>
+        <w:tblInd w:w="136" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11040"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="100" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11040" w:type="dxa"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="23"/>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-97" w:tblpY="-24431"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="11056" w:type="dxa"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="0" w:type="dxa"/>
+                <w:left w:w="108" w:type="dxa"/>
+                <w:bottom w:w="0" w:type="dxa"/>
+                <w:right w:w="108" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="732"/>
+              <w:gridCol w:w="4035"/>
+              <w:gridCol w:w="1140"/>
+              <w:gridCol w:w="847"/>
+              <w:gridCol w:w="953"/>
+              <w:gridCol w:w="1193"/>
+              <w:gridCol w:w="1055"/>
+              <w:gridCol w:w="1101"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1036" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>416</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>416</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Вр. Атландерова Галина Николаевна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>м/с. Гильметдинова Гульфия Гирфановна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>13-16</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>20</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>дети</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> до года</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>13-16</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>20</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1410" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                  <w:vMerge w:val="continue"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>УЗИ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Вр. Хабибуллина Резеда</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Ахмедзагировна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> М/с Медведева Светлана </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-12</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1340" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                  <w:vMerge w:val="continue"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                        УЗИ</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> сердца</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">                                УЗДГ                             </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>14-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>13</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>45</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-17</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="896" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                  <w:vMerge w:val="continue"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>УЗИ СЕРДЦА</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Вр. Анисимова А.В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>17-18</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="803" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>416</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Вр. Юнусова Евгения Равилевна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="120" w:hanging="120" w:hangingChars="50"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>11</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-12</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>40</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>12-13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1199" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>417</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>КАБИНЕТ ФУНК. ДИАГНОСТИКИ (ЭКГ)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Вр. Гилазутдинова Гузель Энваровна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>.30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-11</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>.30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>дети до года</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>13</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-16</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-11</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>13</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>-16</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="476" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>417</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>КАБИНЕТ ФУНК. ДИАГНОСТИКИ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(РЭГ)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="709" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>41</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>КАРДИОЛОГ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Вр.Чанышева Айгюль Альбертовна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>20</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-18</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="baseline"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>9-13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="1140" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>418</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="3"/>
+                    <w:spacing w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:outlineLvl w:val="1"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="auto"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:color w:val="auto"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>Невропатолог</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Вр. Магина Ольга Генадьевна </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>( отпуск до 21.09)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Мс. Фазлулина Гульнара Галимзяновна</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="709" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>419</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Вр. Гилазутдинова Гузель Энваровна</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>( отпуск 1.09 - 17.09)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ФВД</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="709" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>419</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Вр. Гилазутдинова Гузель Энваровна</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="ru-RU"/>
+                    </w:rPr>
+                    <w:t>( отпуск 1.09 - 17.09)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ЭХО -ЭГ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="849" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="default" w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+                      <w:b/>
+                      <w:bCs w:val="0"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>420</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Заведующая клинико -диагностического отдела</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Юнусова Евгения Равилевна</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="27"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="829" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:tblPrEx>
+                <w:tblBorders>
+                  <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                  <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                </w:tblBorders>
+                <w:tblCellMar>
+                  <w:top w:w="0" w:type="dxa"/>
+                  <w:left w:w="108" w:type="dxa"/>
+                  <w:bottom w:w="0" w:type="dxa"/>
+                  <w:right w:w="108" w:type="dxa"/>
+                </w:tblCellMar>
+              </w:tblPrEx>
+              <w:trPr>
+                <w:trHeight w:val="839" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="732" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4035" w:type="dxa"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1140" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="27"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="847" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="953" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1193" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1055" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1101" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8357"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:altName w:val="Andale Mono"/>
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Andale Mono">
+    <w:panose1 w:val="020B0509000000000004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="6000009F" w:csb1="DFD70000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:altName w:val="Trebuchet MS"/>
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Caladea"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Caladea">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="20000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="DFD70000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Andale Mono"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1 lines deleted...]
-    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00811BB0" w:rsidRDefault="00811BB0" w:rsidP="007725D5">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D96AFC"/>
-[...64 lines deleted...]
-    <w:rsid w:val="00FB5467"/>
+    <w:rsidRoot w:val="00200069"/>
+    <w:rsid w:val="00000A88"/>
+    <w:rsid w:val="000011C9"/>
+    <w:rsid w:val="000015CE"/>
+    <w:rsid w:val="00001CEC"/>
+    <w:rsid w:val="000021AD"/>
+    <w:rsid w:val="000027F7"/>
+    <w:rsid w:val="00002B4C"/>
+    <w:rsid w:val="00002CE2"/>
+    <w:rsid w:val="00002E80"/>
+    <w:rsid w:val="000030DE"/>
+    <w:rsid w:val="00003B45"/>
+    <w:rsid w:val="000044B8"/>
+    <w:rsid w:val="00004926"/>
+    <w:rsid w:val="00006362"/>
+    <w:rsid w:val="00006D80"/>
+    <w:rsid w:val="000107DC"/>
+    <w:rsid w:val="00010B73"/>
+    <w:rsid w:val="00010F07"/>
+    <w:rsid w:val="000113E4"/>
+    <w:rsid w:val="0001156F"/>
+    <w:rsid w:val="00011DF8"/>
+    <w:rsid w:val="0001218F"/>
+    <w:rsid w:val="00013BB0"/>
+    <w:rsid w:val="00014F67"/>
+    <w:rsid w:val="000163FD"/>
+    <w:rsid w:val="0001651F"/>
+    <w:rsid w:val="000169CC"/>
+    <w:rsid w:val="00020388"/>
+    <w:rsid w:val="00021216"/>
+    <w:rsid w:val="000230A5"/>
+    <w:rsid w:val="0002310D"/>
+    <w:rsid w:val="00023217"/>
+    <w:rsid w:val="000232C6"/>
+    <w:rsid w:val="000237EE"/>
+    <w:rsid w:val="00023F0D"/>
+    <w:rsid w:val="0002467A"/>
+    <w:rsid w:val="0002596E"/>
+    <w:rsid w:val="00025B97"/>
+    <w:rsid w:val="00025F5C"/>
+    <w:rsid w:val="000261B5"/>
+    <w:rsid w:val="00026CA8"/>
+    <w:rsid w:val="0002720E"/>
+    <w:rsid w:val="00027529"/>
+    <w:rsid w:val="0003035F"/>
+    <w:rsid w:val="00030962"/>
+    <w:rsid w:val="00030AB0"/>
+    <w:rsid w:val="00030C61"/>
+    <w:rsid w:val="00031790"/>
+    <w:rsid w:val="00031B0E"/>
+    <w:rsid w:val="00031E28"/>
+    <w:rsid w:val="00032805"/>
+    <w:rsid w:val="000347C2"/>
+    <w:rsid w:val="00035442"/>
+    <w:rsid w:val="000367B8"/>
+    <w:rsid w:val="00036862"/>
+    <w:rsid w:val="00036EFA"/>
+    <w:rsid w:val="00036FAA"/>
+    <w:rsid w:val="00037CDB"/>
+    <w:rsid w:val="0004007F"/>
+    <w:rsid w:val="000402EC"/>
+    <w:rsid w:val="0004042B"/>
+    <w:rsid w:val="000406B5"/>
+    <w:rsid w:val="00041235"/>
+    <w:rsid w:val="00042785"/>
+    <w:rsid w:val="000433DA"/>
+    <w:rsid w:val="0004567B"/>
+    <w:rsid w:val="00046EF1"/>
+    <w:rsid w:val="000478A1"/>
+    <w:rsid w:val="0004790F"/>
+    <w:rsid w:val="000527B4"/>
+    <w:rsid w:val="00053E8F"/>
+    <w:rsid w:val="000549BE"/>
+    <w:rsid w:val="0005533D"/>
+    <w:rsid w:val="00056064"/>
+    <w:rsid w:val="0005715D"/>
+    <w:rsid w:val="000572F5"/>
+    <w:rsid w:val="000577E5"/>
+    <w:rsid w:val="0005786F"/>
+    <w:rsid w:val="0006057D"/>
+    <w:rsid w:val="00061BD1"/>
+    <w:rsid w:val="00061DA6"/>
+    <w:rsid w:val="00062BF6"/>
+    <w:rsid w:val="00063CDE"/>
+    <w:rsid w:val="000641AD"/>
+    <w:rsid w:val="00064A7F"/>
+    <w:rsid w:val="00067A94"/>
+    <w:rsid w:val="000709EC"/>
+    <w:rsid w:val="00070CBE"/>
+    <w:rsid w:val="0007192F"/>
+    <w:rsid w:val="00072823"/>
+    <w:rsid w:val="000733B0"/>
+    <w:rsid w:val="00073AB8"/>
+    <w:rsid w:val="00074CE7"/>
+    <w:rsid w:val="000760E0"/>
+    <w:rsid w:val="000768FD"/>
+    <w:rsid w:val="00076D5E"/>
+    <w:rsid w:val="00077204"/>
+    <w:rsid w:val="00080CEF"/>
+    <w:rsid w:val="000818FB"/>
+    <w:rsid w:val="0008393A"/>
+    <w:rsid w:val="00083CE3"/>
+    <w:rsid w:val="000852E3"/>
+    <w:rsid w:val="00085B14"/>
+    <w:rsid w:val="00085BE9"/>
+    <w:rsid w:val="00086369"/>
+    <w:rsid w:val="000868FF"/>
+    <w:rsid w:val="00086A9D"/>
+    <w:rsid w:val="00090FA3"/>
+    <w:rsid w:val="000913BD"/>
+    <w:rsid w:val="00091C0D"/>
+    <w:rsid w:val="00091D04"/>
+    <w:rsid w:val="00092945"/>
+    <w:rsid w:val="00092D9C"/>
+    <w:rsid w:val="00093215"/>
+    <w:rsid w:val="000934A6"/>
+    <w:rsid w:val="0009350F"/>
+    <w:rsid w:val="000939D4"/>
+    <w:rsid w:val="00093B96"/>
+    <w:rsid w:val="00093C6E"/>
+    <w:rsid w:val="000940A4"/>
+    <w:rsid w:val="00097BFF"/>
+    <w:rsid w:val="00097DD3"/>
+    <w:rsid w:val="000A1481"/>
+    <w:rsid w:val="000A22A7"/>
+    <w:rsid w:val="000A347F"/>
+    <w:rsid w:val="000A3EE4"/>
+    <w:rsid w:val="000A40FA"/>
+    <w:rsid w:val="000A4CD1"/>
+    <w:rsid w:val="000A579E"/>
+    <w:rsid w:val="000A5FC5"/>
+    <w:rsid w:val="000A6C9D"/>
+    <w:rsid w:val="000A6E84"/>
+    <w:rsid w:val="000B03E8"/>
+    <w:rsid w:val="000B073D"/>
+    <w:rsid w:val="000B084D"/>
+    <w:rsid w:val="000B0C64"/>
+    <w:rsid w:val="000B1A8D"/>
+    <w:rsid w:val="000B1F92"/>
+    <w:rsid w:val="000B3288"/>
+    <w:rsid w:val="000B3632"/>
+    <w:rsid w:val="000B4FC1"/>
+    <w:rsid w:val="000B6931"/>
+    <w:rsid w:val="000B6B78"/>
+    <w:rsid w:val="000B6CD9"/>
+    <w:rsid w:val="000B6E48"/>
+    <w:rsid w:val="000B6E95"/>
+    <w:rsid w:val="000B71C6"/>
+    <w:rsid w:val="000C0BA7"/>
+    <w:rsid w:val="000C25F6"/>
+    <w:rsid w:val="000C29B2"/>
+    <w:rsid w:val="000C2D86"/>
+    <w:rsid w:val="000C3C73"/>
+    <w:rsid w:val="000C41F2"/>
+    <w:rsid w:val="000C6858"/>
+    <w:rsid w:val="000C6931"/>
+    <w:rsid w:val="000D1BF7"/>
+    <w:rsid w:val="000D1E05"/>
+    <w:rsid w:val="000D2992"/>
+    <w:rsid w:val="000D2F8A"/>
+    <w:rsid w:val="000D3439"/>
+    <w:rsid w:val="000D5065"/>
+    <w:rsid w:val="000D50F6"/>
+    <w:rsid w:val="000D5CD1"/>
+    <w:rsid w:val="000D62AC"/>
+    <w:rsid w:val="000D6834"/>
+    <w:rsid w:val="000D7B0B"/>
+    <w:rsid w:val="000E3290"/>
+    <w:rsid w:val="000E4586"/>
+    <w:rsid w:val="000F01B6"/>
+    <w:rsid w:val="000F11AB"/>
+    <w:rsid w:val="000F1EE9"/>
+    <w:rsid w:val="000F275D"/>
+    <w:rsid w:val="000F2D67"/>
+    <w:rsid w:val="000F2EED"/>
+    <w:rsid w:val="000F4996"/>
+    <w:rsid w:val="000F49EE"/>
+    <w:rsid w:val="000F5416"/>
+    <w:rsid w:val="000F5E32"/>
+    <w:rsid w:val="000F74DA"/>
+    <w:rsid w:val="000F7E0C"/>
+    <w:rsid w:val="000F7F28"/>
+    <w:rsid w:val="00101A73"/>
+    <w:rsid w:val="00101B4C"/>
+    <w:rsid w:val="001022FD"/>
+    <w:rsid w:val="00102B2D"/>
+    <w:rsid w:val="00103166"/>
+    <w:rsid w:val="0010387F"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001043CC"/>
+    <w:rsid w:val="00104ED2"/>
+    <w:rsid w:val="001066B7"/>
+    <w:rsid w:val="00106AFF"/>
+    <w:rsid w:val="001071FE"/>
+    <w:rsid w:val="0010724E"/>
+    <w:rsid w:val="00107801"/>
+    <w:rsid w:val="00107D0F"/>
+    <w:rsid w:val="00107FA6"/>
+    <w:rsid w:val="00110638"/>
+    <w:rsid w:val="00110D42"/>
+    <w:rsid w:val="00111262"/>
+    <w:rsid w:val="001113C0"/>
+    <w:rsid w:val="001125FB"/>
+    <w:rsid w:val="001127AF"/>
+    <w:rsid w:val="0011339C"/>
+    <w:rsid w:val="0011448A"/>
+    <w:rsid w:val="001147C8"/>
+    <w:rsid w:val="00114B03"/>
+    <w:rsid w:val="00115823"/>
+    <w:rsid w:val="0012031B"/>
+    <w:rsid w:val="001207D2"/>
+    <w:rsid w:val="00120C22"/>
+    <w:rsid w:val="0012119C"/>
+    <w:rsid w:val="00121DC4"/>
+    <w:rsid w:val="0012291B"/>
+    <w:rsid w:val="001229A9"/>
+    <w:rsid w:val="00122B95"/>
+    <w:rsid w:val="00122C2C"/>
+    <w:rsid w:val="001231AB"/>
+    <w:rsid w:val="0012376A"/>
+    <w:rsid w:val="00124D05"/>
+    <w:rsid w:val="00124E96"/>
+    <w:rsid w:val="00125D63"/>
+    <w:rsid w:val="00126F41"/>
+    <w:rsid w:val="001272B9"/>
+    <w:rsid w:val="00127957"/>
+    <w:rsid w:val="00130C19"/>
+    <w:rsid w:val="001315C0"/>
+    <w:rsid w:val="0013168D"/>
+    <w:rsid w:val="001323F8"/>
+    <w:rsid w:val="001334C2"/>
+    <w:rsid w:val="00134110"/>
+    <w:rsid w:val="001359B3"/>
+    <w:rsid w:val="001360F6"/>
+    <w:rsid w:val="001360FB"/>
+    <w:rsid w:val="00136501"/>
+    <w:rsid w:val="00136B3E"/>
+    <w:rsid w:val="00137379"/>
+    <w:rsid w:val="00141A7D"/>
+    <w:rsid w:val="00141D24"/>
+    <w:rsid w:val="0014302C"/>
+    <w:rsid w:val="001439D1"/>
+    <w:rsid w:val="001445C2"/>
+    <w:rsid w:val="00144BDC"/>
+    <w:rsid w:val="00144DE2"/>
+    <w:rsid w:val="00145197"/>
+    <w:rsid w:val="00145C94"/>
+    <w:rsid w:val="00147690"/>
+    <w:rsid w:val="0015075C"/>
+    <w:rsid w:val="0015127E"/>
+    <w:rsid w:val="001517A7"/>
+    <w:rsid w:val="001525F8"/>
+    <w:rsid w:val="001528B4"/>
+    <w:rsid w:val="00152AF6"/>
+    <w:rsid w:val="0015544F"/>
+    <w:rsid w:val="00156280"/>
+    <w:rsid w:val="00157130"/>
+    <w:rsid w:val="001602DE"/>
+    <w:rsid w:val="0016058F"/>
+    <w:rsid w:val="0016071A"/>
+    <w:rsid w:val="0016147C"/>
+    <w:rsid w:val="001623AA"/>
+    <w:rsid w:val="00162418"/>
+    <w:rsid w:val="001624FF"/>
+    <w:rsid w:val="001637BF"/>
+    <w:rsid w:val="00164A2E"/>
+    <w:rsid w:val="0016636D"/>
+    <w:rsid w:val="00166AB3"/>
+    <w:rsid w:val="00167868"/>
+    <w:rsid w:val="00170169"/>
+    <w:rsid w:val="00170842"/>
+    <w:rsid w:val="0017090D"/>
+    <w:rsid w:val="00170B0E"/>
+    <w:rsid w:val="00170E55"/>
+    <w:rsid w:val="00171A23"/>
+    <w:rsid w:val="00172514"/>
+    <w:rsid w:val="0017469A"/>
+    <w:rsid w:val="00174D00"/>
+    <w:rsid w:val="00175707"/>
+    <w:rsid w:val="00175791"/>
+    <w:rsid w:val="0017649D"/>
+    <w:rsid w:val="0017658B"/>
+    <w:rsid w:val="0017732F"/>
+    <w:rsid w:val="001777B7"/>
+    <w:rsid w:val="00177952"/>
+    <w:rsid w:val="00177B15"/>
+    <w:rsid w:val="00177BB1"/>
+    <w:rsid w:val="001801AB"/>
+    <w:rsid w:val="00181A02"/>
+    <w:rsid w:val="001824DB"/>
+    <w:rsid w:val="001841D1"/>
+    <w:rsid w:val="001854E1"/>
+    <w:rsid w:val="00186691"/>
+    <w:rsid w:val="00187A33"/>
+    <w:rsid w:val="00190AF6"/>
+    <w:rsid w:val="00191087"/>
+    <w:rsid w:val="0019121B"/>
+    <w:rsid w:val="00192AF4"/>
+    <w:rsid w:val="00192FF4"/>
+    <w:rsid w:val="00193B07"/>
+    <w:rsid w:val="00193DF9"/>
+    <w:rsid w:val="001948A6"/>
+    <w:rsid w:val="00195B9C"/>
+    <w:rsid w:val="00195D88"/>
+    <w:rsid w:val="00195F20"/>
+    <w:rsid w:val="0019663A"/>
+    <w:rsid w:val="00197DB3"/>
+    <w:rsid w:val="00197DBE"/>
+    <w:rsid w:val="00197E23"/>
+    <w:rsid w:val="001A0D0B"/>
+    <w:rsid w:val="001A166B"/>
+    <w:rsid w:val="001A20E9"/>
+    <w:rsid w:val="001A22A4"/>
+    <w:rsid w:val="001A292D"/>
+    <w:rsid w:val="001A29AB"/>
+    <w:rsid w:val="001A2E2D"/>
+    <w:rsid w:val="001A35A1"/>
+    <w:rsid w:val="001A3972"/>
+    <w:rsid w:val="001A3BEB"/>
+    <w:rsid w:val="001A3EA4"/>
+    <w:rsid w:val="001A468E"/>
+    <w:rsid w:val="001A4874"/>
+    <w:rsid w:val="001A4913"/>
+    <w:rsid w:val="001A4EAF"/>
+    <w:rsid w:val="001A5724"/>
+    <w:rsid w:val="001A62B6"/>
+    <w:rsid w:val="001A6342"/>
+    <w:rsid w:val="001A63A5"/>
+    <w:rsid w:val="001A6465"/>
+    <w:rsid w:val="001A6619"/>
+    <w:rsid w:val="001B0BE5"/>
+    <w:rsid w:val="001B0F76"/>
+    <w:rsid w:val="001B1283"/>
+    <w:rsid w:val="001B1932"/>
+    <w:rsid w:val="001B1D49"/>
+    <w:rsid w:val="001B2ACC"/>
+    <w:rsid w:val="001B363E"/>
+    <w:rsid w:val="001B48B1"/>
+    <w:rsid w:val="001B52A5"/>
+    <w:rsid w:val="001B55DE"/>
+    <w:rsid w:val="001B6985"/>
+    <w:rsid w:val="001B6F3F"/>
+    <w:rsid w:val="001B7676"/>
+    <w:rsid w:val="001C0740"/>
+    <w:rsid w:val="001C0D50"/>
+    <w:rsid w:val="001C1893"/>
+    <w:rsid w:val="001C2DA2"/>
+    <w:rsid w:val="001C4598"/>
+    <w:rsid w:val="001C4C69"/>
+    <w:rsid w:val="001C4E10"/>
+    <w:rsid w:val="001C522C"/>
+    <w:rsid w:val="001C5A6A"/>
+    <w:rsid w:val="001C6BF7"/>
+    <w:rsid w:val="001C726C"/>
+    <w:rsid w:val="001C7A1A"/>
+    <w:rsid w:val="001D0A75"/>
+    <w:rsid w:val="001D1289"/>
+    <w:rsid w:val="001D1542"/>
+    <w:rsid w:val="001D2602"/>
+    <w:rsid w:val="001D2849"/>
+    <w:rsid w:val="001D2948"/>
+    <w:rsid w:val="001D3CF3"/>
+    <w:rsid w:val="001D3E82"/>
+    <w:rsid w:val="001D452D"/>
+    <w:rsid w:val="001D492C"/>
+    <w:rsid w:val="001D580E"/>
+    <w:rsid w:val="001E0899"/>
+    <w:rsid w:val="001E0938"/>
+    <w:rsid w:val="001E0C58"/>
+    <w:rsid w:val="001E0D0B"/>
+    <w:rsid w:val="001E0E27"/>
+    <w:rsid w:val="001E1064"/>
+    <w:rsid w:val="001E1552"/>
+    <w:rsid w:val="001E2131"/>
+    <w:rsid w:val="001E2A04"/>
+    <w:rsid w:val="001E3ACC"/>
+    <w:rsid w:val="001E4573"/>
+    <w:rsid w:val="001E476B"/>
+    <w:rsid w:val="001E4C7E"/>
+    <w:rsid w:val="001E4FB7"/>
+    <w:rsid w:val="001E5004"/>
+    <w:rsid w:val="001E6711"/>
+    <w:rsid w:val="001E68AC"/>
+    <w:rsid w:val="001E6D26"/>
+    <w:rsid w:val="001E6E2E"/>
+    <w:rsid w:val="001E6FE1"/>
+    <w:rsid w:val="001E70E1"/>
+    <w:rsid w:val="001F0188"/>
+    <w:rsid w:val="001F0766"/>
+    <w:rsid w:val="001F2C5A"/>
+    <w:rsid w:val="001F2E33"/>
+    <w:rsid w:val="001F317A"/>
+    <w:rsid w:val="001F3202"/>
+    <w:rsid w:val="001F3408"/>
+    <w:rsid w:val="001F386A"/>
+    <w:rsid w:val="001F4178"/>
+    <w:rsid w:val="001F4CD4"/>
+    <w:rsid w:val="001F6626"/>
+    <w:rsid w:val="001F6988"/>
+    <w:rsid w:val="001F699D"/>
+    <w:rsid w:val="001F7195"/>
+    <w:rsid w:val="001F7B7A"/>
+    <w:rsid w:val="00200069"/>
+    <w:rsid w:val="00200B3F"/>
+    <w:rsid w:val="0020146C"/>
+    <w:rsid w:val="00201EB1"/>
+    <w:rsid w:val="00201F98"/>
+    <w:rsid w:val="00203259"/>
+    <w:rsid w:val="0020349F"/>
+    <w:rsid w:val="0020372D"/>
+    <w:rsid w:val="00203A50"/>
+    <w:rsid w:val="00203A85"/>
+    <w:rsid w:val="00203C0B"/>
+    <w:rsid w:val="00204570"/>
+    <w:rsid w:val="002046C3"/>
+    <w:rsid w:val="0020474F"/>
+    <w:rsid w:val="00204A9F"/>
+    <w:rsid w:val="00204F77"/>
+    <w:rsid w:val="00205292"/>
+    <w:rsid w:val="002053EB"/>
+    <w:rsid w:val="0020577A"/>
+    <w:rsid w:val="00205A6B"/>
+    <w:rsid w:val="00205E23"/>
+    <w:rsid w:val="00206134"/>
+    <w:rsid w:val="002063E4"/>
+    <w:rsid w:val="00207CE1"/>
+    <w:rsid w:val="002101E1"/>
+    <w:rsid w:val="0021022C"/>
+    <w:rsid w:val="00211129"/>
+    <w:rsid w:val="0021124C"/>
+    <w:rsid w:val="002113E1"/>
+    <w:rsid w:val="00212192"/>
+    <w:rsid w:val="002123F2"/>
+    <w:rsid w:val="0021247D"/>
+    <w:rsid w:val="0021260B"/>
+    <w:rsid w:val="002134DC"/>
+    <w:rsid w:val="002136BF"/>
+    <w:rsid w:val="002144AE"/>
+    <w:rsid w:val="00214E34"/>
+    <w:rsid w:val="00216D23"/>
+    <w:rsid w:val="00216D5E"/>
+    <w:rsid w:val="002175C7"/>
+    <w:rsid w:val="0022004E"/>
+    <w:rsid w:val="0022078C"/>
+    <w:rsid w:val="002226DA"/>
+    <w:rsid w:val="002233E3"/>
+    <w:rsid w:val="0022385C"/>
+    <w:rsid w:val="002246B2"/>
+    <w:rsid w:val="002266DC"/>
+    <w:rsid w:val="002266FA"/>
+    <w:rsid w:val="0022780E"/>
+    <w:rsid w:val="002302E1"/>
+    <w:rsid w:val="00230301"/>
+    <w:rsid w:val="00234BB8"/>
+    <w:rsid w:val="00234D27"/>
+    <w:rsid w:val="00234DB1"/>
+    <w:rsid w:val="0023542E"/>
+    <w:rsid w:val="00235FCF"/>
+    <w:rsid w:val="00237388"/>
+    <w:rsid w:val="00237841"/>
+    <w:rsid w:val="00237FE1"/>
+    <w:rsid w:val="00240214"/>
+    <w:rsid w:val="00240C14"/>
+    <w:rsid w:val="002412F0"/>
+    <w:rsid w:val="0024136C"/>
+    <w:rsid w:val="00241E1F"/>
+    <w:rsid w:val="00244144"/>
+    <w:rsid w:val="002447FE"/>
+    <w:rsid w:val="00244E18"/>
+    <w:rsid w:val="00246F3A"/>
+    <w:rsid w:val="002477A8"/>
+    <w:rsid w:val="0024792E"/>
+    <w:rsid w:val="00251447"/>
+    <w:rsid w:val="0025240C"/>
+    <w:rsid w:val="00252D7F"/>
+    <w:rsid w:val="002548D5"/>
+    <w:rsid w:val="00254923"/>
+    <w:rsid w:val="00254C0F"/>
+    <w:rsid w:val="00255469"/>
+    <w:rsid w:val="00255E64"/>
+    <w:rsid w:val="00257297"/>
+    <w:rsid w:val="002606D8"/>
+    <w:rsid w:val="002609A5"/>
+    <w:rsid w:val="00261613"/>
+    <w:rsid w:val="00261C74"/>
+    <w:rsid w:val="00261D45"/>
+    <w:rsid w:val="002628B1"/>
+    <w:rsid w:val="00263ADE"/>
+    <w:rsid w:val="00264D97"/>
+    <w:rsid w:val="002656A3"/>
+    <w:rsid w:val="00266810"/>
+    <w:rsid w:val="00266CAD"/>
+    <w:rsid w:val="00266D71"/>
+    <w:rsid w:val="002676DC"/>
+    <w:rsid w:val="00267F7C"/>
+    <w:rsid w:val="00271494"/>
+    <w:rsid w:val="00271A6B"/>
+    <w:rsid w:val="002722BA"/>
+    <w:rsid w:val="00273D80"/>
+    <w:rsid w:val="00273EF4"/>
+    <w:rsid w:val="00274403"/>
+    <w:rsid w:val="0027639C"/>
+    <w:rsid w:val="002766B9"/>
+    <w:rsid w:val="00276CC8"/>
+    <w:rsid w:val="00276CF3"/>
+    <w:rsid w:val="0027792F"/>
+    <w:rsid w:val="002809B0"/>
+    <w:rsid w:val="00280D76"/>
+    <w:rsid w:val="00281713"/>
+    <w:rsid w:val="00282341"/>
+    <w:rsid w:val="0028292B"/>
+    <w:rsid w:val="002835E1"/>
+    <w:rsid w:val="0028490B"/>
+    <w:rsid w:val="00284959"/>
+    <w:rsid w:val="00284C06"/>
+    <w:rsid w:val="0028648F"/>
+    <w:rsid w:val="00287BF7"/>
+    <w:rsid w:val="00287C47"/>
+    <w:rsid w:val="00287CC2"/>
+    <w:rsid w:val="00290D77"/>
+    <w:rsid w:val="002916D3"/>
+    <w:rsid w:val="0029220A"/>
+    <w:rsid w:val="00292D8E"/>
+    <w:rsid w:val="00294394"/>
+    <w:rsid w:val="002943E6"/>
+    <w:rsid w:val="00294480"/>
+    <w:rsid w:val="0029479A"/>
+    <w:rsid w:val="00295307"/>
+    <w:rsid w:val="0029534F"/>
+    <w:rsid w:val="00296265"/>
+    <w:rsid w:val="002972A1"/>
+    <w:rsid w:val="00297448"/>
+    <w:rsid w:val="002A0F32"/>
+    <w:rsid w:val="002A226C"/>
+    <w:rsid w:val="002A229E"/>
+    <w:rsid w:val="002A2636"/>
+    <w:rsid w:val="002A4040"/>
+    <w:rsid w:val="002A4D2B"/>
+    <w:rsid w:val="002A54C2"/>
+    <w:rsid w:val="002A5736"/>
+    <w:rsid w:val="002A594D"/>
+    <w:rsid w:val="002A5C7A"/>
+    <w:rsid w:val="002A5C99"/>
+    <w:rsid w:val="002A69D6"/>
+    <w:rsid w:val="002A7B5E"/>
+    <w:rsid w:val="002B0EB2"/>
+    <w:rsid w:val="002B1794"/>
+    <w:rsid w:val="002B23DC"/>
+    <w:rsid w:val="002B258E"/>
+    <w:rsid w:val="002B2629"/>
+    <w:rsid w:val="002B286B"/>
+    <w:rsid w:val="002B299A"/>
+    <w:rsid w:val="002B3495"/>
+    <w:rsid w:val="002B363D"/>
+    <w:rsid w:val="002B406B"/>
+    <w:rsid w:val="002B4BD6"/>
+    <w:rsid w:val="002B4D31"/>
+    <w:rsid w:val="002B6EB4"/>
+    <w:rsid w:val="002B750E"/>
+    <w:rsid w:val="002C0936"/>
+    <w:rsid w:val="002C094B"/>
+    <w:rsid w:val="002C11C4"/>
+    <w:rsid w:val="002C259C"/>
+    <w:rsid w:val="002C2D77"/>
+    <w:rsid w:val="002C3327"/>
+    <w:rsid w:val="002C3951"/>
+    <w:rsid w:val="002C48E3"/>
+    <w:rsid w:val="002C522E"/>
+    <w:rsid w:val="002C52D2"/>
+    <w:rsid w:val="002C5485"/>
+    <w:rsid w:val="002C5940"/>
+    <w:rsid w:val="002C5A96"/>
+    <w:rsid w:val="002C5D81"/>
+    <w:rsid w:val="002C7C06"/>
+    <w:rsid w:val="002D117F"/>
+    <w:rsid w:val="002D1CB9"/>
+    <w:rsid w:val="002D295E"/>
+    <w:rsid w:val="002D2E56"/>
+    <w:rsid w:val="002D4420"/>
+    <w:rsid w:val="002D486F"/>
+    <w:rsid w:val="002D5EF7"/>
+    <w:rsid w:val="002D6A9C"/>
+    <w:rsid w:val="002D6DF5"/>
+    <w:rsid w:val="002D7060"/>
+    <w:rsid w:val="002D718D"/>
+    <w:rsid w:val="002D71C6"/>
+    <w:rsid w:val="002D7FDE"/>
+    <w:rsid w:val="002E0189"/>
+    <w:rsid w:val="002E0BA8"/>
+    <w:rsid w:val="002E3367"/>
+    <w:rsid w:val="002E4429"/>
+    <w:rsid w:val="002E4509"/>
+    <w:rsid w:val="002E6171"/>
+    <w:rsid w:val="002E713A"/>
+    <w:rsid w:val="002E7289"/>
+    <w:rsid w:val="002E76D0"/>
+    <w:rsid w:val="002E7859"/>
+    <w:rsid w:val="002E7974"/>
+    <w:rsid w:val="002E7BB0"/>
+    <w:rsid w:val="002F0710"/>
+    <w:rsid w:val="002F0BCF"/>
+    <w:rsid w:val="002F0E81"/>
+    <w:rsid w:val="002F256E"/>
+    <w:rsid w:val="002F2CD2"/>
+    <w:rsid w:val="002F3BE6"/>
+    <w:rsid w:val="002F4CC2"/>
+    <w:rsid w:val="002F6443"/>
+    <w:rsid w:val="002F6D4E"/>
+    <w:rsid w:val="002F6ED9"/>
+    <w:rsid w:val="002F75D2"/>
+    <w:rsid w:val="002F7F97"/>
+    <w:rsid w:val="002F7FBA"/>
+    <w:rsid w:val="00303BBF"/>
+    <w:rsid w:val="00304F57"/>
+    <w:rsid w:val="00304F74"/>
+    <w:rsid w:val="003055B0"/>
+    <w:rsid w:val="00305DD3"/>
+    <w:rsid w:val="0031063D"/>
+    <w:rsid w:val="0031074E"/>
+    <w:rsid w:val="00311329"/>
+    <w:rsid w:val="00311AD4"/>
+    <w:rsid w:val="00312712"/>
+    <w:rsid w:val="003127D0"/>
+    <w:rsid w:val="003139B2"/>
+    <w:rsid w:val="00313AC4"/>
+    <w:rsid w:val="0031412C"/>
+    <w:rsid w:val="0031424F"/>
+    <w:rsid w:val="00314FFA"/>
+    <w:rsid w:val="003155EC"/>
+    <w:rsid w:val="003155FD"/>
+    <w:rsid w:val="003160A7"/>
+    <w:rsid w:val="00316BA6"/>
+    <w:rsid w:val="00316D9A"/>
+    <w:rsid w:val="00317736"/>
+    <w:rsid w:val="0031791C"/>
+    <w:rsid w:val="00320776"/>
+    <w:rsid w:val="00322E68"/>
+    <w:rsid w:val="00323EEE"/>
+    <w:rsid w:val="00323FB2"/>
+    <w:rsid w:val="00324410"/>
+    <w:rsid w:val="0032518D"/>
+    <w:rsid w:val="00325E56"/>
+    <w:rsid w:val="00325F1D"/>
+    <w:rsid w:val="00327215"/>
+    <w:rsid w:val="003317A3"/>
+    <w:rsid w:val="003339DB"/>
+    <w:rsid w:val="003343F7"/>
+    <w:rsid w:val="00335E46"/>
+    <w:rsid w:val="00337693"/>
+    <w:rsid w:val="0034041B"/>
+    <w:rsid w:val="00340808"/>
+    <w:rsid w:val="0034187D"/>
+    <w:rsid w:val="003418CD"/>
+    <w:rsid w:val="0034254D"/>
+    <w:rsid w:val="0034402F"/>
+    <w:rsid w:val="00344F2F"/>
+    <w:rsid w:val="00344F42"/>
+    <w:rsid w:val="003457DE"/>
+    <w:rsid w:val="003459C2"/>
+    <w:rsid w:val="00345FF0"/>
+    <w:rsid w:val="00346306"/>
+    <w:rsid w:val="00347208"/>
+    <w:rsid w:val="00347713"/>
+    <w:rsid w:val="00347D4E"/>
+    <w:rsid w:val="00351386"/>
+    <w:rsid w:val="00351448"/>
+    <w:rsid w:val="0035156D"/>
+    <w:rsid w:val="00353B73"/>
+    <w:rsid w:val="00353C26"/>
+    <w:rsid w:val="00353D85"/>
+    <w:rsid w:val="00354E3D"/>
+    <w:rsid w:val="00355167"/>
+    <w:rsid w:val="003558D9"/>
+    <w:rsid w:val="00355996"/>
+    <w:rsid w:val="003565E8"/>
+    <w:rsid w:val="00360897"/>
+    <w:rsid w:val="00360C24"/>
+    <w:rsid w:val="003619DD"/>
+    <w:rsid w:val="00361A35"/>
+    <w:rsid w:val="003623B8"/>
+    <w:rsid w:val="003624FF"/>
+    <w:rsid w:val="0036250C"/>
+    <w:rsid w:val="00363AF7"/>
+    <w:rsid w:val="00364329"/>
+    <w:rsid w:val="003656B8"/>
+    <w:rsid w:val="00366017"/>
+    <w:rsid w:val="003669F0"/>
+    <w:rsid w:val="0036705D"/>
+    <w:rsid w:val="00367317"/>
+    <w:rsid w:val="00367C9B"/>
+    <w:rsid w:val="00367E52"/>
+    <w:rsid w:val="00371D63"/>
+    <w:rsid w:val="00372083"/>
+    <w:rsid w:val="003721A3"/>
+    <w:rsid w:val="00372419"/>
+    <w:rsid w:val="00376CD6"/>
+    <w:rsid w:val="00380A11"/>
+    <w:rsid w:val="0038123C"/>
+    <w:rsid w:val="00381C49"/>
+    <w:rsid w:val="00381DD4"/>
+    <w:rsid w:val="00382B29"/>
+    <w:rsid w:val="00385CDE"/>
+    <w:rsid w:val="003902A0"/>
+    <w:rsid w:val="003906DA"/>
+    <w:rsid w:val="00391BA8"/>
+    <w:rsid w:val="0039305A"/>
+    <w:rsid w:val="00393AA9"/>
+    <w:rsid w:val="003946DB"/>
+    <w:rsid w:val="00394841"/>
+    <w:rsid w:val="00395F8A"/>
+    <w:rsid w:val="003962E8"/>
+    <w:rsid w:val="00396469"/>
+    <w:rsid w:val="0039649F"/>
+    <w:rsid w:val="003971AA"/>
+    <w:rsid w:val="00397209"/>
+    <w:rsid w:val="00397249"/>
+    <w:rsid w:val="003973E4"/>
+    <w:rsid w:val="00397FD5"/>
+    <w:rsid w:val="003A000E"/>
+    <w:rsid w:val="003A05DB"/>
+    <w:rsid w:val="003A0C41"/>
+    <w:rsid w:val="003A14C5"/>
+    <w:rsid w:val="003A2B42"/>
+    <w:rsid w:val="003A2BBA"/>
+    <w:rsid w:val="003A3789"/>
+    <w:rsid w:val="003A40CD"/>
+    <w:rsid w:val="003A4C38"/>
+    <w:rsid w:val="003A54DF"/>
+    <w:rsid w:val="003A5B9A"/>
+    <w:rsid w:val="003A7078"/>
+    <w:rsid w:val="003A7AA8"/>
+    <w:rsid w:val="003A7F42"/>
+    <w:rsid w:val="003B0B87"/>
+    <w:rsid w:val="003B106B"/>
+    <w:rsid w:val="003B353A"/>
+    <w:rsid w:val="003B38AE"/>
+    <w:rsid w:val="003B3B25"/>
+    <w:rsid w:val="003B3B3C"/>
+    <w:rsid w:val="003B49A4"/>
+    <w:rsid w:val="003B5E5D"/>
+    <w:rsid w:val="003B6290"/>
+    <w:rsid w:val="003C039C"/>
+    <w:rsid w:val="003C1764"/>
+    <w:rsid w:val="003C22E8"/>
+    <w:rsid w:val="003C2B44"/>
+    <w:rsid w:val="003C2F6F"/>
+    <w:rsid w:val="003C3226"/>
+    <w:rsid w:val="003C3465"/>
+    <w:rsid w:val="003C3699"/>
+    <w:rsid w:val="003C3FF1"/>
+    <w:rsid w:val="003C440D"/>
+    <w:rsid w:val="003C66A7"/>
+    <w:rsid w:val="003C6DCE"/>
+    <w:rsid w:val="003C719C"/>
+    <w:rsid w:val="003C77E5"/>
+    <w:rsid w:val="003C7DF5"/>
+    <w:rsid w:val="003D0295"/>
+    <w:rsid w:val="003D4709"/>
+    <w:rsid w:val="003D54E5"/>
+    <w:rsid w:val="003D5723"/>
+    <w:rsid w:val="003D57C9"/>
+    <w:rsid w:val="003D6DB2"/>
+    <w:rsid w:val="003D6FAA"/>
+    <w:rsid w:val="003D706D"/>
+    <w:rsid w:val="003D75E5"/>
+    <w:rsid w:val="003D7CFB"/>
+    <w:rsid w:val="003E0C15"/>
+    <w:rsid w:val="003E226B"/>
+    <w:rsid w:val="003E25AE"/>
+    <w:rsid w:val="003E29E5"/>
+    <w:rsid w:val="003E4426"/>
+    <w:rsid w:val="003E4610"/>
+    <w:rsid w:val="003E5254"/>
+    <w:rsid w:val="003E5EEA"/>
+    <w:rsid w:val="003E6231"/>
+    <w:rsid w:val="003E6E8E"/>
+    <w:rsid w:val="003E7022"/>
+    <w:rsid w:val="003E7198"/>
+    <w:rsid w:val="003F1484"/>
+    <w:rsid w:val="003F1C09"/>
+    <w:rsid w:val="003F2410"/>
+    <w:rsid w:val="003F248C"/>
+    <w:rsid w:val="003F2733"/>
+    <w:rsid w:val="003F27E7"/>
+    <w:rsid w:val="003F2F6B"/>
+    <w:rsid w:val="003F30EB"/>
+    <w:rsid w:val="003F321A"/>
+    <w:rsid w:val="003F340E"/>
+    <w:rsid w:val="003F4BB3"/>
+    <w:rsid w:val="003F4F3E"/>
+    <w:rsid w:val="003F5A62"/>
+    <w:rsid w:val="003F60F7"/>
+    <w:rsid w:val="003F713D"/>
+    <w:rsid w:val="003F7210"/>
+    <w:rsid w:val="004002BD"/>
+    <w:rsid w:val="0040058E"/>
+    <w:rsid w:val="0040074B"/>
+    <w:rsid w:val="0040082A"/>
+    <w:rsid w:val="00401328"/>
+    <w:rsid w:val="0040167D"/>
+    <w:rsid w:val="00401EC7"/>
+    <w:rsid w:val="0040228D"/>
+    <w:rsid w:val="00403275"/>
+    <w:rsid w:val="00404162"/>
+    <w:rsid w:val="00404716"/>
+    <w:rsid w:val="00405D37"/>
+    <w:rsid w:val="004066E7"/>
+    <w:rsid w:val="00406C52"/>
+    <w:rsid w:val="00407019"/>
+    <w:rsid w:val="00407028"/>
+    <w:rsid w:val="004102C7"/>
+    <w:rsid w:val="0041131B"/>
+    <w:rsid w:val="004117E4"/>
+    <w:rsid w:val="00411944"/>
+    <w:rsid w:val="00411C32"/>
+    <w:rsid w:val="00412A1C"/>
+    <w:rsid w:val="00413381"/>
+    <w:rsid w:val="00413BE0"/>
+    <w:rsid w:val="00414B6D"/>
+    <w:rsid w:val="004175A1"/>
+    <w:rsid w:val="00417928"/>
+    <w:rsid w:val="004204BE"/>
+    <w:rsid w:val="00420DC7"/>
+    <w:rsid w:val="004218CD"/>
+    <w:rsid w:val="00422252"/>
+    <w:rsid w:val="0042279A"/>
+    <w:rsid w:val="00422CEA"/>
+    <w:rsid w:val="00423DD3"/>
+    <w:rsid w:val="0042616B"/>
+    <w:rsid w:val="00427251"/>
+    <w:rsid w:val="00427AEE"/>
+    <w:rsid w:val="00430EEC"/>
+    <w:rsid w:val="00431651"/>
+    <w:rsid w:val="00432409"/>
+    <w:rsid w:val="004328FC"/>
+    <w:rsid w:val="00432A88"/>
+    <w:rsid w:val="0043360B"/>
+    <w:rsid w:val="00434C86"/>
+    <w:rsid w:val="0043533D"/>
+    <w:rsid w:val="00435775"/>
+    <w:rsid w:val="00436E63"/>
+    <w:rsid w:val="004377B7"/>
+    <w:rsid w:val="00440DDA"/>
+    <w:rsid w:val="0044105F"/>
+    <w:rsid w:val="004414D7"/>
+    <w:rsid w:val="004416FB"/>
+    <w:rsid w:val="0044215A"/>
+    <w:rsid w:val="00442A9F"/>
+    <w:rsid w:val="0044391D"/>
+    <w:rsid w:val="004439ED"/>
+    <w:rsid w:val="00445DA4"/>
+    <w:rsid w:val="00445F53"/>
+    <w:rsid w:val="00446976"/>
+    <w:rsid w:val="0044725A"/>
+    <w:rsid w:val="00447E6E"/>
+    <w:rsid w:val="00447FFC"/>
+    <w:rsid w:val="004501FA"/>
+    <w:rsid w:val="00450C03"/>
+    <w:rsid w:val="00450EC4"/>
+    <w:rsid w:val="00450FA2"/>
+    <w:rsid w:val="004510A2"/>
+    <w:rsid w:val="0045264D"/>
+    <w:rsid w:val="00452CF0"/>
+    <w:rsid w:val="004530AA"/>
+    <w:rsid w:val="00453203"/>
+    <w:rsid w:val="00453D6D"/>
+    <w:rsid w:val="004566A0"/>
+    <w:rsid w:val="0045799A"/>
+    <w:rsid w:val="00457EA1"/>
+    <w:rsid w:val="004607C4"/>
+    <w:rsid w:val="00460E38"/>
+    <w:rsid w:val="004617D7"/>
+    <w:rsid w:val="004624E1"/>
+    <w:rsid w:val="00463D47"/>
+    <w:rsid w:val="00463FF0"/>
+    <w:rsid w:val="00464924"/>
+    <w:rsid w:val="0046740C"/>
+    <w:rsid w:val="00467E85"/>
+    <w:rsid w:val="004710C5"/>
+    <w:rsid w:val="00471262"/>
+    <w:rsid w:val="0047129D"/>
+    <w:rsid w:val="004718F2"/>
+    <w:rsid w:val="00472113"/>
+    <w:rsid w:val="004727F1"/>
+    <w:rsid w:val="0047325E"/>
+    <w:rsid w:val="00473A30"/>
+    <w:rsid w:val="0047404E"/>
+    <w:rsid w:val="0047435F"/>
+    <w:rsid w:val="00474881"/>
+    <w:rsid w:val="00474D27"/>
+    <w:rsid w:val="0047672F"/>
+    <w:rsid w:val="0047700A"/>
+    <w:rsid w:val="0047732E"/>
+    <w:rsid w:val="0048126D"/>
+    <w:rsid w:val="004815D3"/>
+    <w:rsid w:val="00481A11"/>
+    <w:rsid w:val="00481B7A"/>
+    <w:rsid w:val="004829F1"/>
+    <w:rsid w:val="004850DE"/>
+    <w:rsid w:val="00485DB6"/>
+    <w:rsid w:val="00487269"/>
+    <w:rsid w:val="00487A2F"/>
+    <w:rsid w:val="00487CF3"/>
+    <w:rsid w:val="00491195"/>
+    <w:rsid w:val="0049158D"/>
+    <w:rsid w:val="00493548"/>
+    <w:rsid w:val="004937A2"/>
+    <w:rsid w:val="004943F4"/>
+    <w:rsid w:val="00495365"/>
+    <w:rsid w:val="00495679"/>
+    <w:rsid w:val="00496A14"/>
+    <w:rsid w:val="004A37FD"/>
+    <w:rsid w:val="004A3ABE"/>
+    <w:rsid w:val="004A3E33"/>
+    <w:rsid w:val="004A54C4"/>
+    <w:rsid w:val="004A5F92"/>
+    <w:rsid w:val="004A68BD"/>
+    <w:rsid w:val="004A68F2"/>
+    <w:rsid w:val="004A6EC5"/>
+    <w:rsid w:val="004A6F25"/>
+    <w:rsid w:val="004A705F"/>
+    <w:rsid w:val="004A79A4"/>
+    <w:rsid w:val="004B1BE9"/>
+    <w:rsid w:val="004B277B"/>
+    <w:rsid w:val="004B33F7"/>
+    <w:rsid w:val="004B56EF"/>
+    <w:rsid w:val="004B5EE2"/>
+    <w:rsid w:val="004B6F86"/>
+    <w:rsid w:val="004B73CD"/>
+    <w:rsid w:val="004C01AD"/>
+    <w:rsid w:val="004C0AA7"/>
+    <w:rsid w:val="004C0E0C"/>
+    <w:rsid w:val="004C0EC8"/>
+    <w:rsid w:val="004C1370"/>
+    <w:rsid w:val="004C2910"/>
+    <w:rsid w:val="004C3056"/>
+    <w:rsid w:val="004C3CEE"/>
+    <w:rsid w:val="004C40FD"/>
+    <w:rsid w:val="004C41B2"/>
+    <w:rsid w:val="004C4728"/>
+    <w:rsid w:val="004C4D1C"/>
+    <w:rsid w:val="004C4E28"/>
+    <w:rsid w:val="004C5147"/>
+    <w:rsid w:val="004C5E95"/>
+    <w:rsid w:val="004C683E"/>
+    <w:rsid w:val="004C754E"/>
+    <w:rsid w:val="004C7DBB"/>
+    <w:rsid w:val="004D03AB"/>
+    <w:rsid w:val="004D0F83"/>
+    <w:rsid w:val="004D2F74"/>
+    <w:rsid w:val="004D5020"/>
+    <w:rsid w:val="004D5137"/>
+    <w:rsid w:val="004D6647"/>
+    <w:rsid w:val="004D7A29"/>
+    <w:rsid w:val="004E088C"/>
+    <w:rsid w:val="004E0D63"/>
+    <w:rsid w:val="004E247A"/>
+    <w:rsid w:val="004E4C6C"/>
+    <w:rsid w:val="004E4D88"/>
+    <w:rsid w:val="004E4E0A"/>
+    <w:rsid w:val="004E4E26"/>
+    <w:rsid w:val="004E5062"/>
+    <w:rsid w:val="004E6444"/>
+    <w:rsid w:val="004E721F"/>
+    <w:rsid w:val="004E7D02"/>
+    <w:rsid w:val="004F132A"/>
+    <w:rsid w:val="004F18E5"/>
+    <w:rsid w:val="004F27FB"/>
+    <w:rsid w:val="00500F77"/>
+    <w:rsid w:val="0050219A"/>
+    <w:rsid w:val="0050282A"/>
+    <w:rsid w:val="00502967"/>
+    <w:rsid w:val="00502A29"/>
+    <w:rsid w:val="00502BCF"/>
+    <w:rsid w:val="005037E2"/>
+    <w:rsid w:val="00503901"/>
+    <w:rsid w:val="00503AA6"/>
+    <w:rsid w:val="00504B78"/>
+    <w:rsid w:val="00506016"/>
+    <w:rsid w:val="005077C0"/>
+    <w:rsid w:val="00510E08"/>
+    <w:rsid w:val="00514234"/>
+    <w:rsid w:val="005142B6"/>
+    <w:rsid w:val="00514C97"/>
+    <w:rsid w:val="00515161"/>
+    <w:rsid w:val="005155BB"/>
+    <w:rsid w:val="00515B47"/>
+    <w:rsid w:val="00515B9A"/>
+    <w:rsid w:val="00515E13"/>
+    <w:rsid w:val="00515F22"/>
+    <w:rsid w:val="00515F6D"/>
+    <w:rsid w:val="00516C2B"/>
+    <w:rsid w:val="00517059"/>
+    <w:rsid w:val="0051780B"/>
+    <w:rsid w:val="00517F25"/>
+    <w:rsid w:val="00520272"/>
+    <w:rsid w:val="00520E04"/>
+    <w:rsid w:val="00521743"/>
+    <w:rsid w:val="00521E1C"/>
+    <w:rsid w:val="005220FD"/>
+    <w:rsid w:val="00522156"/>
+    <w:rsid w:val="0052311A"/>
+    <w:rsid w:val="0052318B"/>
+    <w:rsid w:val="005235BE"/>
+    <w:rsid w:val="00523671"/>
+    <w:rsid w:val="00523A00"/>
+    <w:rsid w:val="00524D51"/>
+    <w:rsid w:val="00524E86"/>
+    <w:rsid w:val="0052539C"/>
+    <w:rsid w:val="005263D2"/>
+    <w:rsid w:val="00530866"/>
+    <w:rsid w:val="00530D69"/>
+    <w:rsid w:val="00530E1C"/>
+    <w:rsid w:val="00531E22"/>
+    <w:rsid w:val="00531E4F"/>
+    <w:rsid w:val="00533242"/>
+    <w:rsid w:val="005340DE"/>
+    <w:rsid w:val="00534224"/>
+    <w:rsid w:val="00534452"/>
+    <w:rsid w:val="005344AA"/>
+    <w:rsid w:val="00535086"/>
+    <w:rsid w:val="00535177"/>
+    <w:rsid w:val="00535BC3"/>
+    <w:rsid w:val="00536439"/>
+    <w:rsid w:val="00540140"/>
+    <w:rsid w:val="00540BFE"/>
+    <w:rsid w:val="00542546"/>
+    <w:rsid w:val="005426DC"/>
+    <w:rsid w:val="00542B38"/>
+    <w:rsid w:val="00542D53"/>
+    <w:rsid w:val="005445C0"/>
+    <w:rsid w:val="00544C42"/>
+    <w:rsid w:val="00547150"/>
+    <w:rsid w:val="0054760C"/>
+    <w:rsid w:val="00550244"/>
+    <w:rsid w:val="00550387"/>
+    <w:rsid w:val="00551322"/>
+    <w:rsid w:val="0055161E"/>
+    <w:rsid w:val="00551C1D"/>
+    <w:rsid w:val="00552507"/>
+    <w:rsid w:val="005533F2"/>
+    <w:rsid w:val="00553E29"/>
+    <w:rsid w:val="00554184"/>
+    <w:rsid w:val="0055423B"/>
+    <w:rsid w:val="00554D1F"/>
+    <w:rsid w:val="0055505E"/>
+    <w:rsid w:val="005551A6"/>
+    <w:rsid w:val="00555609"/>
+    <w:rsid w:val="00555A3A"/>
+    <w:rsid w:val="00555B43"/>
+    <w:rsid w:val="00555C63"/>
+    <w:rsid w:val="00557FEE"/>
+    <w:rsid w:val="00560721"/>
+    <w:rsid w:val="00560BAD"/>
+    <w:rsid w:val="0056121D"/>
+    <w:rsid w:val="00561551"/>
+    <w:rsid w:val="005625DF"/>
+    <w:rsid w:val="005626E8"/>
+    <w:rsid w:val="005628A6"/>
+    <w:rsid w:val="00563A90"/>
+    <w:rsid w:val="005641AD"/>
+    <w:rsid w:val="005641C2"/>
+    <w:rsid w:val="00564538"/>
+    <w:rsid w:val="0056481D"/>
+    <w:rsid w:val="00565490"/>
+    <w:rsid w:val="00565E67"/>
+    <w:rsid w:val="00565F11"/>
+    <w:rsid w:val="00566215"/>
+    <w:rsid w:val="005668A6"/>
+    <w:rsid w:val="005668FB"/>
+    <w:rsid w:val="00570FD5"/>
+    <w:rsid w:val="005726CF"/>
+    <w:rsid w:val="00572ABF"/>
+    <w:rsid w:val="00573D8D"/>
+    <w:rsid w:val="005744AE"/>
+    <w:rsid w:val="0057526A"/>
+    <w:rsid w:val="00575584"/>
+    <w:rsid w:val="00575F72"/>
+    <w:rsid w:val="005765FA"/>
+    <w:rsid w:val="00580F86"/>
+    <w:rsid w:val="005822D9"/>
+    <w:rsid w:val="00582502"/>
+    <w:rsid w:val="00582764"/>
+    <w:rsid w:val="00583442"/>
+    <w:rsid w:val="005841AB"/>
+    <w:rsid w:val="00585F53"/>
+    <w:rsid w:val="005869B3"/>
+    <w:rsid w:val="00586F1B"/>
+    <w:rsid w:val="005871A6"/>
+    <w:rsid w:val="005905F1"/>
+    <w:rsid w:val="00590A85"/>
+    <w:rsid w:val="0059209B"/>
+    <w:rsid w:val="00592377"/>
+    <w:rsid w:val="00593E09"/>
+    <w:rsid w:val="00594A18"/>
+    <w:rsid w:val="00596EFD"/>
+    <w:rsid w:val="00597E1E"/>
+    <w:rsid w:val="005A0131"/>
+    <w:rsid w:val="005A086D"/>
+    <w:rsid w:val="005A1291"/>
+    <w:rsid w:val="005A1BB0"/>
+    <w:rsid w:val="005A1DD7"/>
+    <w:rsid w:val="005A27C3"/>
+    <w:rsid w:val="005A48AE"/>
+    <w:rsid w:val="005A49FC"/>
+    <w:rsid w:val="005A4DDB"/>
+    <w:rsid w:val="005A64F6"/>
+    <w:rsid w:val="005A780C"/>
+    <w:rsid w:val="005A7D50"/>
+    <w:rsid w:val="005B102C"/>
+    <w:rsid w:val="005B3B47"/>
+    <w:rsid w:val="005B4033"/>
+    <w:rsid w:val="005B44EC"/>
+    <w:rsid w:val="005B4829"/>
+    <w:rsid w:val="005B4DF8"/>
+    <w:rsid w:val="005B7A07"/>
+    <w:rsid w:val="005C01F4"/>
+    <w:rsid w:val="005C02EC"/>
+    <w:rsid w:val="005C072A"/>
+    <w:rsid w:val="005C2161"/>
+    <w:rsid w:val="005C2240"/>
+    <w:rsid w:val="005C2D10"/>
+    <w:rsid w:val="005C3CAF"/>
+    <w:rsid w:val="005C5484"/>
+    <w:rsid w:val="005C56B7"/>
+    <w:rsid w:val="005C5A6E"/>
+    <w:rsid w:val="005C5EAA"/>
+    <w:rsid w:val="005C6B5D"/>
+    <w:rsid w:val="005C6C80"/>
+    <w:rsid w:val="005C72DB"/>
+    <w:rsid w:val="005C78CF"/>
+    <w:rsid w:val="005D00E5"/>
+    <w:rsid w:val="005D0A71"/>
+    <w:rsid w:val="005D1B7B"/>
+    <w:rsid w:val="005D294F"/>
+    <w:rsid w:val="005D2D67"/>
+    <w:rsid w:val="005D3253"/>
+    <w:rsid w:val="005D376A"/>
+    <w:rsid w:val="005D385F"/>
+    <w:rsid w:val="005D4F81"/>
+    <w:rsid w:val="005D5AAC"/>
+    <w:rsid w:val="005D612A"/>
+    <w:rsid w:val="005D690C"/>
+    <w:rsid w:val="005D6D15"/>
+    <w:rsid w:val="005D751F"/>
+    <w:rsid w:val="005D79A0"/>
+    <w:rsid w:val="005D7A5B"/>
+    <w:rsid w:val="005D7AED"/>
+    <w:rsid w:val="005E049D"/>
+    <w:rsid w:val="005E0AB9"/>
+    <w:rsid w:val="005E2128"/>
+    <w:rsid w:val="005E2E1A"/>
+    <w:rsid w:val="005E3EB5"/>
+    <w:rsid w:val="005E4534"/>
+    <w:rsid w:val="005E5CC4"/>
+    <w:rsid w:val="005E65BA"/>
+    <w:rsid w:val="005E66A6"/>
+    <w:rsid w:val="005E6A1A"/>
+    <w:rsid w:val="005E6B08"/>
+    <w:rsid w:val="005E6B98"/>
+    <w:rsid w:val="005E6D1C"/>
+    <w:rsid w:val="005E70EA"/>
+    <w:rsid w:val="005E7887"/>
+    <w:rsid w:val="005E79D5"/>
+    <w:rsid w:val="005E7AA2"/>
+    <w:rsid w:val="005F05D4"/>
+    <w:rsid w:val="005F0909"/>
+    <w:rsid w:val="005F11EB"/>
+    <w:rsid w:val="005F16EC"/>
+    <w:rsid w:val="005F292B"/>
+    <w:rsid w:val="005F2DD1"/>
+    <w:rsid w:val="005F2EE6"/>
+    <w:rsid w:val="005F40C9"/>
+    <w:rsid w:val="005F43F5"/>
+    <w:rsid w:val="005F4586"/>
+    <w:rsid w:val="005F4703"/>
+    <w:rsid w:val="005F6FF5"/>
+    <w:rsid w:val="005F72D5"/>
+    <w:rsid w:val="0060196A"/>
+    <w:rsid w:val="0060232D"/>
+    <w:rsid w:val="0060579E"/>
+    <w:rsid w:val="00606F5D"/>
+    <w:rsid w:val="00606FDD"/>
+    <w:rsid w:val="0060743F"/>
+    <w:rsid w:val="00607829"/>
+    <w:rsid w:val="0061196F"/>
+    <w:rsid w:val="00611A8D"/>
+    <w:rsid w:val="00612D6E"/>
+    <w:rsid w:val="0061398E"/>
+    <w:rsid w:val="0061451A"/>
+    <w:rsid w:val="00614926"/>
+    <w:rsid w:val="00614992"/>
+    <w:rsid w:val="00615041"/>
+    <w:rsid w:val="0061511F"/>
+    <w:rsid w:val="00615F00"/>
+    <w:rsid w:val="0061613A"/>
+    <w:rsid w:val="0061714F"/>
+    <w:rsid w:val="006174C0"/>
+    <w:rsid w:val="0061794B"/>
+    <w:rsid w:val="00617BC9"/>
+    <w:rsid w:val="0062018A"/>
+    <w:rsid w:val="00620C22"/>
+    <w:rsid w:val="006212E0"/>
+    <w:rsid w:val="0062174E"/>
+    <w:rsid w:val="00623C5D"/>
+    <w:rsid w:val="0062417D"/>
+    <w:rsid w:val="00624B30"/>
+    <w:rsid w:val="00624C6E"/>
+    <w:rsid w:val="00624E0E"/>
+    <w:rsid w:val="0062528C"/>
+    <w:rsid w:val="00625C1B"/>
+    <w:rsid w:val="0062615E"/>
+    <w:rsid w:val="006268BF"/>
+    <w:rsid w:val="00630EE6"/>
+    <w:rsid w:val="00633603"/>
+    <w:rsid w:val="006338CC"/>
+    <w:rsid w:val="00633947"/>
+    <w:rsid w:val="00633A6E"/>
+    <w:rsid w:val="00633E1B"/>
+    <w:rsid w:val="00634C96"/>
+    <w:rsid w:val="0063645B"/>
+    <w:rsid w:val="00636728"/>
+    <w:rsid w:val="0063678B"/>
+    <w:rsid w:val="00636962"/>
+    <w:rsid w:val="00636AF5"/>
+    <w:rsid w:val="00637104"/>
+    <w:rsid w:val="00637397"/>
+    <w:rsid w:val="00637586"/>
+    <w:rsid w:val="00641AB3"/>
+    <w:rsid w:val="00642CC2"/>
+    <w:rsid w:val="00643C68"/>
+    <w:rsid w:val="006445FE"/>
+    <w:rsid w:val="00644667"/>
+    <w:rsid w:val="00645A49"/>
+    <w:rsid w:val="00645E4B"/>
+    <w:rsid w:val="006461BC"/>
+    <w:rsid w:val="00647033"/>
+    <w:rsid w:val="00647D9D"/>
+    <w:rsid w:val="00650105"/>
+    <w:rsid w:val="00650350"/>
+    <w:rsid w:val="00650358"/>
+    <w:rsid w:val="00651429"/>
+    <w:rsid w:val="0065160A"/>
+    <w:rsid w:val="006518F7"/>
+    <w:rsid w:val="0065236A"/>
+    <w:rsid w:val="006527DD"/>
+    <w:rsid w:val="00653BC4"/>
+    <w:rsid w:val="0065443E"/>
+    <w:rsid w:val="0065506D"/>
+    <w:rsid w:val="0065584C"/>
+    <w:rsid w:val="00657BCD"/>
+    <w:rsid w:val="00657C51"/>
+    <w:rsid w:val="006605F3"/>
+    <w:rsid w:val="0066086E"/>
+    <w:rsid w:val="006619BF"/>
+    <w:rsid w:val="00661B9F"/>
+    <w:rsid w:val="00661DA3"/>
+    <w:rsid w:val="00663A80"/>
+    <w:rsid w:val="00664855"/>
+    <w:rsid w:val="00664AF9"/>
+    <w:rsid w:val="00664CF7"/>
+    <w:rsid w:val="006655AE"/>
+    <w:rsid w:val="00666882"/>
+    <w:rsid w:val="0066733B"/>
+    <w:rsid w:val="00667674"/>
+    <w:rsid w:val="0066770C"/>
+    <w:rsid w:val="00670A8B"/>
+    <w:rsid w:val="00670C26"/>
+    <w:rsid w:val="0067233B"/>
+    <w:rsid w:val="00672709"/>
+    <w:rsid w:val="00672787"/>
+    <w:rsid w:val="00674BFD"/>
+    <w:rsid w:val="006751FA"/>
+    <w:rsid w:val="00675297"/>
+    <w:rsid w:val="006756E8"/>
+    <w:rsid w:val="00675D69"/>
+    <w:rsid w:val="006761C3"/>
+    <w:rsid w:val="006768E4"/>
+    <w:rsid w:val="00677473"/>
+    <w:rsid w:val="00680089"/>
+    <w:rsid w:val="0068015C"/>
+    <w:rsid w:val="00680443"/>
+    <w:rsid w:val="00680706"/>
+    <w:rsid w:val="00680980"/>
+    <w:rsid w:val="00682A9B"/>
+    <w:rsid w:val="0068348B"/>
+    <w:rsid w:val="00683B8A"/>
+    <w:rsid w:val="00686820"/>
+    <w:rsid w:val="00686B4E"/>
+    <w:rsid w:val="00690D68"/>
+    <w:rsid w:val="006914AE"/>
+    <w:rsid w:val="00691C37"/>
+    <w:rsid w:val="00691E04"/>
+    <w:rsid w:val="00691E31"/>
+    <w:rsid w:val="006928A6"/>
+    <w:rsid w:val="00692B7D"/>
+    <w:rsid w:val="00693756"/>
+    <w:rsid w:val="00694259"/>
+    <w:rsid w:val="00694C28"/>
+    <w:rsid w:val="00695D82"/>
+    <w:rsid w:val="00695E75"/>
+    <w:rsid w:val="0069768F"/>
+    <w:rsid w:val="006979C4"/>
+    <w:rsid w:val="006A0AB1"/>
+    <w:rsid w:val="006A1B5D"/>
+    <w:rsid w:val="006A2695"/>
+    <w:rsid w:val="006A33B3"/>
+    <w:rsid w:val="006A3FB6"/>
+    <w:rsid w:val="006A48A9"/>
+    <w:rsid w:val="006A4FF5"/>
+    <w:rsid w:val="006A58FA"/>
+    <w:rsid w:val="006A63B3"/>
+    <w:rsid w:val="006A646F"/>
+    <w:rsid w:val="006A69FA"/>
+    <w:rsid w:val="006A79C5"/>
+    <w:rsid w:val="006B117F"/>
+    <w:rsid w:val="006B121D"/>
+    <w:rsid w:val="006B1ACA"/>
+    <w:rsid w:val="006B2478"/>
+    <w:rsid w:val="006B35D5"/>
+    <w:rsid w:val="006B3721"/>
+    <w:rsid w:val="006B3D59"/>
+    <w:rsid w:val="006B5C4B"/>
+    <w:rsid w:val="006C0FF7"/>
+    <w:rsid w:val="006C13AE"/>
+    <w:rsid w:val="006C1979"/>
+    <w:rsid w:val="006C267B"/>
+    <w:rsid w:val="006C3805"/>
+    <w:rsid w:val="006C4967"/>
+    <w:rsid w:val="006C521B"/>
+    <w:rsid w:val="006C5E7E"/>
+    <w:rsid w:val="006D0276"/>
+    <w:rsid w:val="006D041E"/>
+    <w:rsid w:val="006D08EF"/>
+    <w:rsid w:val="006D1069"/>
+    <w:rsid w:val="006D27DC"/>
+    <w:rsid w:val="006D6411"/>
+    <w:rsid w:val="006D783D"/>
+    <w:rsid w:val="006E067B"/>
+    <w:rsid w:val="006E0B63"/>
+    <w:rsid w:val="006E109D"/>
+    <w:rsid w:val="006E2997"/>
+    <w:rsid w:val="006E3231"/>
+    <w:rsid w:val="006E3A44"/>
+    <w:rsid w:val="006E3F66"/>
+    <w:rsid w:val="006E5517"/>
+    <w:rsid w:val="006E7B83"/>
+    <w:rsid w:val="006E7D58"/>
+    <w:rsid w:val="006F24FD"/>
+    <w:rsid w:val="006F2596"/>
+    <w:rsid w:val="006F2EEA"/>
+    <w:rsid w:val="006F31C8"/>
+    <w:rsid w:val="006F4326"/>
+    <w:rsid w:val="006F50D0"/>
+    <w:rsid w:val="006F5C81"/>
+    <w:rsid w:val="006F65FB"/>
+    <w:rsid w:val="006F66DE"/>
+    <w:rsid w:val="006F6A15"/>
+    <w:rsid w:val="006F7897"/>
+    <w:rsid w:val="0070069D"/>
+    <w:rsid w:val="00701DED"/>
+    <w:rsid w:val="00702ABB"/>
+    <w:rsid w:val="007039D4"/>
+    <w:rsid w:val="0070493D"/>
+    <w:rsid w:val="00705A3C"/>
+    <w:rsid w:val="007066E9"/>
+    <w:rsid w:val="00706A79"/>
+    <w:rsid w:val="00706CF7"/>
+    <w:rsid w:val="00707AC1"/>
+    <w:rsid w:val="00710447"/>
+    <w:rsid w:val="007105D3"/>
+    <w:rsid w:val="007107E4"/>
+    <w:rsid w:val="00711239"/>
+    <w:rsid w:val="00711700"/>
+    <w:rsid w:val="00712928"/>
+    <w:rsid w:val="0071373C"/>
+    <w:rsid w:val="0071435A"/>
+    <w:rsid w:val="00714619"/>
+    <w:rsid w:val="00715FE7"/>
+    <w:rsid w:val="0071614A"/>
+    <w:rsid w:val="007166E1"/>
+    <w:rsid w:val="00716FC3"/>
+    <w:rsid w:val="00720732"/>
+    <w:rsid w:val="00720C16"/>
+    <w:rsid w:val="0072231E"/>
+    <w:rsid w:val="007224B1"/>
+    <w:rsid w:val="00722B1F"/>
+    <w:rsid w:val="00722D62"/>
+    <w:rsid w:val="00722FC4"/>
+    <w:rsid w:val="007231B6"/>
+    <w:rsid w:val="0072373D"/>
+    <w:rsid w:val="00724139"/>
+    <w:rsid w:val="00724264"/>
+    <w:rsid w:val="00725C8A"/>
+    <w:rsid w:val="00727269"/>
+    <w:rsid w:val="0073385F"/>
+    <w:rsid w:val="00733947"/>
+    <w:rsid w:val="00734603"/>
+    <w:rsid w:val="0073498F"/>
+    <w:rsid w:val="00735320"/>
+    <w:rsid w:val="0073535B"/>
+    <w:rsid w:val="0073571C"/>
+    <w:rsid w:val="007363DC"/>
+    <w:rsid w:val="00736834"/>
+    <w:rsid w:val="007400BF"/>
+    <w:rsid w:val="00741903"/>
+    <w:rsid w:val="007419BB"/>
+    <w:rsid w:val="007422EE"/>
+    <w:rsid w:val="00742F8E"/>
+    <w:rsid w:val="0074329C"/>
+    <w:rsid w:val="00743763"/>
+    <w:rsid w:val="00743EE7"/>
+    <w:rsid w:val="00744095"/>
+    <w:rsid w:val="00751588"/>
+    <w:rsid w:val="00751DA2"/>
+    <w:rsid w:val="00753CEC"/>
+    <w:rsid w:val="00753DB5"/>
+    <w:rsid w:val="0075403D"/>
+    <w:rsid w:val="007547D4"/>
+    <w:rsid w:val="00754F4B"/>
+    <w:rsid w:val="007574D7"/>
+    <w:rsid w:val="007575FB"/>
+    <w:rsid w:val="00757710"/>
+    <w:rsid w:val="00757C23"/>
+    <w:rsid w:val="00760012"/>
+    <w:rsid w:val="00760778"/>
+    <w:rsid w:val="007609D6"/>
+    <w:rsid w:val="00761D57"/>
+    <w:rsid w:val="00762BF4"/>
+    <w:rsid w:val="00763521"/>
+    <w:rsid w:val="0076385F"/>
+    <w:rsid w:val="007639F9"/>
+    <w:rsid w:val="00763B51"/>
+    <w:rsid w:val="00764E36"/>
+    <w:rsid w:val="00765261"/>
+    <w:rsid w:val="00766146"/>
+    <w:rsid w:val="007662B7"/>
+    <w:rsid w:val="00766CBB"/>
+    <w:rsid w:val="0076740D"/>
+    <w:rsid w:val="00767A03"/>
+    <w:rsid w:val="00767F00"/>
+    <w:rsid w:val="00770289"/>
+    <w:rsid w:val="007711A8"/>
+    <w:rsid w:val="00772DF2"/>
+    <w:rsid w:val="0077305F"/>
+    <w:rsid w:val="0077363E"/>
+    <w:rsid w:val="007737FD"/>
+    <w:rsid w:val="0077507B"/>
+    <w:rsid w:val="00775D40"/>
+    <w:rsid w:val="007774EE"/>
+    <w:rsid w:val="00780D20"/>
+    <w:rsid w:val="007831EA"/>
+    <w:rsid w:val="007832C3"/>
+    <w:rsid w:val="007833C6"/>
+    <w:rsid w:val="00784CFF"/>
+    <w:rsid w:val="00785D10"/>
+    <w:rsid w:val="00786853"/>
+    <w:rsid w:val="00786C64"/>
+    <w:rsid w:val="00786EE3"/>
+    <w:rsid w:val="007878A0"/>
+    <w:rsid w:val="00790436"/>
+    <w:rsid w:val="00791A7F"/>
+    <w:rsid w:val="00791DA7"/>
+    <w:rsid w:val="007928FE"/>
+    <w:rsid w:val="0079308E"/>
+    <w:rsid w:val="00794373"/>
+    <w:rsid w:val="007947F1"/>
+    <w:rsid w:val="00795B15"/>
+    <w:rsid w:val="0079633C"/>
+    <w:rsid w:val="007974AE"/>
+    <w:rsid w:val="007A0DD5"/>
+    <w:rsid w:val="007A22E5"/>
+    <w:rsid w:val="007A2367"/>
+    <w:rsid w:val="007A286A"/>
+    <w:rsid w:val="007A2B49"/>
+    <w:rsid w:val="007A33FD"/>
+    <w:rsid w:val="007A39D8"/>
+    <w:rsid w:val="007A3A96"/>
+    <w:rsid w:val="007A3C8F"/>
+    <w:rsid w:val="007A5239"/>
+    <w:rsid w:val="007A536E"/>
+    <w:rsid w:val="007A5BBD"/>
+    <w:rsid w:val="007A631B"/>
+    <w:rsid w:val="007B06EE"/>
+    <w:rsid w:val="007B1298"/>
+    <w:rsid w:val="007B1F11"/>
+    <w:rsid w:val="007B216F"/>
+    <w:rsid w:val="007B25F0"/>
+    <w:rsid w:val="007B2D4E"/>
+    <w:rsid w:val="007B308D"/>
+    <w:rsid w:val="007B3487"/>
+    <w:rsid w:val="007B38F2"/>
+    <w:rsid w:val="007B3A02"/>
+    <w:rsid w:val="007B46E8"/>
+    <w:rsid w:val="007B55A6"/>
+    <w:rsid w:val="007B5C43"/>
+    <w:rsid w:val="007B79CB"/>
+    <w:rsid w:val="007C0DB5"/>
+    <w:rsid w:val="007C1350"/>
+    <w:rsid w:val="007C19B6"/>
+    <w:rsid w:val="007C1A9E"/>
+    <w:rsid w:val="007C1ECB"/>
+    <w:rsid w:val="007C2D2B"/>
+    <w:rsid w:val="007C2D6F"/>
+    <w:rsid w:val="007C3524"/>
+    <w:rsid w:val="007C4921"/>
+    <w:rsid w:val="007C51B9"/>
+    <w:rsid w:val="007C5F97"/>
+    <w:rsid w:val="007C6413"/>
+    <w:rsid w:val="007C6639"/>
+    <w:rsid w:val="007C6EE0"/>
+    <w:rsid w:val="007D1E7D"/>
+    <w:rsid w:val="007D295B"/>
+    <w:rsid w:val="007D2A60"/>
+    <w:rsid w:val="007D4325"/>
+    <w:rsid w:val="007D435D"/>
+    <w:rsid w:val="007D4F13"/>
+    <w:rsid w:val="007D5AAC"/>
+    <w:rsid w:val="007D6D4C"/>
+    <w:rsid w:val="007D6FCB"/>
+    <w:rsid w:val="007D7010"/>
+    <w:rsid w:val="007D7155"/>
+    <w:rsid w:val="007D7E75"/>
+    <w:rsid w:val="007E0521"/>
+    <w:rsid w:val="007E21F7"/>
+    <w:rsid w:val="007E22D2"/>
+    <w:rsid w:val="007E2F46"/>
+    <w:rsid w:val="007E37A5"/>
+    <w:rsid w:val="007E4088"/>
+    <w:rsid w:val="007E5153"/>
+    <w:rsid w:val="007E5606"/>
+    <w:rsid w:val="007E667F"/>
+    <w:rsid w:val="007E7597"/>
+    <w:rsid w:val="007E77D4"/>
+    <w:rsid w:val="007E7AD4"/>
+    <w:rsid w:val="007F05F8"/>
+    <w:rsid w:val="007F0BF2"/>
+    <w:rsid w:val="007F1CC4"/>
+    <w:rsid w:val="007F22E5"/>
+    <w:rsid w:val="007F27B4"/>
+    <w:rsid w:val="007F310D"/>
+    <w:rsid w:val="007F32DC"/>
+    <w:rsid w:val="007F35F5"/>
+    <w:rsid w:val="007F3642"/>
+    <w:rsid w:val="007F3B04"/>
+    <w:rsid w:val="007F3E30"/>
+    <w:rsid w:val="007F530A"/>
+    <w:rsid w:val="007F533B"/>
+    <w:rsid w:val="007F5B40"/>
+    <w:rsid w:val="007F620C"/>
+    <w:rsid w:val="007F655C"/>
+    <w:rsid w:val="007F7776"/>
+    <w:rsid w:val="007F79E2"/>
+    <w:rsid w:val="007F79F4"/>
+    <w:rsid w:val="007F7FE0"/>
+    <w:rsid w:val="00800B29"/>
+    <w:rsid w:val="0080126E"/>
+    <w:rsid w:val="00801BAF"/>
+    <w:rsid w:val="00804323"/>
+    <w:rsid w:val="00804329"/>
+    <w:rsid w:val="008045C9"/>
+    <w:rsid w:val="008058A2"/>
+    <w:rsid w:val="00805978"/>
+    <w:rsid w:val="00806AF7"/>
+    <w:rsid w:val="00806FA4"/>
+    <w:rsid w:val="008075FD"/>
+    <w:rsid w:val="00807788"/>
+    <w:rsid w:val="0081196D"/>
+    <w:rsid w:val="00811A31"/>
+    <w:rsid w:val="00811E18"/>
+    <w:rsid w:val="00811E7F"/>
+    <w:rsid w:val="0081303F"/>
+    <w:rsid w:val="008131F9"/>
+    <w:rsid w:val="008135F9"/>
+    <w:rsid w:val="0081422A"/>
+    <w:rsid w:val="00815086"/>
+    <w:rsid w:val="0081643D"/>
+    <w:rsid w:val="008167F1"/>
+    <w:rsid w:val="008170CD"/>
+    <w:rsid w:val="00817251"/>
+    <w:rsid w:val="00817299"/>
+    <w:rsid w:val="00820AF8"/>
+    <w:rsid w:val="008220E6"/>
+    <w:rsid w:val="00823204"/>
+    <w:rsid w:val="008233DB"/>
+    <w:rsid w:val="00823D60"/>
+    <w:rsid w:val="00823F29"/>
+    <w:rsid w:val="00825468"/>
+    <w:rsid w:val="0082692C"/>
+    <w:rsid w:val="00826DDB"/>
+    <w:rsid w:val="0082723E"/>
+    <w:rsid w:val="00827B0C"/>
+    <w:rsid w:val="008303F2"/>
+    <w:rsid w:val="00831CCA"/>
+    <w:rsid w:val="00832E19"/>
+    <w:rsid w:val="00832E54"/>
+    <w:rsid w:val="00832E9B"/>
+    <w:rsid w:val="00834311"/>
+    <w:rsid w:val="00834FAE"/>
+    <w:rsid w:val="00836072"/>
+    <w:rsid w:val="0083622C"/>
+    <w:rsid w:val="00836621"/>
+    <w:rsid w:val="00836E8C"/>
+    <w:rsid w:val="00837B3E"/>
+    <w:rsid w:val="008404F1"/>
+    <w:rsid w:val="00841058"/>
+    <w:rsid w:val="0084272A"/>
+    <w:rsid w:val="00842FDA"/>
+    <w:rsid w:val="00843373"/>
+    <w:rsid w:val="008433CE"/>
+    <w:rsid w:val="00843A93"/>
+    <w:rsid w:val="00843CDE"/>
+    <w:rsid w:val="00843DA6"/>
+    <w:rsid w:val="00844514"/>
+    <w:rsid w:val="0084525E"/>
+    <w:rsid w:val="00845445"/>
+    <w:rsid w:val="00846CFF"/>
+    <w:rsid w:val="00850364"/>
+    <w:rsid w:val="00850D02"/>
+    <w:rsid w:val="00851218"/>
+    <w:rsid w:val="008530DA"/>
+    <w:rsid w:val="008531C5"/>
+    <w:rsid w:val="0085386B"/>
+    <w:rsid w:val="0085540E"/>
+    <w:rsid w:val="00855673"/>
+    <w:rsid w:val="00856249"/>
+    <w:rsid w:val="00856530"/>
+    <w:rsid w:val="00856946"/>
+    <w:rsid w:val="00857595"/>
+    <w:rsid w:val="00857863"/>
+    <w:rsid w:val="00860311"/>
+    <w:rsid w:val="00860804"/>
+    <w:rsid w:val="00860C80"/>
+    <w:rsid w:val="00862A49"/>
+    <w:rsid w:val="008661EE"/>
+    <w:rsid w:val="00866A38"/>
+    <w:rsid w:val="00866BAD"/>
+    <w:rsid w:val="00866F15"/>
+    <w:rsid w:val="008671FE"/>
+    <w:rsid w:val="00867E14"/>
+    <w:rsid w:val="00871262"/>
+    <w:rsid w:val="00871402"/>
+    <w:rsid w:val="00871DA5"/>
+    <w:rsid w:val="00872233"/>
+    <w:rsid w:val="0087257B"/>
+    <w:rsid w:val="00872ECD"/>
+    <w:rsid w:val="008735E5"/>
+    <w:rsid w:val="00873A1F"/>
+    <w:rsid w:val="008746F1"/>
+    <w:rsid w:val="00875FCD"/>
+    <w:rsid w:val="00881DB8"/>
+    <w:rsid w:val="0088212A"/>
+    <w:rsid w:val="008827B0"/>
+    <w:rsid w:val="00883861"/>
+    <w:rsid w:val="00883A66"/>
+    <w:rsid w:val="0088402A"/>
+    <w:rsid w:val="00884045"/>
+    <w:rsid w:val="00885BD4"/>
+    <w:rsid w:val="00885D68"/>
+    <w:rsid w:val="00885DEE"/>
+    <w:rsid w:val="008879B3"/>
+    <w:rsid w:val="00887D29"/>
+    <w:rsid w:val="00890093"/>
+    <w:rsid w:val="00891B5E"/>
+    <w:rsid w:val="008938FF"/>
+    <w:rsid w:val="00893BD3"/>
+    <w:rsid w:val="00894699"/>
+    <w:rsid w:val="00895036"/>
+    <w:rsid w:val="00896023"/>
+    <w:rsid w:val="00896D6B"/>
+    <w:rsid w:val="00896E40"/>
+    <w:rsid w:val="00897727"/>
+    <w:rsid w:val="008A08EA"/>
+    <w:rsid w:val="008A1642"/>
+    <w:rsid w:val="008A1916"/>
+    <w:rsid w:val="008A317D"/>
+    <w:rsid w:val="008A40CA"/>
+    <w:rsid w:val="008A470F"/>
+    <w:rsid w:val="008A48F2"/>
+    <w:rsid w:val="008A553C"/>
+    <w:rsid w:val="008A59A0"/>
+    <w:rsid w:val="008A6144"/>
+    <w:rsid w:val="008A70DE"/>
+    <w:rsid w:val="008A7299"/>
+    <w:rsid w:val="008A7964"/>
+    <w:rsid w:val="008B0249"/>
+    <w:rsid w:val="008B1EEA"/>
+    <w:rsid w:val="008B222C"/>
+    <w:rsid w:val="008B253C"/>
+    <w:rsid w:val="008B3EEF"/>
+    <w:rsid w:val="008B510F"/>
+    <w:rsid w:val="008B669B"/>
+    <w:rsid w:val="008B6BCA"/>
+    <w:rsid w:val="008B726E"/>
+    <w:rsid w:val="008B7E33"/>
+    <w:rsid w:val="008C0476"/>
+    <w:rsid w:val="008C119E"/>
+    <w:rsid w:val="008C2020"/>
+    <w:rsid w:val="008C20CC"/>
+    <w:rsid w:val="008C220D"/>
+    <w:rsid w:val="008C2EA9"/>
+    <w:rsid w:val="008C4518"/>
+    <w:rsid w:val="008C4F8D"/>
+    <w:rsid w:val="008C511B"/>
+    <w:rsid w:val="008C6530"/>
+    <w:rsid w:val="008C7C2B"/>
+    <w:rsid w:val="008D1541"/>
+    <w:rsid w:val="008D26C3"/>
+    <w:rsid w:val="008D2B23"/>
+    <w:rsid w:val="008D2BFE"/>
+    <w:rsid w:val="008D33FC"/>
+    <w:rsid w:val="008D4045"/>
+    <w:rsid w:val="008D411D"/>
+    <w:rsid w:val="008D49FD"/>
+    <w:rsid w:val="008D4F2C"/>
+    <w:rsid w:val="008D58CE"/>
+    <w:rsid w:val="008D65E0"/>
+    <w:rsid w:val="008D6D2D"/>
+    <w:rsid w:val="008D6EF6"/>
+    <w:rsid w:val="008E013D"/>
+    <w:rsid w:val="008E0488"/>
+    <w:rsid w:val="008E1B9F"/>
+    <w:rsid w:val="008E33C9"/>
+    <w:rsid w:val="008E39D7"/>
+    <w:rsid w:val="008E3C15"/>
+    <w:rsid w:val="008E47C8"/>
+    <w:rsid w:val="008E48CF"/>
+    <w:rsid w:val="008E53D9"/>
+    <w:rsid w:val="008E5A12"/>
+    <w:rsid w:val="008E5EE0"/>
+    <w:rsid w:val="008E634D"/>
+    <w:rsid w:val="008E673A"/>
+    <w:rsid w:val="008E6E1A"/>
+    <w:rsid w:val="008E7E9F"/>
+    <w:rsid w:val="008F0C6E"/>
+    <w:rsid w:val="008F10CA"/>
+    <w:rsid w:val="008F14E3"/>
+    <w:rsid w:val="008F17B1"/>
+    <w:rsid w:val="008F1F97"/>
+    <w:rsid w:val="008F32A5"/>
+    <w:rsid w:val="008F4166"/>
+    <w:rsid w:val="008F4948"/>
+    <w:rsid w:val="008F4B76"/>
+    <w:rsid w:val="008F4E81"/>
+    <w:rsid w:val="008F58F7"/>
+    <w:rsid w:val="0090061B"/>
+    <w:rsid w:val="00901B4B"/>
+    <w:rsid w:val="00901F48"/>
+    <w:rsid w:val="00903313"/>
+    <w:rsid w:val="00903F3E"/>
+    <w:rsid w:val="00903FC6"/>
+    <w:rsid w:val="009045B0"/>
+    <w:rsid w:val="009049C0"/>
+    <w:rsid w:val="009050CB"/>
+    <w:rsid w:val="0090524D"/>
+    <w:rsid w:val="0090546C"/>
+    <w:rsid w:val="00905F34"/>
+    <w:rsid w:val="0090669C"/>
+    <w:rsid w:val="00906942"/>
+    <w:rsid w:val="0090706C"/>
+    <w:rsid w:val="00907BBA"/>
+    <w:rsid w:val="009107B2"/>
+    <w:rsid w:val="009107FB"/>
+    <w:rsid w:val="00910A2C"/>
+    <w:rsid w:val="00910B4D"/>
+    <w:rsid w:val="00910E85"/>
+    <w:rsid w:val="00911000"/>
+    <w:rsid w:val="00911653"/>
+    <w:rsid w:val="00912610"/>
+    <w:rsid w:val="00913726"/>
+    <w:rsid w:val="00913FA6"/>
+    <w:rsid w:val="00914B26"/>
+    <w:rsid w:val="009157D1"/>
+    <w:rsid w:val="009161B3"/>
+    <w:rsid w:val="009168D4"/>
+    <w:rsid w:val="009169D5"/>
+    <w:rsid w:val="00917BDD"/>
+    <w:rsid w:val="00920067"/>
+    <w:rsid w:val="0092051D"/>
+    <w:rsid w:val="009206F8"/>
+    <w:rsid w:val="00922DF5"/>
+    <w:rsid w:val="00923018"/>
+    <w:rsid w:val="00923F25"/>
+    <w:rsid w:val="0092463C"/>
+    <w:rsid w:val="00924A82"/>
+    <w:rsid w:val="00924AEA"/>
+    <w:rsid w:val="00924AFC"/>
+    <w:rsid w:val="00924EF0"/>
+    <w:rsid w:val="00925D42"/>
+    <w:rsid w:val="009266D7"/>
+    <w:rsid w:val="00927BC2"/>
+    <w:rsid w:val="00927BD8"/>
+    <w:rsid w:val="00927D8F"/>
+    <w:rsid w:val="00927F56"/>
+    <w:rsid w:val="00931C34"/>
+    <w:rsid w:val="0093282D"/>
+    <w:rsid w:val="009329F5"/>
+    <w:rsid w:val="00934243"/>
+    <w:rsid w:val="00934F7E"/>
+    <w:rsid w:val="00936F6C"/>
+    <w:rsid w:val="00937DDF"/>
+    <w:rsid w:val="00937F00"/>
+    <w:rsid w:val="00940469"/>
+    <w:rsid w:val="009406E9"/>
+    <w:rsid w:val="00940B12"/>
+    <w:rsid w:val="009413DB"/>
+    <w:rsid w:val="00941636"/>
+    <w:rsid w:val="0094340A"/>
+    <w:rsid w:val="00943BA4"/>
+    <w:rsid w:val="009442EC"/>
+    <w:rsid w:val="00945D5F"/>
+    <w:rsid w:val="009469C2"/>
+    <w:rsid w:val="00946A08"/>
+    <w:rsid w:val="00947899"/>
+    <w:rsid w:val="00947B99"/>
+    <w:rsid w:val="0095066F"/>
+    <w:rsid w:val="00950E5F"/>
+    <w:rsid w:val="00951BAC"/>
+    <w:rsid w:val="00952223"/>
+    <w:rsid w:val="00952DDE"/>
+    <w:rsid w:val="00952E16"/>
+    <w:rsid w:val="009531E1"/>
+    <w:rsid w:val="00954F09"/>
+    <w:rsid w:val="00957073"/>
+    <w:rsid w:val="009570DD"/>
+    <w:rsid w:val="009602CB"/>
+    <w:rsid w:val="00960A05"/>
+    <w:rsid w:val="00960A29"/>
+    <w:rsid w:val="00960BDE"/>
+    <w:rsid w:val="00961042"/>
+    <w:rsid w:val="009612DB"/>
+    <w:rsid w:val="009617C5"/>
+    <w:rsid w:val="00961B16"/>
+    <w:rsid w:val="009625E1"/>
+    <w:rsid w:val="009626D5"/>
+    <w:rsid w:val="00962C05"/>
+    <w:rsid w:val="0096374B"/>
+    <w:rsid w:val="00963AFA"/>
+    <w:rsid w:val="00963BC6"/>
+    <w:rsid w:val="009650DA"/>
+    <w:rsid w:val="00967C51"/>
+    <w:rsid w:val="00967C5E"/>
+    <w:rsid w:val="009708D3"/>
+    <w:rsid w:val="00970969"/>
+    <w:rsid w:val="009715EC"/>
+    <w:rsid w:val="00972130"/>
+    <w:rsid w:val="00972907"/>
+    <w:rsid w:val="009735C7"/>
+    <w:rsid w:val="009740AB"/>
+    <w:rsid w:val="0097437D"/>
+    <w:rsid w:val="0097476B"/>
+    <w:rsid w:val="0097736E"/>
+    <w:rsid w:val="00977C38"/>
+    <w:rsid w:val="00977DA5"/>
+    <w:rsid w:val="00980B38"/>
+    <w:rsid w:val="00980BF4"/>
+    <w:rsid w:val="00980EF6"/>
+    <w:rsid w:val="00980FAA"/>
+    <w:rsid w:val="0098112C"/>
+    <w:rsid w:val="00983C8B"/>
+    <w:rsid w:val="00983D2F"/>
+    <w:rsid w:val="00984BCF"/>
+    <w:rsid w:val="00984F2C"/>
+    <w:rsid w:val="00985B9E"/>
+    <w:rsid w:val="009868ED"/>
+    <w:rsid w:val="00987AFB"/>
+    <w:rsid w:val="00990D8E"/>
+    <w:rsid w:val="009915C3"/>
+    <w:rsid w:val="0099170C"/>
+    <w:rsid w:val="00992606"/>
+    <w:rsid w:val="00992FD2"/>
+    <w:rsid w:val="009944A4"/>
+    <w:rsid w:val="009951E0"/>
+    <w:rsid w:val="009952A2"/>
+    <w:rsid w:val="00995753"/>
+    <w:rsid w:val="00995AA5"/>
+    <w:rsid w:val="00995E9D"/>
+    <w:rsid w:val="00996A31"/>
+    <w:rsid w:val="00997645"/>
+    <w:rsid w:val="00997E87"/>
+    <w:rsid w:val="009A053E"/>
+    <w:rsid w:val="009A0988"/>
+    <w:rsid w:val="009A140C"/>
+    <w:rsid w:val="009A3375"/>
+    <w:rsid w:val="009A4A73"/>
+    <w:rsid w:val="009A5D0C"/>
+    <w:rsid w:val="009A6856"/>
+    <w:rsid w:val="009A698D"/>
+    <w:rsid w:val="009A69F9"/>
+    <w:rsid w:val="009A79B4"/>
+    <w:rsid w:val="009B2321"/>
+    <w:rsid w:val="009B2459"/>
+    <w:rsid w:val="009B2FF8"/>
+    <w:rsid w:val="009B4130"/>
+    <w:rsid w:val="009B4271"/>
+    <w:rsid w:val="009B53EE"/>
+    <w:rsid w:val="009B5555"/>
+    <w:rsid w:val="009B5E1F"/>
+    <w:rsid w:val="009B6548"/>
+    <w:rsid w:val="009B69E2"/>
+    <w:rsid w:val="009B74D0"/>
+    <w:rsid w:val="009B7C0E"/>
+    <w:rsid w:val="009C017E"/>
+    <w:rsid w:val="009C06AC"/>
+    <w:rsid w:val="009C0C9D"/>
+    <w:rsid w:val="009C1331"/>
+    <w:rsid w:val="009C242C"/>
+    <w:rsid w:val="009C3E7B"/>
+    <w:rsid w:val="009C60D8"/>
+    <w:rsid w:val="009C6247"/>
+    <w:rsid w:val="009C62A2"/>
+    <w:rsid w:val="009C653D"/>
+    <w:rsid w:val="009C734B"/>
+    <w:rsid w:val="009C7518"/>
+    <w:rsid w:val="009C7F75"/>
+    <w:rsid w:val="009D0539"/>
+    <w:rsid w:val="009D10BC"/>
+    <w:rsid w:val="009D19D3"/>
+    <w:rsid w:val="009D1B1F"/>
+    <w:rsid w:val="009D255F"/>
+    <w:rsid w:val="009D302A"/>
+    <w:rsid w:val="009D3549"/>
+    <w:rsid w:val="009D4888"/>
+    <w:rsid w:val="009D48F5"/>
+    <w:rsid w:val="009D5436"/>
+    <w:rsid w:val="009D5B76"/>
+    <w:rsid w:val="009D5D07"/>
+    <w:rsid w:val="009D5D50"/>
+    <w:rsid w:val="009D5D7A"/>
+    <w:rsid w:val="009D6B5D"/>
+    <w:rsid w:val="009D7ACB"/>
+    <w:rsid w:val="009D7AED"/>
+    <w:rsid w:val="009E02F0"/>
+    <w:rsid w:val="009E124B"/>
+    <w:rsid w:val="009E125E"/>
+    <w:rsid w:val="009E39F2"/>
+    <w:rsid w:val="009E5EBB"/>
+    <w:rsid w:val="009E62DA"/>
+    <w:rsid w:val="009E6669"/>
+    <w:rsid w:val="009E6DA5"/>
+    <w:rsid w:val="009E7119"/>
+    <w:rsid w:val="009E729B"/>
+    <w:rsid w:val="009F0872"/>
+    <w:rsid w:val="009F20ED"/>
+    <w:rsid w:val="009F2364"/>
+    <w:rsid w:val="009F2A3D"/>
+    <w:rsid w:val="009F2C5C"/>
+    <w:rsid w:val="009F3E41"/>
+    <w:rsid w:val="009F416C"/>
+    <w:rsid w:val="009F5485"/>
+    <w:rsid w:val="009F5B2B"/>
+    <w:rsid w:val="009F6451"/>
+    <w:rsid w:val="009F73D3"/>
+    <w:rsid w:val="00A005DB"/>
+    <w:rsid w:val="00A0076B"/>
+    <w:rsid w:val="00A00946"/>
+    <w:rsid w:val="00A0195D"/>
+    <w:rsid w:val="00A01F3F"/>
+    <w:rsid w:val="00A0252C"/>
+    <w:rsid w:val="00A030BF"/>
+    <w:rsid w:val="00A031A0"/>
+    <w:rsid w:val="00A04050"/>
+    <w:rsid w:val="00A04801"/>
+    <w:rsid w:val="00A05067"/>
+    <w:rsid w:val="00A06280"/>
+    <w:rsid w:val="00A064EB"/>
+    <w:rsid w:val="00A06658"/>
+    <w:rsid w:val="00A072AD"/>
+    <w:rsid w:val="00A1042E"/>
+    <w:rsid w:val="00A10CBF"/>
+    <w:rsid w:val="00A118C6"/>
+    <w:rsid w:val="00A11EAC"/>
+    <w:rsid w:val="00A13156"/>
+    <w:rsid w:val="00A13C26"/>
+    <w:rsid w:val="00A1525C"/>
+    <w:rsid w:val="00A16199"/>
+    <w:rsid w:val="00A17624"/>
+    <w:rsid w:val="00A17CA0"/>
+    <w:rsid w:val="00A209A9"/>
+    <w:rsid w:val="00A20E8B"/>
+    <w:rsid w:val="00A210E3"/>
+    <w:rsid w:val="00A21116"/>
+    <w:rsid w:val="00A21159"/>
+    <w:rsid w:val="00A2134D"/>
+    <w:rsid w:val="00A21AF9"/>
+    <w:rsid w:val="00A2258E"/>
+    <w:rsid w:val="00A226B7"/>
+    <w:rsid w:val="00A231A5"/>
+    <w:rsid w:val="00A24BF2"/>
+    <w:rsid w:val="00A25112"/>
+    <w:rsid w:val="00A25DD4"/>
+    <w:rsid w:val="00A27370"/>
+    <w:rsid w:val="00A275E3"/>
+    <w:rsid w:val="00A30207"/>
+    <w:rsid w:val="00A30621"/>
+    <w:rsid w:val="00A30A0E"/>
+    <w:rsid w:val="00A30C7F"/>
+    <w:rsid w:val="00A31156"/>
+    <w:rsid w:val="00A32CB2"/>
+    <w:rsid w:val="00A32FCE"/>
+    <w:rsid w:val="00A33396"/>
+    <w:rsid w:val="00A342B9"/>
+    <w:rsid w:val="00A3616F"/>
+    <w:rsid w:val="00A364F7"/>
+    <w:rsid w:val="00A403D6"/>
+    <w:rsid w:val="00A40DFA"/>
+    <w:rsid w:val="00A40FBD"/>
+    <w:rsid w:val="00A41E8A"/>
+    <w:rsid w:val="00A420D1"/>
+    <w:rsid w:val="00A42761"/>
+    <w:rsid w:val="00A449F6"/>
+    <w:rsid w:val="00A4590A"/>
+    <w:rsid w:val="00A471A6"/>
+    <w:rsid w:val="00A50315"/>
+    <w:rsid w:val="00A5055A"/>
+    <w:rsid w:val="00A50B16"/>
+    <w:rsid w:val="00A50D8E"/>
+    <w:rsid w:val="00A52BA9"/>
+    <w:rsid w:val="00A530D8"/>
+    <w:rsid w:val="00A53A6F"/>
+    <w:rsid w:val="00A53A9F"/>
+    <w:rsid w:val="00A53D04"/>
+    <w:rsid w:val="00A53E39"/>
+    <w:rsid w:val="00A55896"/>
+    <w:rsid w:val="00A55AFE"/>
+    <w:rsid w:val="00A56CBD"/>
+    <w:rsid w:val="00A60316"/>
+    <w:rsid w:val="00A6351D"/>
+    <w:rsid w:val="00A6485D"/>
+    <w:rsid w:val="00A6486F"/>
+    <w:rsid w:val="00A64AA6"/>
+    <w:rsid w:val="00A64B29"/>
+    <w:rsid w:val="00A64C09"/>
+    <w:rsid w:val="00A64D5C"/>
+    <w:rsid w:val="00A64D5E"/>
+    <w:rsid w:val="00A65148"/>
+    <w:rsid w:val="00A6544D"/>
+    <w:rsid w:val="00A656F8"/>
+    <w:rsid w:val="00A66227"/>
+    <w:rsid w:val="00A66F4E"/>
+    <w:rsid w:val="00A702DB"/>
+    <w:rsid w:val="00A706CC"/>
+    <w:rsid w:val="00A70B4F"/>
+    <w:rsid w:val="00A70CAD"/>
+    <w:rsid w:val="00A70F11"/>
+    <w:rsid w:val="00A71DCF"/>
+    <w:rsid w:val="00A72187"/>
+    <w:rsid w:val="00A729CF"/>
+    <w:rsid w:val="00A73D36"/>
+    <w:rsid w:val="00A75410"/>
+    <w:rsid w:val="00A75568"/>
+    <w:rsid w:val="00A75DE0"/>
+    <w:rsid w:val="00A76160"/>
+    <w:rsid w:val="00A76EEA"/>
+    <w:rsid w:val="00A76FA9"/>
+    <w:rsid w:val="00A80054"/>
+    <w:rsid w:val="00A80353"/>
+    <w:rsid w:val="00A82EED"/>
+    <w:rsid w:val="00A82F77"/>
+    <w:rsid w:val="00A833A7"/>
+    <w:rsid w:val="00A84630"/>
+    <w:rsid w:val="00A90324"/>
+    <w:rsid w:val="00A9138F"/>
+    <w:rsid w:val="00A91E0E"/>
+    <w:rsid w:val="00A92696"/>
+    <w:rsid w:val="00A92763"/>
+    <w:rsid w:val="00A92BF2"/>
+    <w:rsid w:val="00A92E39"/>
+    <w:rsid w:val="00A93122"/>
+    <w:rsid w:val="00A93486"/>
+    <w:rsid w:val="00A93847"/>
+    <w:rsid w:val="00A93C3C"/>
+    <w:rsid w:val="00A93EFA"/>
+    <w:rsid w:val="00A96C16"/>
+    <w:rsid w:val="00A97115"/>
+    <w:rsid w:val="00A97EB0"/>
+    <w:rsid w:val="00AA02B8"/>
+    <w:rsid w:val="00AA04AE"/>
+    <w:rsid w:val="00AA0B8B"/>
+    <w:rsid w:val="00AA2423"/>
+    <w:rsid w:val="00AA2986"/>
+    <w:rsid w:val="00AA3429"/>
+    <w:rsid w:val="00AA398C"/>
+    <w:rsid w:val="00AA3C7C"/>
+    <w:rsid w:val="00AA61B2"/>
+    <w:rsid w:val="00AA69F4"/>
+    <w:rsid w:val="00AA6F09"/>
+    <w:rsid w:val="00AA72C9"/>
+    <w:rsid w:val="00AB1358"/>
+    <w:rsid w:val="00AB28EC"/>
+    <w:rsid w:val="00AB4526"/>
+    <w:rsid w:val="00AB4EFD"/>
+    <w:rsid w:val="00AB6DFE"/>
+    <w:rsid w:val="00AB721A"/>
+    <w:rsid w:val="00AB7A9B"/>
+    <w:rsid w:val="00AB7E01"/>
+    <w:rsid w:val="00AC028D"/>
+    <w:rsid w:val="00AC0434"/>
+    <w:rsid w:val="00AC1848"/>
+    <w:rsid w:val="00AC18D2"/>
+    <w:rsid w:val="00AC1D07"/>
+    <w:rsid w:val="00AC1EC4"/>
+    <w:rsid w:val="00AC277F"/>
+    <w:rsid w:val="00AC3134"/>
+    <w:rsid w:val="00AC37F2"/>
+    <w:rsid w:val="00AC3D00"/>
+    <w:rsid w:val="00AC40FA"/>
+    <w:rsid w:val="00AC4369"/>
+    <w:rsid w:val="00AC517B"/>
+    <w:rsid w:val="00AC65DF"/>
+    <w:rsid w:val="00AC6B30"/>
+    <w:rsid w:val="00AC6CC9"/>
+    <w:rsid w:val="00AC6D28"/>
+    <w:rsid w:val="00AC6F02"/>
+    <w:rsid w:val="00AC7C4C"/>
+    <w:rsid w:val="00AC7E49"/>
+    <w:rsid w:val="00AD029C"/>
+    <w:rsid w:val="00AD15D9"/>
+    <w:rsid w:val="00AD31B6"/>
+    <w:rsid w:val="00AD3D29"/>
+    <w:rsid w:val="00AD568C"/>
+    <w:rsid w:val="00AD5833"/>
+    <w:rsid w:val="00AD5FB2"/>
+    <w:rsid w:val="00AD600B"/>
+    <w:rsid w:val="00AD6F76"/>
+    <w:rsid w:val="00AD79CC"/>
+    <w:rsid w:val="00AE02ED"/>
+    <w:rsid w:val="00AE0403"/>
+    <w:rsid w:val="00AE0901"/>
+    <w:rsid w:val="00AE0D0A"/>
+    <w:rsid w:val="00AE0E0A"/>
+    <w:rsid w:val="00AE165F"/>
+    <w:rsid w:val="00AE20BF"/>
+    <w:rsid w:val="00AE2FC4"/>
+    <w:rsid w:val="00AE39E5"/>
+    <w:rsid w:val="00AE54B8"/>
+    <w:rsid w:val="00AE5B26"/>
+    <w:rsid w:val="00AE6805"/>
+    <w:rsid w:val="00AE68EC"/>
+    <w:rsid w:val="00AE7DA2"/>
+    <w:rsid w:val="00AF0455"/>
+    <w:rsid w:val="00AF06CE"/>
+    <w:rsid w:val="00AF0B32"/>
+    <w:rsid w:val="00AF0C9B"/>
+    <w:rsid w:val="00AF16A9"/>
+    <w:rsid w:val="00AF2390"/>
+    <w:rsid w:val="00AF38D1"/>
+    <w:rsid w:val="00AF3B42"/>
+    <w:rsid w:val="00AF497E"/>
+    <w:rsid w:val="00AF59D3"/>
+    <w:rsid w:val="00AF6AD2"/>
+    <w:rsid w:val="00AF71CA"/>
+    <w:rsid w:val="00B007A5"/>
+    <w:rsid w:val="00B0100D"/>
+    <w:rsid w:val="00B0102B"/>
+    <w:rsid w:val="00B017B1"/>
+    <w:rsid w:val="00B0194B"/>
+    <w:rsid w:val="00B01B5D"/>
+    <w:rsid w:val="00B02ADF"/>
+    <w:rsid w:val="00B03188"/>
+    <w:rsid w:val="00B03B22"/>
+    <w:rsid w:val="00B0419B"/>
+    <w:rsid w:val="00B05393"/>
+    <w:rsid w:val="00B07BCB"/>
+    <w:rsid w:val="00B10C43"/>
+    <w:rsid w:val="00B10C95"/>
+    <w:rsid w:val="00B112B3"/>
+    <w:rsid w:val="00B153B8"/>
+    <w:rsid w:val="00B158B9"/>
+    <w:rsid w:val="00B1795E"/>
+    <w:rsid w:val="00B17CBC"/>
+    <w:rsid w:val="00B21AB8"/>
+    <w:rsid w:val="00B21E10"/>
+    <w:rsid w:val="00B2202F"/>
+    <w:rsid w:val="00B22AA9"/>
+    <w:rsid w:val="00B23048"/>
+    <w:rsid w:val="00B231D3"/>
+    <w:rsid w:val="00B24273"/>
+    <w:rsid w:val="00B242D2"/>
+    <w:rsid w:val="00B248F9"/>
+    <w:rsid w:val="00B2504E"/>
+    <w:rsid w:val="00B259EF"/>
+    <w:rsid w:val="00B25CE9"/>
+    <w:rsid w:val="00B25DB3"/>
+    <w:rsid w:val="00B27DB3"/>
+    <w:rsid w:val="00B27EE7"/>
+    <w:rsid w:val="00B30543"/>
+    <w:rsid w:val="00B330C4"/>
+    <w:rsid w:val="00B345D8"/>
+    <w:rsid w:val="00B35B2A"/>
+    <w:rsid w:val="00B365E7"/>
+    <w:rsid w:val="00B36726"/>
+    <w:rsid w:val="00B36ED6"/>
+    <w:rsid w:val="00B377F7"/>
+    <w:rsid w:val="00B404F1"/>
+    <w:rsid w:val="00B4061D"/>
+    <w:rsid w:val="00B407F1"/>
+    <w:rsid w:val="00B43346"/>
+    <w:rsid w:val="00B43BCD"/>
+    <w:rsid w:val="00B4469D"/>
+    <w:rsid w:val="00B45695"/>
+    <w:rsid w:val="00B467EB"/>
+    <w:rsid w:val="00B47663"/>
+    <w:rsid w:val="00B47CBA"/>
+    <w:rsid w:val="00B502CB"/>
+    <w:rsid w:val="00B50456"/>
+    <w:rsid w:val="00B505E7"/>
+    <w:rsid w:val="00B516CD"/>
+    <w:rsid w:val="00B524A1"/>
+    <w:rsid w:val="00B52DD6"/>
+    <w:rsid w:val="00B5372C"/>
+    <w:rsid w:val="00B53AC0"/>
+    <w:rsid w:val="00B5418B"/>
+    <w:rsid w:val="00B549E1"/>
+    <w:rsid w:val="00B55D8E"/>
+    <w:rsid w:val="00B55E54"/>
+    <w:rsid w:val="00B55F9F"/>
+    <w:rsid w:val="00B561EE"/>
+    <w:rsid w:val="00B56D48"/>
+    <w:rsid w:val="00B574CD"/>
+    <w:rsid w:val="00B577BD"/>
+    <w:rsid w:val="00B578AF"/>
+    <w:rsid w:val="00B601F6"/>
+    <w:rsid w:val="00B60383"/>
+    <w:rsid w:val="00B60928"/>
+    <w:rsid w:val="00B62076"/>
+    <w:rsid w:val="00B62104"/>
+    <w:rsid w:val="00B621A7"/>
+    <w:rsid w:val="00B6507B"/>
+    <w:rsid w:val="00B65168"/>
+    <w:rsid w:val="00B65351"/>
+    <w:rsid w:val="00B6580C"/>
+    <w:rsid w:val="00B65C12"/>
+    <w:rsid w:val="00B67311"/>
+    <w:rsid w:val="00B67B36"/>
+    <w:rsid w:val="00B70367"/>
+    <w:rsid w:val="00B7101B"/>
+    <w:rsid w:val="00B712AA"/>
+    <w:rsid w:val="00B72185"/>
+    <w:rsid w:val="00B72492"/>
+    <w:rsid w:val="00B74F2D"/>
+    <w:rsid w:val="00B7555D"/>
+    <w:rsid w:val="00B7673D"/>
+    <w:rsid w:val="00B771A2"/>
+    <w:rsid w:val="00B800CB"/>
+    <w:rsid w:val="00B80BA4"/>
+    <w:rsid w:val="00B8198B"/>
+    <w:rsid w:val="00B819C9"/>
+    <w:rsid w:val="00B820EA"/>
+    <w:rsid w:val="00B823C5"/>
+    <w:rsid w:val="00B82A86"/>
+    <w:rsid w:val="00B82E30"/>
+    <w:rsid w:val="00B832D7"/>
+    <w:rsid w:val="00B83E99"/>
+    <w:rsid w:val="00B84549"/>
+    <w:rsid w:val="00B850A6"/>
+    <w:rsid w:val="00B8511B"/>
+    <w:rsid w:val="00B85F0A"/>
+    <w:rsid w:val="00B902D2"/>
+    <w:rsid w:val="00B90B11"/>
+    <w:rsid w:val="00B90BE0"/>
+    <w:rsid w:val="00B91448"/>
+    <w:rsid w:val="00B91774"/>
+    <w:rsid w:val="00B9188B"/>
+    <w:rsid w:val="00B91C0F"/>
+    <w:rsid w:val="00B9283C"/>
+    <w:rsid w:val="00B93D10"/>
+    <w:rsid w:val="00B93E79"/>
+    <w:rsid w:val="00B945C5"/>
+    <w:rsid w:val="00B94775"/>
+    <w:rsid w:val="00B956C3"/>
+    <w:rsid w:val="00B95A1B"/>
+    <w:rsid w:val="00B95D6F"/>
+    <w:rsid w:val="00B9780D"/>
+    <w:rsid w:val="00BA14FC"/>
+    <w:rsid w:val="00BA1BBE"/>
+    <w:rsid w:val="00BA265F"/>
+    <w:rsid w:val="00BA3034"/>
+    <w:rsid w:val="00BA34DF"/>
+    <w:rsid w:val="00BA366D"/>
+    <w:rsid w:val="00BA5175"/>
+    <w:rsid w:val="00BA5A18"/>
+    <w:rsid w:val="00BA5F7C"/>
+    <w:rsid w:val="00BA60FF"/>
+    <w:rsid w:val="00BA6C4D"/>
+    <w:rsid w:val="00BA6C50"/>
+    <w:rsid w:val="00BA7435"/>
+    <w:rsid w:val="00BB0F19"/>
+    <w:rsid w:val="00BB118C"/>
+    <w:rsid w:val="00BB1866"/>
+    <w:rsid w:val="00BB1D7A"/>
+    <w:rsid w:val="00BB26AD"/>
+    <w:rsid w:val="00BB2E76"/>
+    <w:rsid w:val="00BB464F"/>
+    <w:rsid w:val="00BB50CB"/>
+    <w:rsid w:val="00BB6366"/>
+    <w:rsid w:val="00BB6625"/>
+    <w:rsid w:val="00BB67EC"/>
+    <w:rsid w:val="00BB6CAF"/>
+    <w:rsid w:val="00BB6E89"/>
+    <w:rsid w:val="00BB7535"/>
+    <w:rsid w:val="00BC0210"/>
+    <w:rsid w:val="00BC05EC"/>
+    <w:rsid w:val="00BC17AB"/>
+    <w:rsid w:val="00BC1AEE"/>
+    <w:rsid w:val="00BC259C"/>
+    <w:rsid w:val="00BC294F"/>
+    <w:rsid w:val="00BC3125"/>
+    <w:rsid w:val="00BC3379"/>
+    <w:rsid w:val="00BC3A4C"/>
+    <w:rsid w:val="00BC4282"/>
+    <w:rsid w:val="00BC5ED6"/>
+    <w:rsid w:val="00BC5EDE"/>
+    <w:rsid w:val="00BC6470"/>
+    <w:rsid w:val="00BC7052"/>
+    <w:rsid w:val="00BC78A8"/>
+    <w:rsid w:val="00BD0AD0"/>
+    <w:rsid w:val="00BD26ED"/>
+    <w:rsid w:val="00BD2701"/>
+    <w:rsid w:val="00BD297D"/>
+    <w:rsid w:val="00BD5EFC"/>
+    <w:rsid w:val="00BD6BD4"/>
+    <w:rsid w:val="00BD7C93"/>
+    <w:rsid w:val="00BE01C9"/>
+    <w:rsid w:val="00BE1A80"/>
+    <w:rsid w:val="00BE2726"/>
+    <w:rsid w:val="00BE2C80"/>
+    <w:rsid w:val="00BE2DC5"/>
+    <w:rsid w:val="00BE30E3"/>
+    <w:rsid w:val="00BE31AA"/>
+    <w:rsid w:val="00BE323A"/>
+    <w:rsid w:val="00BE39C5"/>
+    <w:rsid w:val="00BE44C9"/>
+    <w:rsid w:val="00BE4A3B"/>
+    <w:rsid w:val="00BE4DB8"/>
+    <w:rsid w:val="00BE64CF"/>
+    <w:rsid w:val="00BE65B4"/>
+    <w:rsid w:val="00BE6CFB"/>
+    <w:rsid w:val="00BE6F1C"/>
+    <w:rsid w:val="00BF0216"/>
+    <w:rsid w:val="00BF1B0D"/>
+    <w:rsid w:val="00BF20F2"/>
+    <w:rsid w:val="00BF2223"/>
+    <w:rsid w:val="00BF2D64"/>
+    <w:rsid w:val="00BF33F2"/>
+    <w:rsid w:val="00BF39C9"/>
+    <w:rsid w:val="00BF57F4"/>
+    <w:rsid w:val="00BF5BD5"/>
+    <w:rsid w:val="00BF689D"/>
+    <w:rsid w:val="00C0091D"/>
+    <w:rsid w:val="00C01079"/>
+    <w:rsid w:val="00C01788"/>
+    <w:rsid w:val="00C017B8"/>
+    <w:rsid w:val="00C0180C"/>
+    <w:rsid w:val="00C019EB"/>
+    <w:rsid w:val="00C01B23"/>
+    <w:rsid w:val="00C02FFF"/>
+    <w:rsid w:val="00C045FD"/>
+    <w:rsid w:val="00C05DE5"/>
+    <w:rsid w:val="00C07EE5"/>
+    <w:rsid w:val="00C10563"/>
+    <w:rsid w:val="00C11EC2"/>
+    <w:rsid w:val="00C126C5"/>
+    <w:rsid w:val="00C12F96"/>
+    <w:rsid w:val="00C1350C"/>
+    <w:rsid w:val="00C13C02"/>
+    <w:rsid w:val="00C13CDF"/>
+    <w:rsid w:val="00C1530B"/>
+    <w:rsid w:val="00C15DCF"/>
+    <w:rsid w:val="00C20546"/>
+    <w:rsid w:val="00C20A80"/>
+    <w:rsid w:val="00C20BDC"/>
+    <w:rsid w:val="00C21042"/>
+    <w:rsid w:val="00C213EC"/>
+    <w:rsid w:val="00C22F1E"/>
+    <w:rsid w:val="00C239F9"/>
+    <w:rsid w:val="00C24D9E"/>
+    <w:rsid w:val="00C2567A"/>
+    <w:rsid w:val="00C26AFA"/>
+    <w:rsid w:val="00C26BAB"/>
+    <w:rsid w:val="00C27F48"/>
+    <w:rsid w:val="00C3034F"/>
+    <w:rsid w:val="00C30A52"/>
+    <w:rsid w:val="00C31DA5"/>
+    <w:rsid w:val="00C327C9"/>
+    <w:rsid w:val="00C329B0"/>
+    <w:rsid w:val="00C3396C"/>
+    <w:rsid w:val="00C3571D"/>
+    <w:rsid w:val="00C36B64"/>
+    <w:rsid w:val="00C37DB7"/>
+    <w:rsid w:val="00C37F79"/>
+    <w:rsid w:val="00C41143"/>
+    <w:rsid w:val="00C42145"/>
+    <w:rsid w:val="00C42716"/>
+    <w:rsid w:val="00C4274A"/>
+    <w:rsid w:val="00C4451B"/>
+    <w:rsid w:val="00C453A5"/>
+    <w:rsid w:val="00C45AD3"/>
+    <w:rsid w:val="00C46A37"/>
+    <w:rsid w:val="00C4701B"/>
+    <w:rsid w:val="00C509FC"/>
+    <w:rsid w:val="00C50CC1"/>
+    <w:rsid w:val="00C5209E"/>
+    <w:rsid w:val="00C5215F"/>
+    <w:rsid w:val="00C52525"/>
+    <w:rsid w:val="00C52796"/>
+    <w:rsid w:val="00C53B0C"/>
+    <w:rsid w:val="00C54F85"/>
+    <w:rsid w:val="00C55026"/>
+    <w:rsid w:val="00C557ED"/>
+    <w:rsid w:val="00C560C7"/>
+    <w:rsid w:val="00C56451"/>
+    <w:rsid w:val="00C57005"/>
+    <w:rsid w:val="00C57F8B"/>
+    <w:rsid w:val="00C57FC8"/>
+    <w:rsid w:val="00C57FCF"/>
+    <w:rsid w:val="00C607AF"/>
+    <w:rsid w:val="00C60BD3"/>
+    <w:rsid w:val="00C60CE5"/>
+    <w:rsid w:val="00C617FD"/>
+    <w:rsid w:val="00C6605A"/>
+    <w:rsid w:val="00C66E05"/>
+    <w:rsid w:val="00C67982"/>
+    <w:rsid w:val="00C700D2"/>
+    <w:rsid w:val="00C72C26"/>
+    <w:rsid w:val="00C7322D"/>
+    <w:rsid w:val="00C75ED9"/>
+    <w:rsid w:val="00C771C5"/>
+    <w:rsid w:val="00C77D7D"/>
+    <w:rsid w:val="00C77E32"/>
+    <w:rsid w:val="00C806BF"/>
+    <w:rsid w:val="00C81810"/>
+    <w:rsid w:val="00C838C9"/>
+    <w:rsid w:val="00C84529"/>
+    <w:rsid w:val="00C84BDE"/>
+    <w:rsid w:val="00C85365"/>
+    <w:rsid w:val="00C85818"/>
+    <w:rsid w:val="00C87A54"/>
+    <w:rsid w:val="00C90063"/>
+    <w:rsid w:val="00C90F42"/>
+    <w:rsid w:val="00C9113A"/>
+    <w:rsid w:val="00C914D0"/>
+    <w:rsid w:val="00C91553"/>
+    <w:rsid w:val="00C93666"/>
+    <w:rsid w:val="00C9384C"/>
+    <w:rsid w:val="00C94E29"/>
+    <w:rsid w:val="00C95A6B"/>
+    <w:rsid w:val="00C9600E"/>
+    <w:rsid w:val="00C964E7"/>
+    <w:rsid w:val="00C9687D"/>
+    <w:rsid w:val="00C97D77"/>
+    <w:rsid w:val="00CA05E5"/>
+    <w:rsid w:val="00CA1270"/>
+    <w:rsid w:val="00CA1691"/>
+    <w:rsid w:val="00CA2E69"/>
+    <w:rsid w:val="00CA3599"/>
+    <w:rsid w:val="00CA4C09"/>
+    <w:rsid w:val="00CA54A9"/>
+    <w:rsid w:val="00CA5CEE"/>
+    <w:rsid w:val="00CA7408"/>
+    <w:rsid w:val="00CA7B29"/>
+    <w:rsid w:val="00CA7D4B"/>
+    <w:rsid w:val="00CB0506"/>
+    <w:rsid w:val="00CB1C21"/>
+    <w:rsid w:val="00CB1E62"/>
+    <w:rsid w:val="00CB2245"/>
+    <w:rsid w:val="00CB2474"/>
+    <w:rsid w:val="00CB360C"/>
+    <w:rsid w:val="00CB4026"/>
+    <w:rsid w:val="00CB43FA"/>
+    <w:rsid w:val="00CB4865"/>
+    <w:rsid w:val="00CB5370"/>
+    <w:rsid w:val="00CB616E"/>
+    <w:rsid w:val="00CC02BC"/>
+    <w:rsid w:val="00CC06F2"/>
+    <w:rsid w:val="00CC268F"/>
+    <w:rsid w:val="00CC4D36"/>
+    <w:rsid w:val="00CC52EE"/>
+    <w:rsid w:val="00CC76C9"/>
+    <w:rsid w:val="00CC773D"/>
+    <w:rsid w:val="00CD0E1E"/>
+    <w:rsid w:val="00CD24BE"/>
+    <w:rsid w:val="00CD2D23"/>
+    <w:rsid w:val="00CD31FA"/>
+    <w:rsid w:val="00CD40E2"/>
+    <w:rsid w:val="00CD41A7"/>
+    <w:rsid w:val="00CD5A6D"/>
+    <w:rsid w:val="00CD6D72"/>
+    <w:rsid w:val="00CD7DE0"/>
+    <w:rsid w:val="00CE0AA3"/>
+    <w:rsid w:val="00CE0BFE"/>
+    <w:rsid w:val="00CE1009"/>
+    <w:rsid w:val="00CE194A"/>
+    <w:rsid w:val="00CE1C20"/>
+    <w:rsid w:val="00CE23C6"/>
+    <w:rsid w:val="00CE25C9"/>
+    <w:rsid w:val="00CE3DF7"/>
+    <w:rsid w:val="00CE3EDA"/>
+    <w:rsid w:val="00CE42F4"/>
+    <w:rsid w:val="00CE49EB"/>
+    <w:rsid w:val="00CE4C5B"/>
+    <w:rsid w:val="00CE5CCF"/>
+    <w:rsid w:val="00CE7308"/>
+    <w:rsid w:val="00CF06A3"/>
+    <w:rsid w:val="00CF0B4F"/>
+    <w:rsid w:val="00CF412A"/>
+    <w:rsid w:val="00CF4A58"/>
+    <w:rsid w:val="00CF4D58"/>
+    <w:rsid w:val="00CF57B5"/>
+    <w:rsid w:val="00CF5B20"/>
+    <w:rsid w:val="00CF5B25"/>
+    <w:rsid w:val="00CF794C"/>
+    <w:rsid w:val="00CF7B87"/>
+    <w:rsid w:val="00CF7C40"/>
+    <w:rsid w:val="00D01687"/>
+    <w:rsid w:val="00D020E7"/>
+    <w:rsid w:val="00D02799"/>
+    <w:rsid w:val="00D03293"/>
+    <w:rsid w:val="00D034CD"/>
+    <w:rsid w:val="00D037B7"/>
+    <w:rsid w:val="00D06DF6"/>
+    <w:rsid w:val="00D10CDF"/>
+    <w:rsid w:val="00D13450"/>
+    <w:rsid w:val="00D13D10"/>
+    <w:rsid w:val="00D144B1"/>
+    <w:rsid w:val="00D15C78"/>
+    <w:rsid w:val="00D17404"/>
+    <w:rsid w:val="00D17526"/>
+    <w:rsid w:val="00D17647"/>
+    <w:rsid w:val="00D1781B"/>
+    <w:rsid w:val="00D17F0F"/>
+    <w:rsid w:val="00D20057"/>
+    <w:rsid w:val="00D20F81"/>
+    <w:rsid w:val="00D214C7"/>
+    <w:rsid w:val="00D2163D"/>
+    <w:rsid w:val="00D21654"/>
+    <w:rsid w:val="00D21C5E"/>
+    <w:rsid w:val="00D21EB9"/>
+    <w:rsid w:val="00D21F62"/>
+    <w:rsid w:val="00D22C8C"/>
+    <w:rsid w:val="00D22DB8"/>
+    <w:rsid w:val="00D232A7"/>
+    <w:rsid w:val="00D23369"/>
+    <w:rsid w:val="00D2338A"/>
+    <w:rsid w:val="00D2368C"/>
+    <w:rsid w:val="00D24C0D"/>
+    <w:rsid w:val="00D25258"/>
+    <w:rsid w:val="00D2581B"/>
+    <w:rsid w:val="00D25BC8"/>
+    <w:rsid w:val="00D27437"/>
+    <w:rsid w:val="00D27956"/>
+    <w:rsid w:val="00D27996"/>
+    <w:rsid w:val="00D30028"/>
+    <w:rsid w:val="00D30824"/>
+    <w:rsid w:val="00D310CE"/>
+    <w:rsid w:val="00D315BC"/>
+    <w:rsid w:val="00D31B93"/>
+    <w:rsid w:val="00D3260C"/>
+    <w:rsid w:val="00D32D6B"/>
+    <w:rsid w:val="00D336F8"/>
+    <w:rsid w:val="00D3683D"/>
+    <w:rsid w:val="00D37299"/>
+    <w:rsid w:val="00D37638"/>
+    <w:rsid w:val="00D40507"/>
+    <w:rsid w:val="00D41C92"/>
+    <w:rsid w:val="00D4214E"/>
+    <w:rsid w:val="00D42CDD"/>
+    <w:rsid w:val="00D44024"/>
+    <w:rsid w:val="00D442C3"/>
+    <w:rsid w:val="00D44E2C"/>
+    <w:rsid w:val="00D4613B"/>
+    <w:rsid w:val="00D463EA"/>
+    <w:rsid w:val="00D47BB9"/>
+    <w:rsid w:val="00D47DD6"/>
+    <w:rsid w:val="00D51B8C"/>
+    <w:rsid w:val="00D52E03"/>
+    <w:rsid w:val="00D55120"/>
+    <w:rsid w:val="00D55C48"/>
+    <w:rsid w:val="00D56713"/>
+    <w:rsid w:val="00D5676C"/>
+    <w:rsid w:val="00D567B3"/>
+    <w:rsid w:val="00D56AA1"/>
+    <w:rsid w:val="00D57357"/>
+    <w:rsid w:val="00D607F5"/>
+    <w:rsid w:val="00D61609"/>
+    <w:rsid w:val="00D62464"/>
+    <w:rsid w:val="00D62BF2"/>
+    <w:rsid w:val="00D62F46"/>
+    <w:rsid w:val="00D63621"/>
+    <w:rsid w:val="00D6401E"/>
+    <w:rsid w:val="00D651E8"/>
+    <w:rsid w:val="00D653C0"/>
+    <w:rsid w:val="00D656FE"/>
+    <w:rsid w:val="00D67A17"/>
+    <w:rsid w:val="00D67D0B"/>
+    <w:rsid w:val="00D67DCA"/>
+    <w:rsid w:val="00D706A0"/>
+    <w:rsid w:val="00D70901"/>
+    <w:rsid w:val="00D70C43"/>
+    <w:rsid w:val="00D722C9"/>
+    <w:rsid w:val="00D727B3"/>
+    <w:rsid w:val="00D75542"/>
+    <w:rsid w:val="00D761B9"/>
+    <w:rsid w:val="00D776D0"/>
+    <w:rsid w:val="00D77EA7"/>
+    <w:rsid w:val="00D8024F"/>
+    <w:rsid w:val="00D80E0F"/>
+    <w:rsid w:val="00D81E56"/>
+    <w:rsid w:val="00D81EA8"/>
+    <w:rsid w:val="00D8475B"/>
+    <w:rsid w:val="00D85786"/>
+    <w:rsid w:val="00D86983"/>
+    <w:rsid w:val="00D879FF"/>
+    <w:rsid w:val="00D87D54"/>
+    <w:rsid w:val="00D90F9F"/>
+    <w:rsid w:val="00D915DB"/>
+    <w:rsid w:val="00D919AF"/>
+    <w:rsid w:val="00D933EB"/>
+    <w:rsid w:val="00D95351"/>
+    <w:rsid w:val="00D95C71"/>
+    <w:rsid w:val="00D95EF8"/>
+    <w:rsid w:val="00DA0B1E"/>
+    <w:rsid w:val="00DA0D0F"/>
+    <w:rsid w:val="00DA0F66"/>
+    <w:rsid w:val="00DA1D5D"/>
+    <w:rsid w:val="00DA27AA"/>
+    <w:rsid w:val="00DA2B6F"/>
+    <w:rsid w:val="00DA3462"/>
+    <w:rsid w:val="00DA43A0"/>
+    <w:rsid w:val="00DA59FC"/>
+    <w:rsid w:val="00DA5B44"/>
+    <w:rsid w:val="00DA5D6F"/>
+    <w:rsid w:val="00DA7575"/>
+    <w:rsid w:val="00DB1CF8"/>
+    <w:rsid w:val="00DB2C42"/>
+    <w:rsid w:val="00DB3923"/>
+    <w:rsid w:val="00DB47D9"/>
+    <w:rsid w:val="00DB4B17"/>
+    <w:rsid w:val="00DB54D0"/>
+    <w:rsid w:val="00DB58D8"/>
+    <w:rsid w:val="00DB6D07"/>
+    <w:rsid w:val="00DB6DED"/>
+    <w:rsid w:val="00DB7432"/>
+    <w:rsid w:val="00DB7D36"/>
+    <w:rsid w:val="00DC02C4"/>
+    <w:rsid w:val="00DC1B40"/>
+    <w:rsid w:val="00DC26F4"/>
+    <w:rsid w:val="00DC27AA"/>
+    <w:rsid w:val="00DC27E2"/>
+    <w:rsid w:val="00DC2A3A"/>
+    <w:rsid w:val="00DC3744"/>
+    <w:rsid w:val="00DC3C91"/>
+    <w:rsid w:val="00DC5AE2"/>
+    <w:rsid w:val="00DC62A3"/>
+    <w:rsid w:val="00DC6C6D"/>
+    <w:rsid w:val="00DC7976"/>
+    <w:rsid w:val="00DC7F77"/>
+    <w:rsid w:val="00DD035C"/>
+    <w:rsid w:val="00DD09C3"/>
+    <w:rsid w:val="00DD0A4F"/>
+    <w:rsid w:val="00DD15FA"/>
+    <w:rsid w:val="00DD2B4F"/>
+    <w:rsid w:val="00DD35B7"/>
+    <w:rsid w:val="00DD4439"/>
+    <w:rsid w:val="00DD4D80"/>
+    <w:rsid w:val="00DD52B9"/>
+    <w:rsid w:val="00DD53FB"/>
+    <w:rsid w:val="00DD5B7D"/>
+    <w:rsid w:val="00DD62AB"/>
+    <w:rsid w:val="00DD7249"/>
+    <w:rsid w:val="00DE01DF"/>
+    <w:rsid w:val="00DE090A"/>
+    <w:rsid w:val="00DE1359"/>
+    <w:rsid w:val="00DE1DE0"/>
+    <w:rsid w:val="00DE2CDE"/>
+    <w:rsid w:val="00DE3AAB"/>
+    <w:rsid w:val="00DE40D2"/>
+    <w:rsid w:val="00DE6015"/>
+    <w:rsid w:val="00DE62D4"/>
+    <w:rsid w:val="00DE678F"/>
+    <w:rsid w:val="00DE7E0B"/>
+    <w:rsid w:val="00DF02A0"/>
+    <w:rsid w:val="00DF07EF"/>
+    <w:rsid w:val="00DF11E7"/>
+    <w:rsid w:val="00DF1303"/>
+    <w:rsid w:val="00DF1B33"/>
+    <w:rsid w:val="00DF1F3F"/>
+    <w:rsid w:val="00DF1FBB"/>
+    <w:rsid w:val="00DF2E07"/>
+    <w:rsid w:val="00DF2E1E"/>
+    <w:rsid w:val="00DF322D"/>
+    <w:rsid w:val="00DF3D83"/>
+    <w:rsid w:val="00DF402D"/>
+    <w:rsid w:val="00DF41D4"/>
+    <w:rsid w:val="00DF433F"/>
+    <w:rsid w:val="00DF43FD"/>
+    <w:rsid w:val="00DF45EE"/>
+    <w:rsid w:val="00DF4DC7"/>
+    <w:rsid w:val="00DF4E69"/>
+    <w:rsid w:val="00DF5167"/>
+    <w:rsid w:val="00DF62BF"/>
+    <w:rsid w:val="00DF6775"/>
+    <w:rsid w:val="00DF68E0"/>
+    <w:rsid w:val="00DF6D63"/>
+    <w:rsid w:val="00DF7387"/>
+    <w:rsid w:val="00E00389"/>
+    <w:rsid w:val="00E01777"/>
+    <w:rsid w:val="00E01BB6"/>
+    <w:rsid w:val="00E01BDE"/>
+    <w:rsid w:val="00E026F0"/>
+    <w:rsid w:val="00E02AB4"/>
+    <w:rsid w:val="00E02E5B"/>
+    <w:rsid w:val="00E03359"/>
+    <w:rsid w:val="00E04147"/>
+    <w:rsid w:val="00E0516A"/>
+    <w:rsid w:val="00E059A3"/>
+    <w:rsid w:val="00E06298"/>
+    <w:rsid w:val="00E06771"/>
+    <w:rsid w:val="00E06ABF"/>
+    <w:rsid w:val="00E06E3A"/>
+    <w:rsid w:val="00E07240"/>
+    <w:rsid w:val="00E07C51"/>
+    <w:rsid w:val="00E100A9"/>
+    <w:rsid w:val="00E10912"/>
+    <w:rsid w:val="00E114FC"/>
+    <w:rsid w:val="00E11506"/>
+    <w:rsid w:val="00E121DA"/>
+    <w:rsid w:val="00E12CEC"/>
+    <w:rsid w:val="00E13C09"/>
+    <w:rsid w:val="00E14297"/>
+    <w:rsid w:val="00E14473"/>
+    <w:rsid w:val="00E14A41"/>
+    <w:rsid w:val="00E15D14"/>
+    <w:rsid w:val="00E16173"/>
+    <w:rsid w:val="00E162D8"/>
+    <w:rsid w:val="00E167A7"/>
+    <w:rsid w:val="00E20B84"/>
+    <w:rsid w:val="00E20C41"/>
+    <w:rsid w:val="00E20C44"/>
+    <w:rsid w:val="00E21221"/>
+    <w:rsid w:val="00E21785"/>
+    <w:rsid w:val="00E21BF1"/>
+    <w:rsid w:val="00E22442"/>
+    <w:rsid w:val="00E22467"/>
+    <w:rsid w:val="00E23231"/>
+    <w:rsid w:val="00E2411D"/>
+    <w:rsid w:val="00E248AC"/>
+    <w:rsid w:val="00E24F3A"/>
+    <w:rsid w:val="00E25A18"/>
+    <w:rsid w:val="00E26110"/>
+    <w:rsid w:val="00E266C0"/>
+    <w:rsid w:val="00E268EA"/>
+    <w:rsid w:val="00E26944"/>
+    <w:rsid w:val="00E2736B"/>
+    <w:rsid w:val="00E31233"/>
+    <w:rsid w:val="00E32642"/>
+    <w:rsid w:val="00E333FC"/>
+    <w:rsid w:val="00E33583"/>
+    <w:rsid w:val="00E33668"/>
+    <w:rsid w:val="00E33C48"/>
+    <w:rsid w:val="00E3489A"/>
+    <w:rsid w:val="00E3550D"/>
+    <w:rsid w:val="00E36363"/>
+    <w:rsid w:val="00E37A4A"/>
+    <w:rsid w:val="00E37F7B"/>
+    <w:rsid w:val="00E42B84"/>
+    <w:rsid w:val="00E43D51"/>
+    <w:rsid w:val="00E43F62"/>
+    <w:rsid w:val="00E4500D"/>
+    <w:rsid w:val="00E464DA"/>
+    <w:rsid w:val="00E468B2"/>
+    <w:rsid w:val="00E477CB"/>
+    <w:rsid w:val="00E47F77"/>
+    <w:rsid w:val="00E50166"/>
+    <w:rsid w:val="00E50450"/>
+    <w:rsid w:val="00E50FBA"/>
+    <w:rsid w:val="00E5121A"/>
+    <w:rsid w:val="00E52220"/>
+    <w:rsid w:val="00E5222E"/>
+    <w:rsid w:val="00E52A6F"/>
+    <w:rsid w:val="00E52E22"/>
+    <w:rsid w:val="00E53914"/>
+    <w:rsid w:val="00E54925"/>
+    <w:rsid w:val="00E551D1"/>
+    <w:rsid w:val="00E561DB"/>
+    <w:rsid w:val="00E56225"/>
+    <w:rsid w:val="00E5632C"/>
+    <w:rsid w:val="00E56B7A"/>
+    <w:rsid w:val="00E56D40"/>
+    <w:rsid w:val="00E60C88"/>
+    <w:rsid w:val="00E616A0"/>
+    <w:rsid w:val="00E61727"/>
+    <w:rsid w:val="00E628B2"/>
+    <w:rsid w:val="00E6325A"/>
+    <w:rsid w:val="00E65C28"/>
+    <w:rsid w:val="00E662D7"/>
+    <w:rsid w:val="00E6671B"/>
+    <w:rsid w:val="00E677F1"/>
+    <w:rsid w:val="00E67928"/>
+    <w:rsid w:val="00E703D8"/>
+    <w:rsid w:val="00E70792"/>
+    <w:rsid w:val="00E72129"/>
+    <w:rsid w:val="00E7228F"/>
+    <w:rsid w:val="00E72855"/>
+    <w:rsid w:val="00E72E11"/>
+    <w:rsid w:val="00E73D29"/>
+    <w:rsid w:val="00E74140"/>
+    <w:rsid w:val="00E74DD6"/>
+    <w:rsid w:val="00E74F0A"/>
+    <w:rsid w:val="00E76588"/>
+    <w:rsid w:val="00E766DE"/>
+    <w:rsid w:val="00E77704"/>
+    <w:rsid w:val="00E80165"/>
+    <w:rsid w:val="00E80177"/>
+    <w:rsid w:val="00E806B0"/>
+    <w:rsid w:val="00E80716"/>
+    <w:rsid w:val="00E81D8C"/>
+    <w:rsid w:val="00E81EC0"/>
+    <w:rsid w:val="00E8234B"/>
+    <w:rsid w:val="00E83BD6"/>
+    <w:rsid w:val="00E84A5E"/>
+    <w:rsid w:val="00E84E40"/>
+    <w:rsid w:val="00E853EB"/>
+    <w:rsid w:val="00E859CA"/>
+    <w:rsid w:val="00E8651A"/>
+    <w:rsid w:val="00E91183"/>
+    <w:rsid w:val="00E91665"/>
+    <w:rsid w:val="00E9231F"/>
+    <w:rsid w:val="00E925FC"/>
+    <w:rsid w:val="00E92973"/>
+    <w:rsid w:val="00E92CF8"/>
+    <w:rsid w:val="00E94D4B"/>
+    <w:rsid w:val="00E97286"/>
+    <w:rsid w:val="00E97742"/>
+    <w:rsid w:val="00E97DA1"/>
+    <w:rsid w:val="00E97E03"/>
+    <w:rsid w:val="00EA0B1E"/>
+    <w:rsid w:val="00EA0CE2"/>
+    <w:rsid w:val="00EA1A4B"/>
+    <w:rsid w:val="00EA1E4C"/>
+    <w:rsid w:val="00EA25EA"/>
+    <w:rsid w:val="00EA420C"/>
+    <w:rsid w:val="00EA4879"/>
+    <w:rsid w:val="00EA5415"/>
+    <w:rsid w:val="00EA5E85"/>
+    <w:rsid w:val="00EA6216"/>
+    <w:rsid w:val="00EA65F2"/>
+    <w:rsid w:val="00EA6639"/>
+    <w:rsid w:val="00EA6772"/>
+    <w:rsid w:val="00EA73A6"/>
+    <w:rsid w:val="00EB1136"/>
+    <w:rsid w:val="00EB13D5"/>
+    <w:rsid w:val="00EB2878"/>
+    <w:rsid w:val="00EB3424"/>
+    <w:rsid w:val="00EB376C"/>
+    <w:rsid w:val="00EB4CA2"/>
+    <w:rsid w:val="00EB502F"/>
+    <w:rsid w:val="00EB600E"/>
+    <w:rsid w:val="00EB607F"/>
+    <w:rsid w:val="00EB6791"/>
+    <w:rsid w:val="00EB7A32"/>
+    <w:rsid w:val="00EC0298"/>
+    <w:rsid w:val="00EC0325"/>
+    <w:rsid w:val="00EC1224"/>
+    <w:rsid w:val="00EC2117"/>
+    <w:rsid w:val="00EC2FAA"/>
+    <w:rsid w:val="00EC305C"/>
+    <w:rsid w:val="00EC382A"/>
+    <w:rsid w:val="00EC4487"/>
+    <w:rsid w:val="00EC4F82"/>
+    <w:rsid w:val="00EC51E3"/>
+    <w:rsid w:val="00EC5524"/>
+    <w:rsid w:val="00EC5790"/>
+    <w:rsid w:val="00EC6E43"/>
+    <w:rsid w:val="00EC7159"/>
+    <w:rsid w:val="00EC7358"/>
+    <w:rsid w:val="00EC7476"/>
+    <w:rsid w:val="00ED02AF"/>
+    <w:rsid w:val="00ED052C"/>
+    <w:rsid w:val="00ED0565"/>
+    <w:rsid w:val="00ED07D3"/>
+    <w:rsid w:val="00ED113F"/>
+    <w:rsid w:val="00ED1D44"/>
+    <w:rsid w:val="00ED3300"/>
+    <w:rsid w:val="00ED3CDE"/>
+    <w:rsid w:val="00ED3EBD"/>
+    <w:rsid w:val="00ED3F2A"/>
+    <w:rsid w:val="00ED67EA"/>
+    <w:rsid w:val="00EE0128"/>
+    <w:rsid w:val="00EE0847"/>
+    <w:rsid w:val="00EE1C15"/>
+    <w:rsid w:val="00EE25C7"/>
+    <w:rsid w:val="00EE2AF6"/>
+    <w:rsid w:val="00EE2EE9"/>
+    <w:rsid w:val="00EE33C3"/>
+    <w:rsid w:val="00EE3FCE"/>
+    <w:rsid w:val="00EE4AB0"/>
+    <w:rsid w:val="00EE4C58"/>
+    <w:rsid w:val="00EE4F32"/>
+    <w:rsid w:val="00EE6D62"/>
+    <w:rsid w:val="00EE75B6"/>
+    <w:rsid w:val="00EE7E9E"/>
+    <w:rsid w:val="00EF03BC"/>
+    <w:rsid w:val="00EF0759"/>
+    <w:rsid w:val="00EF11FD"/>
+    <w:rsid w:val="00EF1D72"/>
+    <w:rsid w:val="00EF233F"/>
+    <w:rsid w:val="00EF2502"/>
+    <w:rsid w:val="00EF2509"/>
+    <w:rsid w:val="00EF2B7B"/>
+    <w:rsid w:val="00EF2DBB"/>
+    <w:rsid w:val="00EF35B1"/>
+    <w:rsid w:val="00EF3629"/>
+    <w:rsid w:val="00EF37DA"/>
+    <w:rsid w:val="00EF5635"/>
+    <w:rsid w:val="00EF60BA"/>
+    <w:rsid w:val="00EF68D4"/>
+    <w:rsid w:val="00EF7C7C"/>
+    <w:rsid w:val="00F004F8"/>
+    <w:rsid w:val="00F01909"/>
+    <w:rsid w:val="00F01E84"/>
+    <w:rsid w:val="00F02313"/>
+    <w:rsid w:val="00F03CE6"/>
+    <w:rsid w:val="00F057D4"/>
+    <w:rsid w:val="00F05BE8"/>
+    <w:rsid w:val="00F10DDF"/>
+    <w:rsid w:val="00F129CA"/>
+    <w:rsid w:val="00F13042"/>
+    <w:rsid w:val="00F139FA"/>
+    <w:rsid w:val="00F14AFC"/>
+    <w:rsid w:val="00F15FD5"/>
+    <w:rsid w:val="00F1614A"/>
+    <w:rsid w:val="00F16B46"/>
+    <w:rsid w:val="00F16DFF"/>
+    <w:rsid w:val="00F20408"/>
+    <w:rsid w:val="00F22103"/>
+    <w:rsid w:val="00F229CE"/>
+    <w:rsid w:val="00F22EC8"/>
+    <w:rsid w:val="00F2306F"/>
+    <w:rsid w:val="00F235C5"/>
+    <w:rsid w:val="00F23B76"/>
+    <w:rsid w:val="00F23F66"/>
+    <w:rsid w:val="00F25A80"/>
+    <w:rsid w:val="00F25C49"/>
+    <w:rsid w:val="00F25EDE"/>
+    <w:rsid w:val="00F2637E"/>
+    <w:rsid w:val="00F30E8D"/>
+    <w:rsid w:val="00F313C1"/>
+    <w:rsid w:val="00F3197C"/>
+    <w:rsid w:val="00F31B19"/>
+    <w:rsid w:val="00F3228D"/>
+    <w:rsid w:val="00F32D50"/>
+    <w:rsid w:val="00F331CC"/>
+    <w:rsid w:val="00F33B74"/>
+    <w:rsid w:val="00F34568"/>
+    <w:rsid w:val="00F349FC"/>
+    <w:rsid w:val="00F35C30"/>
+    <w:rsid w:val="00F35FAB"/>
+    <w:rsid w:val="00F3602B"/>
+    <w:rsid w:val="00F375DF"/>
+    <w:rsid w:val="00F3795F"/>
+    <w:rsid w:val="00F40121"/>
+    <w:rsid w:val="00F411C5"/>
+    <w:rsid w:val="00F41B80"/>
+    <w:rsid w:val="00F420C5"/>
+    <w:rsid w:val="00F4291D"/>
+    <w:rsid w:val="00F44657"/>
+    <w:rsid w:val="00F45478"/>
+    <w:rsid w:val="00F458F3"/>
+    <w:rsid w:val="00F45C3A"/>
+    <w:rsid w:val="00F46ADA"/>
+    <w:rsid w:val="00F47D21"/>
+    <w:rsid w:val="00F50499"/>
+    <w:rsid w:val="00F506CC"/>
+    <w:rsid w:val="00F50A29"/>
+    <w:rsid w:val="00F50E0B"/>
+    <w:rsid w:val="00F53078"/>
+    <w:rsid w:val="00F5374C"/>
+    <w:rsid w:val="00F55A29"/>
+    <w:rsid w:val="00F55C76"/>
+    <w:rsid w:val="00F56A87"/>
+    <w:rsid w:val="00F56C19"/>
+    <w:rsid w:val="00F57294"/>
+    <w:rsid w:val="00F60224"/>
+    <w:rsid w:val="00F60254"/>
+    <w:rsid w:val="00F60327"/>
+    <w:rsid w:val="00F60A23"/>
+    <w:rsid w:val="00F63680"/>
+    <w:rsid w:val="00F6429B"/>
+    <w:rsid w:val="00F64DEF"/>
+    <w:rsid w:val="00F65473"/>
+    <w:rsid w:val="00F657A2"/>
+    <w:rsid w:val="00F67C04"/>
+    <w:rsid w:val="00F70445"/>
+    <w:rsid w:val="00F70D99"/>
+    <w:rsid w:val="00F71597"/>
+    <w:rsid w:val="00F72C53"/>
+    <w:rsid w:val="00F738DB"/>
+    <w:rsid w:val="00F73CCA"/>
+    <w:rsid w:val="00F77AF9"/>
+    <w:rsid w:val="00F77B80"/>
+    <w:rsid w:val="00F8189F"/>
+    <w:rsid w:val="00F81EE8"/>
+    <w:rsid w:val="00F820D5"/>
+    <w:rsid w:val="00F82E19"/>
+    <w:rsid w:val="00F82EA8"/>
+    <w:rsid w:val="00F83D6D"/>
+    <w:rsid w:val="00F8455D"/>
+    <w:rsid w:val="00F847B0"/>
+    <w:rsid w:val="00F8670C"/>
+    <w:rsid w:val="00F875E7"/>
+    <w:rsid w:val="00F877B5"/>
+    <w:rsid w:val="00F90681"/>
+    <w:rsid w:val="00F90804"/>
+    <w:rsid w:val="00F91F5A"/>
+    <w:rsid w:val="00F9279C"/>
+    <w:rsid w:val="00F92CAF"/>
+    <w:rsid w:val="00F92DE5"/>
+    <w:rsid w:val="00F970FE"/>
+    <w:rsid w:val="00F9778B"/>
+    <w:rsid w:val="00F97B1F"/>
+    <w:rsid w:val="00FA00EC"/>
+    <w:rsid w:val="00FA0921"/>
+    <w:rsid w:val="00FA17B9"/>
+    <w:rsid w:val="00FA2F5A"/>
+    <w:rsid w:val="00FA4C5B"/>
+    <w:rsid w:val="00FA4DA5"/>
+    <w:rsid w:val="00FA4F5E"/>
+    <w:rsid w:val="00FA5739"/>
+    <w:rsid w:val="00FA650A"/>
+    <w:rsid w:val="00FA6ABF"/>
+    <w:rsid w:val="00FA6C1A"/>
+    <w:rsid w:val="00FA70C7"/>
+    <w:rsid w:val="00FB0FAE"/>
+    <w:rsid w:val="00FB13BD"/>
+    <w:rsid w:val="00FB1A24"/>
+    <w:rsid w:val="00FB1E0C"/>
+    <w:rsid w:val="00FB21DB"/>
+    <w:rsid w:val="00FB24EE"/>
+    <w:rsid w:val="00FB2996"/>
+    <w:rsid w:val="00FB2F3F"/>
+    <w:rsid w:val="00FB5507"/>
+    <w:rsid w:val="00FB5A55"/>
+    <w:rsid w:val="00FB5AB0"/>
+    <w:rsid w:val="00FB5E92"/>
+    <w:rsid w:val="00FB63E8"/>
+    <w:rsid w:val="00FB64DB"/>
+    <w:rsid w:val="00FC0108"/>
+    <w:rsid w:val="00FC13DB"/>
+    <w:rsid w:val="00FC2E33"/>
+    <w:rsid w:val="00FC41CA"/>
+    <w:rsid w:val="00FC48F0"/>
+    <w:rsid w:val="00FC60B9"/>
+    <w:rsid w:val="00FD18C9"/>
+    <w:rsid w:val="00FD1FED"/>
+    <w:rsid w:val="00FD22AC"/>
+    <w:rsid w:val="00FD3242"/>
+    <w:rsid w:val="00FD361A"/>
+    <w:rsid w:val="00FD3A59"/>
+    <w:rsid w:val="00FD3ABC"/>
+    <w:rsid w:val="00FD3EAD"/>
+    <w:rsid w:val="00FD5223"/>
+    <w:rsid w:val="00FD54B7"/>
+    <w:rsid w:val="00FD551D"/>
+    <w:rsid w:val="00FD57FD"/>
+    <w:rsid w:val="00FD5807"/>
+    <w:rsid w:val="00FD6B96"/>
+    <w:rsid w:val="00FD6FD4"/>
+    <w:rsid w:val="00FD7868"/>
+    <w:rsid w:val="00FD78DD"/>
+    <w:rsid w:val="00FE171B"/>
+    <w:rsid w:val="00FE1959"/>
+    <w:rsid w:val="00FE27DD"/>
+    <w:rsid w:val="00FE302C"/>
+    <w:rsid w:val="00FE392C"/>
+    <w:rsid w:val="00FE4398"/>
+    <w:rsid w:val="00FE45FD"/>
+    <w:rsid w:val="00FE4DDD"/>
+    <w:rsid w:val="00FE51FF"/>
+    <w:rsid w:val="00FE56CF"/>
+    <w:rsid w:val="00FE61FF"/>
+    <w:rsid w:val="00FE678F"/>
+    <w:rsid w:val="00FE7A68"/>
+    <w:rsid w:val="00FF0B6D"/>
+    <w:rsid w:val="00FF281C"/>
+    <w:rsid w:val="00FF3083"/>
+    <w:rsid w:val="00FF3714"/>
+    <w:rsid w:val="00FF3D1F"/>
+    <w:rsid w:val="00FF4378"/>
+    <w:rsid w:val="00FF4E1C"/>
+    <w:rsid w:val="00FF5851"/>
+    <w:rsid w:val="00FF6066"/>
+    <w:rsid w:val="00FF6D43"/>
+    <w:rsid w:val="00FF7B9F"/>
+    <w:rsid w:val="00FF7C41"/>
+    <w:rsid w:val="4F56AEFE"/>
+    <w:rsid w:val="6ABDA4D2"/>
+    <w:rsid w:val="6FDBF0B6"/>
+    <w:rsid w:val="707D36BA"/>
+    <w:rsid w:val="756779E2"/>
+    <w:rsid w:val="75B624BE"/>
+    <w:rsid w:val="75DD2509"/>
+    <w:rsid w:val="77FEB016"/>
+    <w:rsid w:val="7BFBCE92"/>
+    <w:rsid w:val="7D17359C"/>
+    <w:rsid w:val="7EDE3647"/>
+    <w:rsid w:val="7EFE5F05"/>
+    <w:rsid w:val="7EFF5B12"/>
+    <w:rsid w:val="7F7BEF14"/>
+    <w:rsid w:val="7FDB737C"/>
+    <w:rsid w:val="7FFD2A2F"/>
+    <w:rsid w:val="7FFFA355"/>
+    <w:rsid w:val="8DDF68A7"/>
+    <w:rsid w:val="99FF6E2D"/>
+    <w:rsid w:val="B7BF9784"/>
+    <w:rsid w:val="BACEC05F"/>
+    <w:rsid w:val="BFC40D13"/>
+    <w:rsid w:val="D95BC338"/>
+    <w:rsid w:val="DDFE9241"/>
+    <w:rsid w:val="DF752988"/>
+    <w:rsid w:val="DFC6562E"/>
+    <w:rsid w:val="E3FF566C"/>
+    <w:rsid w:val="EF4D2E1B"/>
+    <w:rsid w:val="F3BBCBC1"/>
+    <w:rsid w:val="FAFF54D0"/>
+    <w:rsid w:val="FE6FA18D"/>
+    <w:rsid w:val="FFAB3031"/>
+    <w:rsid w:val="FFBFCAEA"/>
+    <w:rsid w:val="FFFED910"/>
+    <w:rsid w:val="FFFFFAE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{88DD37DF-AECD-4D17-9238-1771A9F51398}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:semiHidden="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="1" w:semiHidden="0" w:name="No Spacing"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="29" w:semiHidden="0" w:name="Quote"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="30" w:semiHidden="0" w:name="Intense Quote"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00873E47"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="32"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="33"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="34"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="36"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="38"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="40"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:default="1" w:styleId="11">
+    <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="12">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="13">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="11"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="character" w:styleId="14">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="20"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="15">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="22"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="24"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="50"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="35"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx2"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="30"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="007725D5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...2 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="26"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="31"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007725D5"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007725D5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="paragraph" w:styleId="22">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="41"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="12"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="16"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007725D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
-[...6 lines deleted...]
-    <w:rsid w:val="00E51BB2"/>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="34"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="20"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="27">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="19"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="21"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="accent1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="19"/>
+    <w:qFormat/>
     <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="21"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="3"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="4"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="35">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="5"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="6"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="376092" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="7"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="8"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="254061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="9"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E51BB2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="22"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="42">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="43"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="29"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="43">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="42"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="44">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="45"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="30"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="accent1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="45">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="44"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="accent1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="46">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="31"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="47">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="32"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="accent1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="48">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="33"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="2"/>
+    <w:next w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="17"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
+  <Company>DP_2</Company>
+  <Pages>6</Pages>
+  <Words>1154</Words>
+  <Characters>6580</Characters>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>7719</CharactersWithSpaces>
+  <Application>WPS Office_11.1.0.11698_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-[...22 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
-[...1 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-11.1.0.11698</vt:lpwstr>
+  </property>
+</Properties>
+</file>