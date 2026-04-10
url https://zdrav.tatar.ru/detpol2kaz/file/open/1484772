--- v3 (2026-03-21)
+++ v4 (2026-04-10)
@@ -35,85 +35,78 @@
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF497E">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>РАСП</w:t>
       </w:r>
       <w:r w:rsidR="001A22A4">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ИСАНИЕ   УЧАСТКОВЫХ  ПЕДИАТРОВ</w:t>
       </w:r>
       <w:r w:rsidR="00643C68">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A22A4">
+      <w:r w:rsidR="002F0E81">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>10.03 -14.03.2026</w:t>
+        <w:t>6.04 – 11.04.2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="174"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
@@ -211,51 +204,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>каб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -448,51 +441,51 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -568,51 +561,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0012119C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -698,51 +691,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -827,51 +820,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E859CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -957,51 +950,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1083,51 +1076,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00823D60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -1216,51 +1209,51 @@
               <w:tabs>
                 <w:tab w:val="center" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -1353,51 +1346,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00823D60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -1494,51 +1487,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
@@ -1614,51 +1607,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0040082A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -1744,51 +1737,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="001A6619">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
@@ -1882,51 +1875,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="001A6619">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -2057,51 +2050,51 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
@@ -2202,51 +2195,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="007662B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -2355,51 +2348,51 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
@@ -2412,58 +2405,58 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B24273">
-[...6 lines deleted...]
-              <w:t>Сабирзянова Фирдаус Масхутовна</w:t>
+            <w:r w:rsidR="00E464DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Николаева Анастасия Сергеевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009E125E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
@@ -2477,84 +2470,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Арефьева Венера Ильдаровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B24273">
-[...25 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00E464DA" w:rsidP="00B24273">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -2652,51 +2636,51 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
@@ -2789,51 +2773,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="002656A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -2919,51 +2903,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
@@ -3048,51 +3032,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009A140C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -3181,51 +3165,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
@@ -3328,51 +3312,51 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00360897">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3528,51 +3512,51 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.</w:t>
@@ -3657,51 +3641,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3809,51 +3793,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
@@ -3945,51 +3929,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00BE31AA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -4097,180 +4081,189 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
+            <w:r w:rsidR="00E464DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Субханова  Гузель Ришатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00751DA2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Василова Гульназ Илгамовна</w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t>Шайхутдинова Алина Ильшатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E464DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...38 lines deleted...]
-              <w:t>206</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E464DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -4356,51 +4349,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
@@ -4485,51 +4478,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006F2596">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -4615,51 +4608,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
@@ -4771,51 +4764,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E94D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -4934,51 +4927,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
@@ -5019,86 +5012,86 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Хайруллина Лейля Эльфатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -5217,51 +5210,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
@@ -5269,138 +5262,138 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="006F2EEA" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
+            <w:r w:rsidR="00DC2A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гиниятуллина Азалия Азатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0061511F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Гиниятуллина Азалия Азатовна</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>М/с Халим</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ова Светлана Васильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00D21F62">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00192FF4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00192FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -5486,51 +5479,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
@@ -5591,86 +5584,86 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="008661EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -5756,171 +5749,160 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00836072" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...24 lines deleted...]
-              <w:t>Самигуллина Наиля Ильясовна</w:t>
+          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00836072" w:rsidRDefault="00DC2A3A" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Мустафина КсенияДмитриевна</w:t>
+            </w:r>
+            <w:r w:rsidR="00850364">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Галимзянова Лилия Айратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00030AB0">
+          <w:p w:rsidR="00DC2A3A" w:rsidRPr="00E5121A" w:rsidRDefault="00DC2A3A" w:rsidP="00850364">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>216</w:t>
+              <w:t>215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -6006,51 +5988,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003624FF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
@@ -6118,84 +6100,86 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/с Муртазина Альбина Рустемовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00030AB0">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00850364">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00850364">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
@@ -6398,51 +6382,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10634" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="928"/>
         <w:gridCol w:w="5284"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000B084D">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
@@ -6612,51 +6596,51 @@
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000B084D">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -7083,51 +7067,51 @@
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="000B084D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="00127957">
+      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>107</w:t>
@@ -7187,51 +7171,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Халимова Светлана Васильевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
@@ -7316,51 +7300,51 @@
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00127957">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:trPr>
           <w:trHeight w:val="979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D2B" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>108</w:t>
@@ -7413,51 +7397,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с картотеки Севрюк Дания Гафиятовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7597,51 +7581,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00127957">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:trPr>
           <w:trHeight w:val="799"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>111</w:t>
@@ -7681,51 +7665,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Чечевицкая Наталья Юрьевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="005E70EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
@@ -7996,51 +7980,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ежедневно (кроме выходных) </w:t>
             </w:r>
             <w:r w:rsidR="00AC40FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00127957">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:trPr>
           <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -8116,51 +8100,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(исследования на гельминты)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8331,63 +8315,63 @@
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="00311AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00127957">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:trPr>
           <w:trHeight w:val="944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -8453,51 +8437,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. Габдулхакова Миляуша Салаватовна </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8782,51 +8766,51 @@
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="12186" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="4406"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
@@ -8867,51 +8851,51 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Ф.И.О. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПН.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -9011,51 +8995,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -9120,149 +9104,215 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Сабирзянова Фердавс Шамилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="007E7597" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002101E1" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дети до</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="00CE4C5B" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="00CE4C5B" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE4C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...82 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9271,168 +9321,150 @@
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00515E13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Зиновьева Софья Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8-14</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8-14</w:t>
-[...32 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -9478,180 +9510,180 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Коблов Виктор Николаевич</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00670C26" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>8-11</w:t>
+              <w:t>14-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00E43F62" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00026CA8" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E121DA" w:rsidRDefault="00E43F62" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00C56451" w:rsidRDefault="00C56451" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
-            <w:r w:rsidR="00E121DA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9671,168 +9703,176 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Безменова Марина Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="00311AD4" w:rsidP="00311AD4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Дети до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00DD5B7D" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00811A31" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...41 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9895,51 +9935,51 @@
               <w:t>Файзуллина Элина Дамировна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -10071,51 +10111,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>лекция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
@@ -10159,51 +10199,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -10375,51 +10415,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="009531E1" w:rsidP="009531E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>218</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
@@ -10471,51 +10511,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -10687,51 +10727,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="009531E1" w:rsidP="009531E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10759,51 +10799,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -10921,51 +10961,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -11020,51 +11060,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Хусаинова Наиля Наилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -11204,51 +11244,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -11312,88 +11352,88 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ст.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Муллакаева Назира Раисовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E616A0">
+          <w:p w:rsidR="00FB5507" w:rsidRDefault="003C7DF5" w:rsidP="00FB5507">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">    9-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E616A0" w:rsidRDefault="003C7DF5" w:rsidP="00E616A0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    9-17</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -11561,51 +11601,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11706,51 +11746,51 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -12115,51 +12155,51 @@
     <w:p w:rsidR="00D653C0" w:rsidRPr="00E5121A" w:rsidRDefault="00D653C0" w:rsidP="00F90681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="4088"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="005A4DDB">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
@@ -12314,51 +12354,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -12446,51 +12486,51 @@
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>М/с Музеева Гульнар Марселевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00760012">
             <w:pPr>
@@ -12651,51 +12691,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -12742,204 +12782,273 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Аверьянова Татьяна Николаевна </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="00F50E0B" w:rsidRDefault="00B21E10" w:rsidP="00C56451">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="007C2D6F" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>13-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="007C2D6F" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
+            <w:pPr>
+              <w:pStyle w:val="a9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00811E18">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Запись на массаж в 305 каб </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CE194A">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="007C2D6F" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(оч/отпуск с10.03 – 20.03)</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-            <w:tcW w:w="993" w:type="dxa"/>
+              <w:t>13-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
-[...13 lines deleted...]
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00B21E10">
+          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="007C2D6F" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00811E18">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...18 lines deleted...]
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00B21E10">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="007C2D6F" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13-19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12953,66 +13062,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>306,307,308,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -13082,51 +13191,51 @@
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13204,51 +13313,51 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
@@ -13411,6548 +13520,7112 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005A4DDB" w:rsidRDefault="005A4DDB" w:rsidP="005A4DDB">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00122C2C" w:rsidRDefault="00122C2C" w:rsidP="00122C2C">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00C56451" w:rsidRDefault="00C56451" w:rsidP="00122C2C">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="00122C2C">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>IV этаж</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10660" w:type="dxa"/>
+        <w:tblW w:w="11080" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="662"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1324"/>
+        <w:gridCol w:w="656"/>
+        <w:gridCol w:w="1311"/>
+        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="1241"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="987"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00F45478">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>пн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>вт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ср</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>чт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>пт</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="00F16B46">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00F16B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОРТОПЕД</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="001E476B" w:rsidRDefault="00C77E32" w:rsidP="008938FF">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001E476B" w:rsidRDefault="00F70D99" w:rsidP="008938FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. Цой Игорь </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Владимирович</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+              <w:t xml:space="preserve">Владимирович </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Садирова Ильгиза Ильгизовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="005A4DDB" w:rsidRDefault="005A4DDB" w:rsidP="005A4DDB">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="005A4DDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="005A4DDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>-18</w:t>
             </w:r>
-          </w:p>
-[...42 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЛОР</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="0060579E">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0060579E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Зиновьева Софья Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRDefault="00C77E32" w:rsidP="0005533D">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0005533D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...36 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="005A086D" w:rsidRDefault="005A086D" w:rsidP="005A086D">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="005A086D" w:rsidRDefault="00F70D99" w:rsidP="005A086D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A086D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00035442" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065584C" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0065584C" w:rsidRDefault="0065584C" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0065584C" w:rsidRPr="0065584C" w:rsidRDefault="0065584C" w:rsidP="0065584C">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="0065584C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>СТОМАТОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0065584C" w:rsidRDefault="0065584C" w:rsidP="0065584C">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0065584C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Прием детей 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="0065584C" w:rsidRPr="00E5121A" w:rsidRDefault="0065584C" w:rsidP="009413DB">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0005533D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="0065584C" w:rsidRDefault="0065584C" w:rsidP="009413DB">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0065584C" w:rsidRPr="00035442" w:rsidRDefault="0065584C" w:rsidP="009413DB">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аллерголог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRDefault="00C77E32" w:rsidP="00F738DB">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Файзиева Мадинахон Мухитдиновна</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00695E75" w:rsidRPr="00DB47D9" w:rsidRDefault="00695E75" w:rsidP="00F738DB">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DB47D9" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB47D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м/с Гадиева Дина Рамилевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="00144BDC">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00144BDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00122C2C" w:rsidP="00D47BB9">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00ED07D3" w:rsidP="009413DB">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00ED07D3" w:rsidP="00EF5635">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EF5635">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-1</w:t>
-[...17 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00ED07D3" w:rsidP="009413DB">
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00ED07D3" w:rsidP="009413DB">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00C56451" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>НЕВРОПАТОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRDefault="00C77E32" w:rsidP="00DF322D">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00DF322D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр. Ильина Ольга Анатольевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="0020474F">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0020474F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
                 <w:tab w:val="center" w:pos="1985"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">м/с.Малашина Ирина Владимировна        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="00806AF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E70EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-17</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00811E18">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...17 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="008A317D" w:rsidRDefault="003624FF" w:rsidP="008A317D">
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00AE20BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="008C20CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008A317D" w:rsidRDefault="00F70D99" w:rsidP="008A317D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дети до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00295307">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="004102C7" w:rsidRDefault="00C77E32" w:rsidP="00295307">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00AB4EFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00347D4E" w:rsidRDefault="00C77E32" w:rsidP="00295307">
+            <w:r w:rsidRPr="00AB4EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00295307">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00347D4E" w:rsidRDefault="00AB4EFD" w:rsidP="00295307">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00347D4E" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00347D4E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00295307">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="003C1764" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="003C1764" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C1764">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Уролог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRDefault="00C77E32" w:rsidP="004617D7">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="004617D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="003C1764">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Осипов Александр Юрьевич</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00A0252C" w:rsidRDefault="00C77E32" w:rsidP="004617D7">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00A0252C" w:rsidRDefault="00F70D99" w:rsidP="004617D7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м/с.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E32642" w:rsidRDefault="00ED07D3" w:rsidP="00D47BB9">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E32642" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00BC294F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001D580E" w:rsidRDefault="00F70D99" w:rsidP="003C039C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="008A317D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>16-19</w:t>
-[...93 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="009413DB">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Гинеколог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005A4DDB" w:rsidRDefault="00C77E32" w:rsidP="00002E80">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00002E80">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Галяутдинова Гузаль Закариевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="00B345D8">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00B345D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...41 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F45478" w:rsidRDefault="0015544F" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="00597E1E">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00AC4369" w:rsidRDefault="00F70D99" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00597E1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C77E32" w:rsidRPr="00E5121A" w:rsidRDefault="00C77E32" w:rsidP="00284C06">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00284C06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA05E5" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA05E5" w:rsidRPr="00E5121A" w:rsidRDefault="00CA05E5" w:rsidP="009413DB">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>404</w:t>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0015544F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CE5CCF" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>УЗИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CE5CCF" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр.Зиннурова Наиля Ильфировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00952E16" w:rsidRDefault="00AB4EFD" w:rsidP="004102C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>УЗИ</w:t>
-[...49 lines deleted...]
-            <w:r w:rsidRPr="00F45478">
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00952E16" w:rsidRDefault="0015544F" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00952E16" w:rsidRDefault="00F70D99" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E21221" w:rsidRDefault="00F70D99" w:rsidP="00EF5635">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0015544F" w:rsidRDefault="0015544F" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA05E5" w:rsidRPr="00694C28" w:rsidRDefault="00694C28" w:rsidP="00CA05E5">
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CA05E5" w:rsidRDefault="00F70D99" w:rsidP="00CA05E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...95 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ПСИХИАТР</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вахитова Диана Раветовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Муртазина Елена Петровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001E0D0B" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB6791" w:rsidRPr="001E0D0B" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
-[...33 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00961B16" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00961B16" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="0015544F" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="0015544F" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ОКУЛИСТ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB6791" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Ахатова Олеся Вячеславовна</w:t>
             </w:r>
             <w:r w:rsidRPr="00284C06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Дадукова Надежда Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дети до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...46 lines deleted...]
-            <w:r w:rsidRPr="001A166B">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001D580E" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001A166B" w:rsidRDefault="00AB4EFD" w:rsidP="001A166B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001A166B" w:rsidRDefault="00F70D99" w:rsidP="001A166B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>407</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Эндокринолог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0015544F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Аминова Альмира Рифкатовна</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE5CCF" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>12-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:p w:rsidR="00EB6791" w:rsidRPr="00E5121A" w:rsidRDefault="00EB6791" w:rsidP="00EB6791">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE5CCF" w:rsidP="00EB6791">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE5CCF" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE5CCF" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00CE5CCF" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EB6791">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ФГДС</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Бурханов Ринат Рифкатович</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...15 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00ED07D3" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00ED07D3" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0084272A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0084272A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0084272A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0084272A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00ED07D3" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DE1DE0" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Иммунолог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DE1DE0" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Сафина Луиза Закареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...26 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008F17B1" w:rsidRDefault="008F17B1" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
+            <w:r w:rsidR="00AB4EFD" w:rsidRPr="008F17B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r>
-[...59 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DE1DE0" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ЛОГОПЕД</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1DE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр. Кузьмина Оксана Анатольевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001A166B" w:rsidRPr="00DE1DE0" w:rsidRDefault="001A166B" w:rsidP="00CA54A9">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DD7249" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Психолог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DD7249" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008F17B1" w:rsidRDefault="00F70D99" w:rsidP="00D27956">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F17B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр.Сиразиев Рустем Зиннурович</w:t>
             </w:r>
-            <w:r w:rsidR="00AB4526">
-[...92 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C045FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C045FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Халилова Светлана Фердинандовна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C045FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ст. м/с Вахитова Резеда Нихатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...36 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DE1DE0" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ГАСТРОЭНТЕРОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="004E6444" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="004E6444" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Тулупова Елена Валентиновна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>с Морозова Надежда Александровна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...16 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DF45EE" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DF45EE" w:rsidRDefault="008F17B1" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-17</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00832E54" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00832E54" w:rsidRDefault="008F17B1" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-12</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-17</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-12</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>13-17</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DD7249" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>НЕФРОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DD7249" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Вр. Пудовик Татьяна Владимировна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00DD7249" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Степанова Татьяна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00AB4526">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-12</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-17</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-12</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00B345D8" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-17</w:t>
             </w:r>
-            <w:r w:rsidR="00CA54A9">
+            <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00EF5635" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00EF5635" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70D99" w:rsidRPr="00EF5635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>8-12</w:t>
-[...10 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00177B15">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...29 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C045FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Вр. Атландерова Галина Николаевна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C045FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C045FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>м/с. Гильметдинова Гульфия Гирфановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дети до 1 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="005E7887" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="000D2992" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="000D2992" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="000D2992" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...15 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>УЗИ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Хабибуллина Резеда Ахметзагировна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...24 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C045FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...13 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00FE45FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00FE45FD" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...37 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0059209B" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0059209B" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...54 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00FE45FD" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00FE45FD" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE45FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0059209B" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0059209B" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...15 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Вр. Анисимова А.В</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...32 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...42 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00FE45FD">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00F70D99">
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-          <w:wAfter w:w="9998" w:type="dxa"/>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="9113" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00E853EB">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00F70D99">
         <w:trPr>
-          <w:gridAfter w:val="6"/>
-          <w:wAfter w:w="9998" w:type="dxa"/>
+          <w:gridAfter w:val="7"/>
+          <w:wAfter w:w="9113" w:type="dxa"/>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00DD2B4F" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00DD2B4F" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>КАБИНЕТ ФУНК. ДИАГНОСТИКИ (ЭКГ)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0065584C" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Вр. Гилазутдинова Гузель Энваровна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...27 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00C50CC1" w:rsidRDefault="009049C0" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C50CC1" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...17 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+              <w:t>11-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Дети до</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 года</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00694C28" w:rsidRDefault="00AB4526" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="00D27956" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>11-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...38 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00D27956" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00DD2B4F" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00DD2B4F" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0065584C" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>КАРДИОЛОГ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0065584C" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...65 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0065584C" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008F17B1" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F17B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Чанышева </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F17B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Айгюль Альбертовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00D27956" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-                <w:b/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30-</w:t>
-[...88 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00D27956">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F70D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27956">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="0065584C" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065584C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Невропатолог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр. Магина Ольга Генадьевна</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Мс. Фазлулина Гульнара Галимзяновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1153" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00686B4E" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00686B4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686B4E">
-[...93 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="009049C0" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00686B4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00347D4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00686B4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Фвд</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...16 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...18 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00FE1959" w:rsidRDefault="00FE1959" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00FE1959" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14-14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Эхо-эг</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...23 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="003D0295" w:rsidRDefault="003D0295" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="003E6231" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>50</w:t>
-[...17 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4093" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Рэг</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
-[...15 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...19 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidTr="00936F6C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="006C13AE" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0081422A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008045C9" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="006C13AE" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="006C13AE" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="006C13AE" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00AF0C9B" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00AF0C9B" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="379"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00AF0C9B" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="379"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA54A9" w:rsidRPr="00FE678F" w:rsidTr="00F45478">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00FE678F" w:rsidTr="008F17B1">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1209" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="008F4166" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008F4166" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1029" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="00E5121A" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1190" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRPr="008F4166" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008F4166" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1324" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00CA54A9" w:rsidRDefault="00CA54A9" w:rsidP="00CA54A9">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="379"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="379"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F411C5" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="00006D80">
+    <w:p w:rsidR="00F411C5" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="00E21221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00062BF6" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="003D54E5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE678F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
@@ -19979,61 +20652,61 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidSect="00A92696">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003624FF" w:rsidRDefault="003624FF" w:rsidP="00014F67">
+    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003624FF" w:rsidRDefault="003624FF" w:rsidP="00014F67">
+    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20065,61 +20738,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003624FF" w:rsidRDefault="003624FF" w:rsidP="00014F67">
+    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003624FF" w:rsidRDefault="003624FF" w:rsidP="00014F67">
+    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A66DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="703659D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -20665,144 +21338,147 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="122"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00200069"/>
     <w:rsid w:val="00000A88"/>
     <w:rsid w:val="000011C9"/>
     <w:rsid w:val="000015CE"/>
     <w:rsid w:val="00001CEC"/>
+    <w:rsid w:val="000021AD"/>
     <w:rsid w:val="000027F7"/>
     <w:rsid w:val="00002B4C"/>
     <w:rsid w:val="00002CE2"/>
     <w:rsid w:val="00002E80"/>
     <w:rsid w:val="000030DE"/>
     <w:rsid w:val="00003B45"/>
     <w:rsid w:val="000044B8"/>
     <w:rsid w:val="00004926"/>
     <w:rsid w:val="00006362"/>
     <w:rsid w:val="00006D80"/>
     <w:rsid w:val="000107DC"/>
     <w:rsid w:val="00010B73"/>
     <w:rsid w:val="00010F07"/>
     <w:rsid w:val="000113E4"/>
     <w:rsid w:val="0001156F"/>
     <w:rsid w:val="00011DF8"/>
     <w:rsid w:val="0001218F"/>
     <w:rsid w:val="00013BB0"/>
     <w:rsid w:val="00014F67"/>
     <w:rsid w:val="000163FD"/>
     <w:rsid w:val="0001651F"/>
     <w:rsid w:val="000169CC"/>
     <w:rsid w:val="00020388"/>
     <w:rsid w:val="00021216"/>
     <w:rsid w:val="000230A5"/>
     <w:rsid w:val="0002310D"/>
     <w:rsid w:val="00023217"/>
     <w:rsid w:val="000232C6"/>
     <w:rsid w:val="000237EE"/>
     <w:rsid w:val="00023F0D"/>
     <w:rsid w:val="0002467A"/>
     <w:rsid w:val="00025B97"/>
     <w:rsid w:val="000261B5"/>
+    <w:rsid w:val="00026CA8"/>
     <w:rsid w:val="0002720E"/>
     <w:rsid w:val="0003035F"/>
     <w:rsid w:val="00030AB0"/>
     <w:rsid w:val="00030C61"/>
     <w:rsid w:val="00031790"/>
     <w:rsid w:val="00031B0E"/>
     <w:rsid w:val="00031E28"/>
     <w:rsid w:val="00032805"/>
     <w:rsid w:val="000347C2"/>
     <w:rsid w:val="00035442"/>
     <w:rsid w:val="000367B8"/>
     <w:rsid w:val="00036862"/>
     <w:rsid w:val="00036EFA"/>
     <w:rsid w:val="00036FAA"/>
     <w:rsid w:val="00037CDB"/>
     <w:rsid w:val="0004007F"/>
     <w:rsid w:val="000402EC"/>
     <w:rsid w:val="0004042B"/>
     <w:rsid w:val="000406B5"/>
     <w:rsid w:val="00041235"/>
     <w:rsid w:val="00042785"/>
     <w:rsid w:val="000433DA"/>
     <w:rsid w:val="0004567B"/>
     <w:rsid w:val="00046EF1"/>
     <w:rsid w:val="000478A1"/>
     <w:rsid w:val="0004790F"/>
     <w:rsid w:val="000527B4"/>
     <w:rsid w:val="00053E8F"/>
     <w:rsid w:val="0005533D"/>
     <w:rsid w:val="0005715D"/>
     <w:rsid w:val="000572F5"/>
     <w:rsid w:val="000577E5"/>
     <w:rsid w:val="0005786F"/>
     <w:rsid w:val="0006057D"/>
+    <w:rsid w:val="00061BD1"/>
     <w:rsid w:val="00061DA6"/>
     <w:rsid w:val="00062BF6"/>
     <w:rsid w:val="00063CDE"/>
     <w:rsid w:val="000641AD"/>
     <w:rsid w:val="00064A7F"/>
     <w:rsid w:val="00067A94"/>
     <w:rsid w:val="000709EC"/>
     <w:rsid w:val="00070CBE"/>
     <w:rsid w:val="00072823"/>
     <w:rsid w:val="000733B0"/>
     <w:rsid w:val="00073AB8"/>
     <w:rsid w:val="00074CE7"/>
     <w:rsid w:val="000760E0"/>
     <w:rsid w:val="000768FD"/>
     <w:rsid w:val="00076D5E"/>
     <w:rsid w:val="00077204"/>
     <w:rsid w:val="00080CEF"/>
     <w:rsid w:val="000818FB"/>
     <w:rsid w:val="0008393A"/>
     <w:rsid w:val="00083CE3"/>
     <w:rsid w:val="000852E3"/>
     <w:rsid w:val="00085B14"/>
     <w:rsid w:val="00085BE9"/>
     <w:rsid w:val="000868FF"/>
     <w:rsid w:val="00086A9D"/>
@@ -20918,89 +21594,91 @@
     <w:rsid w:val="0013168D"/>
     <w:rsid w:val="001323F8"/>
     <w:rsid w:val="00134110"/>
     <w:rsid w:val="001359B3"/>
     <w:rsid w:val="001360F6"/>
     <w:rsid w:val="001360FB"/>
     <w:rsid w:val="00136501"/>
     <w:rsid w:val="00136B3E"/>
     <w:rsid w:val="00137379"/>
     <w:rsid w:val="00141A7D"/>
     <w:rsid w:val="00141D24"/>
     <w:rsid w:val="0014302C"/>
     <w:rsid w:val="001439D1"/>
     <w:rsid w:val="001445C2"/>
     <w:rsid w:val="00144BDC"/>
     <w:rsid w:val="00144DE2"/>
     <w:rsid w:val="00145197"/>
     <w:rsid w:val="00145C94"/>
     <w:rsid w:val="00147690"/>
     <w:rsid w:val="0015075C"/>
     <w:rsid w:val="0015127E"/>
     <w:rsid w:val="001517A7"/>
     <w:rsid w:val="001525F8"/>
     <w:rsid w:val="001528B4"/>
     <w:rsid w:val="00152AF6"/>
+    <w:rsid w:val="0015544F"/>
     <w:rsid w:val="00156280"/>
     <w:rsid w:val="00157130"/>
     <w:rsid w:val="0016071A"/>
     <w:rsid w:val="0016147C"/>
     <w:rsid w:val="001623AA"/>
     <w:rsid w:val="00162418"/>
     <w:rsid w:val="001624FF"/>
     <w:rsid w:val="001637BF"/>
     <w:rsid w:val="00164A2E"/>
     <w:rsid w:val="0016636D"/>
     <w:rsid w:val="00166AB3"/>
     <w:rsid w:val="00167868"/>
     <w:rsid w:val="00170169"/>
     <w:rsid w:val="00170842"/>
     <w:rsid w:val="00170B0E"/>
     <w:rsid w:val="00170E55"/>
     <w:rsid w:val="00171A23"/>
     <w:rsid w:val="00172514"/>
     <w:rsid w:val="0017469A"/>
     <w:rsid w:val="00174D00"/>
     <w:rsid w:val="00175707"/>
     <w:rsid w:val="00175791"/>
     <w:rsid w:val="0017649D"/>
     <w:rsid w:val="0017658B"/>
     <w:rsid w:val="0017732F"/>
     <w:rsid w:val="001777B7"/>
     <w:rsid w:val="00177952"/>
     <w:rsid w:val="00177B15"/>
     <w:rsid w:val="00177BB1"/>
     <w:rsid w:val="001801AB"/>
     <w:rsid w:val="00181A02"/>
     <w:rsid w:val="001824DB"/>
     <w:rsid w:val="001841D1"/>
     <w:rsid w:val="001854E1"/>
     <w:rsid w:val="00186691"/>
     <w:rsid w:val="00187A33"/>
     <w:rsid w:val="00190AF6"/>
     <w:rsid w:val="00191087"/>
     <w:rsid w:val="0019121B"/>
+    <w:rsid w:val="00192FF4"/>
     <w:rsid w:val="00193B07"/>
     <w:rsid w:val="00193DF9"/>
     <w:rsid w:val="00195B9C"/>
     <w:rsid w:val="00195D88"/>
     <w:rsid w:val="00195F20"/>
     <w:rsid w:val="0019663A"/>
     <w:rsid w:val="00197DB3"/>
     <w:rsid w:val="00197DBE"/>
     <w:rsid w:val="00197E23"/>
     <w:rsid w:val="001A0D0B"/>
     <w:rsid w:val="001A166B"/>
     <w:rsid w:val="001A20E9"/>
     <w:rsid w:val="001A22A4"/>
     <w:rsid w:val="001A292D"/>
     <w:rsid w:val="001A29AB"/>
     <w:rsid w:val="001A2E2D"/>
     <w:rsid w:val="001A35A1"/>
     <w:rsid w:val="001A3972"/>
     <w:rsid w:val="001A3BEB"/>
     <w:rsid w:val="001A3EA4"/>
     <w:rsid w:val="001A468E"/>
     <w:rsid w:val="001A4874"/>
     <w:rsid w:val="001A4EAF"/>
     <w:rsid w:val="001A5724"/>
     <w:rsid w:val="001A62B6"/>
@@ -21064,110 +21742,113 @@
     <w:rsid w:val="001E6FE1"/>
     <w:rsid w:val="001F0188"/>
     <w:rsid w:val="001F0766"/>
     <w:rsid w:val="001F2E33"/>
     <w:rsid w:val="001F317A"/>
     <w:rsid w:val="001F3202"/>
     <w:rsid w:val="001F3408"/>
     <w:rsid w:val="001F386A"/>
     <w:rsid w:val="001F4178"/>
     <w:rsid w:val="001F4CD4"/>
     <w:rsid w:val="001F6626"/>
     <w:rsid w:val="001F6988"/>
     <w:rsid w:val="001F699D"/>
     <w:rsid w:val="001F7195"/>
     <w:rsid w:val="001F7B7A"/>
     <w:rsid w:val="00200069"/>
     <w:rsid w:val="00200B3F"/>
     <w:rsid w:val="0020146C"/>
     <w:rsid w:val="00201EB1"/>
     <w:rsid w:val="00201F98"/>
     <w:rsid w:val="00203259"/>
     <w:rsid w:val="0020372D"/>
     <w:rsid w:val="00203A50"/>
     <w:rsid w:val="00203A85"/>
     <w:rsid w:val="00203C0B"/>
+    <w:rsid w:val="00204570"/>
     <w:rsid w:val="002046C3"/>
     <w:rsid w:val="0020474F"/>
     <w:rsid w:val="00204A9F"/>
     <w:rsid w:val="00204F77"/>
     <w:rsid w:val="00205292"/>
     <w:rsid w:val="002053EB"/>
     <w:rsid w:val="0020577A"/>
     <w:rsid w:val="00205A6B"/>
     <w:rsid w:val="00206134"/>
     <w:rsid w:val="002063E4"/>
     <w:rsid w:val="00207CE1"/>
+    <w:rsid w:val="002101E1"/>
     <w:rsid w:val="0021022C"/>
     <w:rsid w:val="00211129"/>
     <w:rsid w:val="0021124C"/>
     <w:rsid w:val="002113E1"/>
     <w:rsid w:val="00212192"/>
     <w:rsid w:val="002123F2"/>
     <w:rsid w:val="0021247D"/>
     <w:rsid w:val="0021260B"/>
     <w:rsid w:val="002134DC"/>
     <w:rsid w:val="002136BF"/>
     <w:rsid w:val="002144AE"/>
     <w:rsid w:val="00214E34"/>
     <w:rsid w:val="00216D23"/>
     <w:rsid w:val="00216D5E"/>
     <w:rsid w:val="002175C7"/>
     <w:rsid w:val="0022004E"/>
     <w:rsid w:val="0022078C"/>
     <w:rsid w:val="002226DA"/>
     <w:rsid w:val="002233E3"/>
     <w:rsid w:val="0022385C"/>
     <w:rsid w:val="002246B2"/>
     <w:rsid w:val="002266DC"/>
     <w:rsid w:val="002266FA"/>
     <w:rsid w:val="0022780E"/>
     <w:rsid w:val="002302E1"/>
     <w:rsid w:val="00230301"/>
     <w:rsid w:val="00234BB8"/>
     <w:rsid w:val="00234D27"/>
     <w:rsid w:val="00234DB1"/>
     <w:rsid w:val="0023542E"/>
     <w:rsid w:val="00235FCF"/>
     <w:rsid w:val="00237388"/>
     <w:rsid w:val="00237841"/>
     <w:rsid w:val="00237FE1"/>
     <w:rsid w:val="00240214"/>
     <w:rsid w:val="00240C14"/>
     <w:rsid w:val="002412F0"/>
     <w:rsid w:val="0024136C"/>
     <w:rsid w:val="00241E1F"/>
     <w:rsid w:val="00244144"/>
     <w:rsid w:val="002447FE"/>
     <w:rsid w:val="00244E18"/>
     <w:rsid w:val="00246F3A"/>
     <w:rsid w:val="002477A8"/>
     <w:rsid w:val="0024792E"/>
     <w:rsid w:val="00251447"/>
     <w:rsid w:val="0025240C"/>
     <w:rsid w:val="00252D7F"/>
     <w:rsid w:val="002548D5"/>
+    <w:rsid w:val="00254923"/>
     <w:rsid w:val="00254C0F"/>
     <w:rsid w:val="00255469"/>
     <w:rsid w:val="00255E64"/>
     <w:rsid w:val="00257297"/>
     <w:rsid w:val="002606D8"/>
     <w:rsid w:val="002609A5"/>
     <w:rsid w:val="002628B1"/>
     <w:rsid w:val="00263ADE"/>
     <w:rsid w:val="00264D97"/>
     <w:rsid w:val="002656A3"/>
     <w:rsid w:val="00266810"/>
     <w:rsid w:val="00266CAD"/>
     <w:rsid w:val="00266D71"/>
     <w:rsid w:val="002676DC"/>
     <w:rsid w:val="00267F7C"/>
     <w:rsid w:val="00271494"/>
     <w:rsid w:val="00271A6B"/>
     <w:rsid w:val="002722BA"/>
     <w:rsid w:val="00273D80"/>
     <w:rsid w:val="00273EF4"/>
     <w:rsid w:val="00274403"/>
     <w:rsid w:val="0027639C"/>
     <w:rsid w:val="002766B9"/>
     <w:rsid w:val="00276CC8"/>
     <w:rsid w:val="00276CF3"/>
@@ -21235,91 +21916,94 @@
     <w:rsid w:val="002C7C06"/>
     <w:rsid w:val="002D117F"/>
     <w:rsid w:val="002D1CB9"/>
     <w:rsid w:val="002D295E"/>
     <w:rsid w:val="002D2E56"/>
     <w:rsid w:val="002D4420"/>
     <w:rsid w:val="002D486F"/>
     <w:rsid w:val="002D5EF7"/>
     <w:rsid w:val="002D6A9C"/>
     <w:rsid w:val="002D6DF5"/>
     <w:rsid w:val="002D7060"/>
     <w:rsid w:val="002D71C6"/>
     <w:rsid w:val="002D7FDE"/>
     <w:rsid w:val="002E0189"/>
     <w:rsid w:val="002E0BA8"/>
     <w:rsid w:val="002E3367"/>
     <w:rsid w:val="002E4429"/>
     <w:rsid w:val="002E4509"/>
     <w:rsid w:val="002E6171"/>
     <w:rsid w:val="002E713A"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E76D0"/>
     <w:rsid w:val="002E7859"/>
     <w:rsid w:val="002F0710"/>
     <w:rsid w:val="002F0BCF"/>
+    <w:rsid w:val="002F0E81"/>
     <w:rsid w:val="002F3BE6"/>
     <w:rsid w:val="002F4CC2"/>
     <w:rsid w:val="002F6443"/>
     <w:rsid w:val="002F6D4E"/>
     <w:rsid w:val="002F6ED9"/>
     <w:rsid w:val="002F75D2"/>
     <w:rsid w:val="002F7F97"/>
     <w:rsid w:val="002F7FBA"/>
     <w:rsid w:val="00303BBF"/>
     <w:rsid w:val="00304F57"/>
     <w:rsid w:val="003055B0"/>
     <w:rsid w:val="00305DD3"/>
     <w:rsid w:val="0031063D"/>
     <w:rsid w:val="0031074E"/>
+    <w:rsid w:val="00311AD4"/>
     <w:rsid w:val="00312712"/>
     <w:rsid w:val="003127D0"/>
     <w:rsid w:val="003139B2"/>
     <w:rsid w:val="00313AC4"/>
     <w:rsid w:val="0031412C"/>
     <w:rsid w:val="0031424F"/>
     <w:rsid w:val="00314FFA"/>
     <w:rsid w:val="003155EC"/>
     <w:rsid w:val="003155FD"/>
     <w:rsid w:val="003160A7"/>
     <w:rsid w:val="00316BA6"/>
     <w:rsid w:val="00316D9A"/>
     <w:rsid w:val="00317736"/>
     <w:rsid w:val="0031791C"/>
     <w:rsid w:val="00320776"/>
     <w:rsid w:val="00322E68"/>
     <w:rsid w:val="00323EEE"/>
     <w:rsid w:val="00323FB2"/>
     <w:rsid w:val="0032518D"/>
     <w:rsid w:val="00325E56"/>
     <w:rsid w:val="00325F1D"/>
     <w:rsid w:val="00327215"/>
     <w:rsid w:val="003317A3"/>
     <w:rsid w:val="003339DB"/>
     <w:rsid w:val="003343F7"/>
     <w:rsid w:val="00335E46"/>
     <w:rsid w:val="00337693"/>
+    <w:rsid w:val="0034041B"/>
     <w:rsid w:val="00340808"/>
     <w:rsid w:val="0034187D"/>
     <w:rsid w:val="003418CD"/>
     <w:rsid w:val="0034254D"/>
     <w:rsid w:val="0034402F"/>
     <w:rsid w:val="00344F2F"/>
     <w:rsid w:val="00344F42"/>
     <w:rsid w:val="003457DE"/>
     <w:rsid w:val="003459C2"/>
     <w:rsid w:val="00345FF0"/>
     <w:rsid w:val="00346306"/>
     <w:rsid w:val="00347208"/>
     <w:rsid w:val="00347D4E"/>
     <w:rsid w:val="00351386"/>
     <w:rsid w:val="00351448"/>
     <w:rsid w:val="00353B73"/>
     <w:rsid w:val="00353C26"/>
     <w:rsid w:val="00353D85"/>
     <w:rsid w:val="00354E3D"/>
     <w:rsid w:val="00355167"/>
     <w:rsid w:val="003558D9"/>
     <w:rsid w:val="00355996"/>
     <w:rsid w:val="003565E8"/>
     <w:rsid w:val="00360897"/>
     <w:rsid w:val="00360C24"/>
@@ -21370,50 +22054,51 @@
     <w:rsid w:val="003A4C38"/>
     <w:rsid w:val="003A5B9A"/>
     <w:rsid w:val="003A7AA8"/>
     <w:rsid w:val="003A7F42"/>
     <w:rsid w:val="003B0B87"/>
     <w:rsid w:val="003B353A"/>
     <w:rsid w:val="003B38AE"/>
     <w:rsid w:val="003B3B25"/>
     <w:rsid w:val="003B3B3C"/>
     <w:rsid w:val="003B49A4"/>
     <w:rsid w:val="003B5E5D"/>
     <w:rsid w:val="003B6290"/>
     <w:rsid w:val="003C039C"/>
     <w:rsid w:val="003C1764"/>
     <w:rsid w:val="003C22E8"/>
     <w:rsid w:val="003C2F6F"/>
     <w:rsid w:val="003C3226"/>
     <w:rsid w:val="003C3465"/>
     <w:rsid w:val="003C3FF1"/>
     <w:rsid w:val="003C440D"/>
     <w:rsid w:val="003C66A7"/>
     <w:rsid w:val="003C6DCE"/>
     <w:rsid w:val="003C719C"/>
     <w:rsid w:val="003C77E5"/>
     <w:rsid w:val="003C7DF5"/>
+    <w:rsid w:val="003D0295"/>
     <w:rsid w:val="003D54E5"/>
     <w:rsid w:val="003D5723"/>
     <w:rsid w:val="003D57C9"/>
     <w:rsid w:val="003D6DB2"/>
     <w:rsid w:val="003D6FAA"/>
     <w:rsid w:val="003D706D"/>
     <w:rsid w:val="003D75E5"/>
     <w:rsid w:val="003E0C15"/>
     <w:rsid w:val="003E226B"/>
     <w:rsid w:val="003E25AE"/>
     <w:rsid w:val="003E29E5"/>
     <w:rsid w:val="003E4426"/>
     <w:rsid w:val="003E4610"/>
     <w:rsid w:val="003E5254"/>
     <w:rsid w:val="003E5EEA"/>
     <w:rsid w:val="003E6231"/>
     <w:rsid w:val="003E6E8E"/>
     <w:rsid w:val="003E7022"/>
     <w:rsid w:val="003E7198"/>
     <w:rsid w:val="003F1484"/>
     <w:rsid w:val="003F1C09"/>
     <w:rsid w:val="003F2410"/>
     <w:rsid w:val="003F248C"/>
     <w:rsid w:val="003F2733"/>
     <w:rsid w:val="003F27E7"/>
@@ -21610,50 +22295,51 @@
     <w:rsid w:val="00517059"/>
     <w:rsid w:val="00517F25"/>
     <w:rsid w:val="00520272"/>
     <w:rsid w:val="00520E04"/>
     <w:rsid w:val="00521743"/>
     <w:rsid w:val="00521E1C"/>
     <w:rsid w:val="005220FD"/>
     <w:rsid w:val="00522156"/>
     <w:rsid w:val="0052311A"/>
     <w:rsid w:val="0052318B"/>
     <w:rsid w:val="005235BE"/>
     <w:rsid w:val="00523671"/>
     <w:rsid w:val="00523A00"/>
     <w:rsid w:val="00524D51"/>
     <w:rsid w:val="00524E86"/>
     <w:rsid w:val="0052539C"/>
     <w:rsid w:val="005263D2"/>
     <w:rsid w:val="00530D69"/>
     <w:rsid w:val="00530E1C"/>
     <w:rsid w:val="00531E22"/>
     <w:rsid w:val="00533242"/>
     <w:rsid w:val="00534224"/>
     <w:rsid w:val="00534452"/>
     <w:rsid w:val="005344AA"/>
     <w:rsid w:val="00535086"/>
+    <w:rsid w:val="00535177"/>
     <w:rsid w:val="00535BC3"/>
     <w:rsid w:val="00536439"/>
     <w:rsid w:val="00540140"/>
     <w:rsid w:val="00540BFE"/>
     <w:rsid w:val="00542546"/>
     <w:rsid w:val="005426DC"/>
     <w:rsid w:val="00542B38"/>
     <w:rsid w:val="00542D53"/>
     <w:rsid w:val="005445C0"/>
     <w:rsid w:val="00544C42"/>
     <w:rsid w:val="00547150"/>
     <w:rsid w:val="0054760C"/>
     <w:rsid w:val="00550244"/>
     <w:rsid w:val="00550387"/>
     <w:rsid w:val="00551322"/>
     <w:rsid w:val="0055161E"/>
     <w:rsid w:val="00551C1D"/>
     <w:rsid w:val="00552507"/>
     <w:rsid w:val="005533F2"/>
     <w:rsid w:val="00553E29"/>
     <w:rsid w:val="0055423B"/>
     <w:rsid w:val="00554D1F"/>
     <w:rsid w:val="0055505E"/>
     <w:rsid w:val="005551A6"/>
     <w:rsid w:val="00555A3A"/>
@@ -21671,50 +22357,51 @@
     <w:rsid w:val="00564538"/>
     <w:rsid w:val="0056481D"/>
     <w:rsid w:val="00565490"/>
     <w:rsid w:val="00565E67"/>
     <w:rsid w:val="00565F11"/>
     <w:rsid w:val="00566215"/>
     <w:rsid w:val="005668A6"/>
     <w:rsid w:val="005668FB"/>
     <w:rsid w:val="00570FD5"/>
     <w:rsid w:val="005726CF"/>
     <w:rsid w:val="00572ABF"/>
     <w:rsid w:val="00573D8D"/>
     <w:rsid w:val="0057526A"/>
     <w:rsid w:val="00575584"/>
     <w:rsid w:val="00575F72"/>
     <w:rsid w:val="005765FA"/>
     <w:rsid w:val="00580F86"/>
     <w:rsid w:val="005822D9"/>
     <w:rsid w:val="00582502"/>
     <w:rsid w:val="00582764"/>
     <w:rsid w:val="00583442"/>
     <w:rsid w:val="005841AB"/>
     <w:rsid w:val="00585F53"/>
     <w:rsid w:val="005869B3"/>
     <w:rsid w:val="00586F1B"/>
+    <w:rsid w:val="005871A6"/>
     <w:rsid w:val="005905F1"/>
     <w:rsid w:val="00590A85"/>
     <w:rsid w:val="0059209B"/>
     <w:rsid w:val="00592377"/>
     <w:rsid w:val="00594A18"/>
     <w:rsid w:val="00596EFD"/>
     <w:rsid w:val="00597E1E"/>
     <w:rsid w:val="005A0131"/>
     <w:rsid w:val="005A086D"/>
     <w:rsid w:val="005A1291"/>
     <w:rsid w:val="005A1BB0"/>
     <w:rsid w:val="005A1DD7"/>
     <w:rsid w:val="005A27C3"/>
     <w:rsid w:val="005A48AE"/>
     <w:rsid w:val="005A49FC"/>
     <w:rsid w:val="005A4DDB"/>
     <w:rsid w:val="005A64F6"/>
     <w:rsid w:val="005A780C"/>
     <w:rsid w:val="005A7D50"/>
     <w:rsid w:val="005B102C"/>
     <w:rsid w:val="005B4033"/>
     <w:rsid w:val="005B44EC"/>
     <w:rsid w:val="005B4829"/>
     <w:rsid w:val="005B4DF8"/>
     <w:rsid w:val="005B7A07"/>
@@ -21899,50 +22586,51 @@
     <w:rsid w:val="006A33B3"/>
     <w:rsid w:val="006A3FB6"/>
     <w:rsid w:val="006A48A9"/>
     <w:rsid w:val="006A4FF5"/>
     <w:rsid w:val="006A58FA"/>
     <w:rsid w:val="006A63B3"/>
     <w:rsid w:val="006A646F"/>
     <w:rsid w:val="006A69FA"/>
     <w:rsid w:val="006A79C5"/>
     <w:rsid w:val="006B117F"/>
     <w:rsid w:val="006B121D"/>
     <w:rsid w:val="006B1ACA"/>
     <w:rsid w:val="006B35D5"/>
     <w:rsid w:val="006B3721"/>
     <w:rsid w:val="006B3D59"/>
     <w:rsid w:val="006B5C4B"/>
     <w:rsid w:val="006C0FF7"/>
     <w:rsid w:val="006C13AE"/>
     <w:rsid w:val="006C1979"/>
     <w:rsid w:val="006C267B"/>
     <w:rsid w:val="006C3805"/>
     <w:rsid w:val="006C4967"/>
     <w:rsid w:val="006C521B"/>
     <w:rsid w:val="006C5E7E"/>
     <w:rsid w:val="006D0276"/>
+    <w:rsid w:val="006D041E"/>
     <w:rsid w:val="006D08EF"/>
     <w:rsid w:val="006D1069"/>
     <w:rsid w:val="006D27DC"/>
     <w:rsid w:val="006D6411"/>
     <w:rsid w:val="006D783D"/>
     <w:rsid w:val="006E067B"/>
     <w:rsid w:val="006E0B63"/>
     <w:rsid w:val="006E109D"/>
     <w:rsid w:val="006E2997"/>
     <w:rsid w:val="006E3231"/>
     <w:rsid w:val="006E3A44"/>
     <w:rsid w:val="006E3F66"/>
     <w:rsid w:val="006E5517"/>
     <w:rsid w:val="006E7B83"/>
     <w:rsid w:val="006E7D58"/>
     <w:rsid w:val="006F24FD"/>
     <w:rsid w:val="006F2596"/>
     <w:rsid w:val="006F2EEA"/>
     <w:rsid w:val="006F31C8"/>
     <w:rsid w:val="006F4326"/>
     <w:rsid w:val="006F50D0"/>
     <w:rsid w:val="006F5C81"/>
     <w:rsid w:val="006F66DE"/>
     <w:rsid w:val="006F6A15"/>
     <w:rsid w:val="006F7897"/>
@@ -22088,127 +22776,130 @@
     <w:rsid w:val="007C51B9"/>
     <w:rsid w:val="007C5F97"/>
     <w:rsid w:val="007C6413"/>
     <w:rsid w:val="007C6639"/>
     <w:rsid w:val="007C6EE0"/>
     <w:rsid w:val="007D1E7D"/>
     <w:rsid w:val="007D295B"/>
     <w:rsid w:val="007D2A60"/>
     <w:rsid w:val="007D4325"/>
     <w:rsid w:val="007D435D"/>
     <w:rsid w:val="007D4F13"/>
     <w:rsid w:val="007D5AAC"/>
     <w:rsid w:val="007D6D4C"/>
     <w:rsid w:val="007D6FCB"/>
     <w:rsid w:val="007D7010"/>
     <w:rsid w:val="007D7155"/>
     <w:rsid w:val="007E0521"/>
     <w:rsid w:val="007E21F7"/>
     <w:rsid w:val="007E22D2"/>
     <w:rsid w:val="007E2F46"/>
     <w:rsid w:val="007E37A5"/>
     <w:rsid w:val="007E4088"/>
     <w:rsid w:val="007E5153"/>
     <w:rsid w:val="007E5606"/>
     <w:rsid w:val="007E667F"/>
+    <w:rsid w:val="007E7597"/>
     <w:rsid w:val="007E77D4"/>
     <w:rsid w:val="007E7AD4"/>
     <w:rsid w:val="007F05F8"/>
     <w:rsid w:val="007F0BF2"/>
     <w:rsid w:val="007F1CC4"/>
     <w:rsid w:val="007F22E5"/>
     <w:rsid w:val="007F27B4"/>
     <w:rsid w:val="007F310D"/>
     <w:rsid w:val="007F32DC"/>
     <w:rsid w:val="007F35F5"/>
     <w:rsid w:val="007F3642"/>
     <w:rsid w:val="007F3B04"/>
     <w:rsid w:val="007F3E30"/>
     <w:rsid w:val="007F530A"/>
     <w:rsid w:val="007F533B"/>
     <w:rsid w:val="007F5B40"/>
     <w:rsid w:val="007F620C"/>
     <w:rsid w:val="007F655C"/>
     <w:rsid w:val="007F7776"/>
     <w:rsid w:val="007F79E2"/>
     <w:rsid w:val="007F7FE0"/>
     <w:rsid w:val="0080126E"/>
     <w:rsid w:val="00801BAF"/>
     <w:rsid w:val="00804323"/>
     <w:rsid w:val="00804329"/>
     <w:rsid w:val="008045C9"/>
     <w:rsid w:val="008058A2"/>
     <w:rsid w:val="00805978"/>
     <w:rsid w:val="00806AF7"/>
     <w:rsid w:val="00806FA4"/>
     <w:rsid w:val="008075FD"/>
     <w:rsid w:val="00807788"/>
     <w:rsid w:val="0081196D"/>
     <w:rsid w:val="00811A31"/>
+    <w:rsid w:val="00811E18"/>
     <w:rsid w:val="00811E7F"/>
     <w:rsid w:val="0081303F"/>
     <w:rsid w:val="008131F9"/>
     <w:rsid w:val="008135F9"/>
     <w:rsid w:val="0081422A"/>
     <w:rsid w:val="00815086"/>
     <w:rsid w:val="0081643D"/>
     <w:rsid w:val="008167F1"/>
     <w:rsid w:val="008170CD"/>
     <w:rsid w:val="00817251"/>
     <w:rsid w:val="00817299"/>
     <w:rsid w:val="00820AF8"/>
     <w:rsid w:val="008220E6"/>
     <w:rsid w:val="00823204"/>
     <w:rsid w:val="008233DB"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="00823F29"/>
     <w:rsid w:val="00825468"/>
     <w:rsid w:val="0082692C"/>
     <w:rsid w:val="00826DDB"/>
     <w:rsid w:val="0082723E"/>
     <w:rsid w:val="00827B0C"/>
     <w:rsid w:val="00831CCA"/>
     <w:rsid w:val="00832E19"/>
     <w:rsid w:val="00832E54"/>
     <w:rsid w:val="00832E9B"/>
     <w:rsid w:val="00834311"/>
     <w:rsid w:val="00834FAE"/>
     <w:rsid w:val="00836072"/>
     <w:rsid w:val="00836621"/>
     <w:rsid w:val="00836E8C"/>
     <w:rsid w:val="00837B3E"/>
     <w:rsid w:val="008404F1"/>
     <w:rsid w:val="00841058"/>
     <w:rsid w:val="0084272A"/>
     <w:rsid w:val="00842FDA"/>
     <w:rsid w:val="008433CE"/>
     <w:rsid w:val="00843A93"/>
     <w:rsid w:val="00843CDE"/>
     <w:rsid w:val="00844514"/>
     <w:rsid w:val="0084525E"/>
     <w:rsid w:val="00845445"/>
     <w:rsid w:val="00846CFF"/>
+    <w:rsid w:val="00850364"/>
     <w:rsid w:val="00850D02"/>
     <w:rsid w:val="00851218"/>
     <w:rsid w:val="008530DA"/>
     <w:rsid w:val="008531C5"/>
     <w:rsid w:val="0085386B"/>
     <w:rsid w:val="0085540E"/>
     <w:rsid w:val="00855673"/>
     <w:rsid w:val="00856249"/>
     <w:rsid w:val="00856530"/>
     <w:rsid w:val="00856946"/>
     <w:rsid w:val="00857595"/>
     <w:rsid w:val="00857863"/>
     <w:rsid w:val="00860311"/>
     <w:rsid w:val="00860C80"/>
     <w:rsid w:val="00862A49"/>
     <w:rsid w:val="008661EE"/>
     <w:rsid w:val="00866A38"/>
     <w:rsid w:val="00866BAD"/>
     <w:rsid w:val="008671FE"/>
     <w:rsid w:val="00867E14"/>
     <w:rsid w:val="00871262"/>
     <w:rsid w:val="00871402"/>
     <w:rsid w:val="00872233"/>
     <w:rsid w:val="0087257B"/>
     <w:rsid w:val="00872ECD"/>
@@ -22273,50 +22964,51 @@
     <w:rsid w:val="008D33FC"/>
     <w:rsid w:val="008D4045"/>
     <w:rsid w:val="008D411D"/>
     <w:rsid w:val="008D49FD"/>
     <w:rsid w:val="008D4F2C"/>
     <w:rsid w:val="008D58CE"/>
     <w:rsid w:val="008D65E0"/>
     <w:rsid w:val="008D6D2D"/>
     <w:rsid w:val="008D6EF6"/>
     <w:rsid w:val="008E013D"/>
     <w:rsid w:val="008E0488"/>
     <w:rsid w:val="008E1B9F"/>
     <w:rsid w:val="008E39D7"/>
     <w:rsid w:val="008E3C15"/>
     <w:rsid w:val="008E48CF"/>
     <w:rsid w:val="008E53D9"/>
     <w:rsid w:val="008E5A12"/>
     <w:rsid w:val="008E5EE0"/>
     <w:rsid w:val="008E634D"/>
     <w:rsid w:val="008E673A"/>
     <w:rsid w:val="008E6E1A"/>
     <w:rsid w:val="008E7E9F"/>
     <w:rsid w:val="008F0C6E"/>
     <w:rsid w:val="008F10CA"/>
     <w:rsid w:val="008F14E3"/>
+    <w:rsid w:val="008F17B1"/>
     <w:rsid w:val="008F1F97"/>
     <w:rsid w:val="008F32A5"/>
     <w:rsid w:val="008F4166"/>
     <w:rsid w:val="008F4948"/>
     <w:rsid w:val="008F4B76"/>
     <w:rsid w:val="008F4E81"/>
     <w:rsid w:val="008F58F7"/>
     <w:rsid w:val="0090061B"/>
     <w:rsid w:val="00901B4B"/>
     <w:rsid w:val="00901F48"/>
     <w:rsid w:val="00903313"/>
     <w:rsid w:val="00903F3E"/>
     <w:rsid w:val="009045B0"/>
     <w:rsid w:val="009049C0"/>
     <w:rsid w:val="009050CB"/>
     <w:rsid w:val="0090524D"/>
     <w:rsid w:val="0090546C"/>
     <w:rsid w:val="00905F34"/>
     <w:rsid w:val="0090669C"/>
     <w:rsid w:val="00906942"/>
     <w:rsid w:val="0090706C"/>
     <w:rsid w:val="00907BBA"/>
     <w:rsid w:val="009107B2"/>
     <w:rsid w:val="009107FB"/>
     <w:rsid w:val="00910A2C"/>
@@ -22334,67 +23026,69 @@
     <w:rsid w:val="009169D5"/>
     <w:rsid w:val="00917BDD"/>
     <w:rsid w:val="00920067"/>
     <w:rsid w:val="0092051D"/>
     <w:rsid w:val="009206F8"/>
     <w:rsid w:val="00922DF5"/>
     <w:rsid w:val="00923018"/>
     <w:rsid w:val="00923F25"/>
     <w:rsid w:val="0092463C"/>
     <w:rsid w:val="00924AEA"/>
     <w:rsid w:val="00924AFC"/>
     <w:rsid w:val="00924EF0"/>
     <w:rsid w:val="00925D42"/>
     <w:rsid w:val="009266D7"/>
     <w:rsid w:val="00927BC2"/>
     <w:rsid w:val="00927BD8"/>
     <w:rsid w:val="00927D8F"/>
     <w:rsid w:val="00927F56"/>
     <w:rsid w:val="00931C34"/>
     <w:rsid w:val="0093282D"/>
     <w:rsid w:val="009329F5"/>
     <w:rsid w:val="00934243"/>
     <w:rsid w:val="00934F7E"/>
     <w:rsid w:val="00936F6C"/>
     <w:rsid w:val="00937DDF"/>
+    <w:rsid w:val="00937F00"/>
     <w:rsid w:val="00940469"/>
     <w:rsid w:val="009406E9"/>
     <w:rsid w:val="00940B12"/>
     <w:rsid w:val="009413DB"/>
     <w:rsid w:val="00941636"/>
     <w:rsid w:val="0094340A"/>
     <w:rsid w:val="00943BA4"/>
     <w:rsid w:val="009442EC"/>
     <w:rsid w:val="00945D5F"/>
     <w:rsid w:val="009469C2"/>
     <w:rsid w:val="00946A08"/>
     <w:rsid w:val="00947899"/>
     <w:rsid w:val="0095066F"/>
     <w:rsid w:val="00950E5F"/>
     <w:rsid w:val="00951BAC"/>
     <w:rsid w:val="00952223"/>
     <w:rsid w:val="00952DDE"/>
+    <w:rsid w:val="00952E16"/>
     <w:rsid w:val="009531E1"/>
     <w:rsid w:val="00957073"/>
     <w:rsid w:val="009570DD"/>
     <w:rsid w:val="009602CB"/>
     <w:rsid w:val="00960A05"/>
     <w:rsid w:val="00960A29"/>
     <w:rsid w:val="00961042"/>
     <w:rsid w:val="009612DB"/>
     <w:rsid w:val="009617C5"/>
     <w:rsid w:val="00961B16"/>
     <w:rsid w:val="009625E1"/>
     <w:rsid w:val="009626D5"/>
     <w:rsid w:val="00962C05"/>
     <w:rsid w:val="0096374B"/>
     <w:rsid w:val="00963AFA"/>
     <w:rsid w:val="00963BC6"/>
     <w:rsid w:val="009650DA"/>
     <w:rsid w:val="00967C51"/>
     <w:rsid w:val="00967C5E"/>
     <w:rsid w:val="009708D3"/>
     <w:rsid w:val="00970969"/>
     <w:rsid w:val="009715EC"/>
     <w:rsid w:val="00972130"/>
     <w:rsid w:val="00972907"/>
     <w:rsid w:val="009735C7"/>
@@ -22592,59 +23286,61 @@
     <w:rsid w:val="00A76FA9"/>
     <w:rsid w:val="00A80054"/>
     <w:rsid w:val="00A80353"/>
     <w:rsid w:val="00A82F77"/>
     <w:rsid w:val="00A833A7"/>
     <w:rsid w:val="00A84630"/>
     <w:rsid w:val="00A90324"/>
     <w:rsid w:val="00A9138F"/>
     <w:rsid w:val="00A91E0E"/>
     <w:rsid w:val="00A92696"/>
     <w:rsid w:val="00A92763"/>
     <w:rsid w:val="00A92BF2"/>
     <w:rsid w:val="00A92E39"/>
     <w:rsid w:val="00A93122"/>
     <w:rsid w:val="00A93486"/>
     <w:rsid w:val="00A93C3C"/>
     <w:rsid w:val="00A93EFA"/>
     <w:rsid w:val="00A96C16"/>
     <w:rsid w:val="00A97115"/>
     <w:rsid w:val="00A97EB0"/>
     <w:rsid w:val="00AA02B8"/>
     <w:rsid w:val="00AA04AE"/>
     <w:rsid w:val="00AA0B8B"/>
     <w:rsid w:val="00AA2423"/>
     <w:rsid w:val="00AA2986"/>
+    <w:rsid w:val="00AA3429"/>
     <w:rsid w:val="00AA398C"/>
     <w:rsid w:val="00AA3C7C"/>
     <w:rsid w:val="00AA61B2"/>
     <w:rsid w:val="00AA69F4"/>
     <w:rsid w:val="00AA6F09"/>
     <w:rsid w:val="00AA72C9"/>
     <w:rsid w:val="00AB1358"/>
     <w:rsid w:val="00AB28EC"/>
     <w:rsid w:val="00AB4526"/>
+    <w:rsid w:val="00AB4EFD"/>
     <w:rsid w:val="00AB6DFE"/>
     <w:rsid w:val="00AB721A"/>
     <w:rsid w:val="00AB7E01"/>
     <w:rsid w:val="00AC028D"/>
     <w:rsid w:val="00AC0434"/>
     <w:rsid w:val="00AC1848"/>
     <w:rsid w:val="00AC18D2"/>
     <w:rsid w:val="00AC1D07"/>
     <w:rsid w:val="00AC1EC4"/>
     <w:rsid w:val="00AC277F"/>
     <w:rsid w:val="00AC3134"/>
     <w:rsid w:val="00AC37F2"/>
     <w:rsid w:val="00AC3D00"/>
     <w:rsid w:val="00AC40FA"/>
     <w:rsid w:val="00AC4369"/>
     <w:rsid w:val="00AC65DF"/>
     <w:rsid w:val="00AC6B30"/>
     <w:rsid w:val="00AC6CC9"/>
     <w:rsid w:val="00AC6D28"/>
     <w:rsid w:val="00AC6F02"/>
     <w:rsid w:val="00AC7C4C"/>
     <w:rsid w:val="00AC7E49"/>
     <w:rsid w:val="00AD029C"/>
     <w:rsid w:val="00AD15D9"/>
     <w:rsid w:val="00AD31B6"/>
@@ -22899,68 +23595,70 @@
     <w:rsid w:val="00C3396C"/>
     <w:rsid w:val="00C3571D"/>
     <w:rsid w:val="00C36B64"/>
     <w:rsid w:val="00C37DB7"/>
     <w:rsid w:val="00C37F79"/>
     <w:rsid w:val="00C41143"/>
     <w:rsid w:val="00C42145"/>
     <w:rsid w:val="00C42716"/>
     <w:rsid w:val="00C4274A"/>
     <w:rsid w:val="00C4451B"/>
     <w:rsid w:val="00C453A5"/>
     <w:rsid w:val="00C45AD3"/>
     <w:rsid w:val="00C46A37"/>
     <w:rsid w:val="00C4701B"/>
     <w:rsid w:val="00C509FC"/>
     <w:rsid w:val="00C50CC1"/>
     <w:rsid w:val="00C5209E"/>
     <w:rsid w:val="00C5215F"/>
     <w:rsid w:val="00C52525"/>
     <w:rsid w:val="00C52796"/>
     <w:rsid w:val="00C53B0C"/>
     <w:rsid w:val="00C54F85"/>
     <w:rsid w:val="00C55026"/>
     <w:rsid w:val="00C557ED"/>
     <w:rsid w:val="00C560C7"/>
+    <w:rsid w:val="00C56451"/>
     <w:rsid w:val="00C57005"/>
     <w:rsid w:val="00C57F8B"/>
     <w:rsid w:val="00C57FC8"/>
     <w:rsid w:val="00C57FCF"/>
     <w:rsid w:val="00C607AF"/>
     <w:rsid w:val="00C60BD3"/>
     <w:rsid w:val="00C60CE5"/>
     <w:rsid w:val="00C617FD"/>
     <w:rsid w:val="00C6605A"/>
     <w:rsid w:val="00C66E05"/>
     <w:rsid w:val="00C67982"/>
     <w:rsid w:val="00C700D2"/>
     <w:rsid w:val="00C72C26"/>
     <w:rsid w:val="00C7322D"/>
     <w:rsid w:val="00C75ED9"/>
     <w:rsid w:val="00C771C5"/>
     <w:rsid w:val="00C77D7D"/>
     <w:rsid w:val="00C77E32"/>
+    <w:rsid w:val="00C806BF"/>
     <w:rsid w:val="00C838C9"/>
     <w:rsid w:val="00C84529"/>
     <w:rsid w:val="00C84BDE"/>
     <w:rsid w:val="00C85365"/>
     <w:rsid w:val="00C85818"/>
     <w:rsid w:val="00C87A54"/>
     <w:rsid w:val="00C90063"/>
     <w:rsid w:val="00C90F42"/>
     <w:rsid w:val="00C9113A"/>
     <w:rsid w:val="00C914D0"/>
     <w:rsid w:val="00C91553"/>
     <w:rsid w:val="00C93666"/>
     <w:rsid w:val="00C9384C"/>
     <w:rsid w:val="00C94E29"/>
     <w:rsid w:val="00C95A6B"/>
     <w:rsid w:val="00C9600E"/>
     <w:rsid w:val="00C964E7"/>
     <w:rsid w:val="00C9687D"/>
     <w:rsid w:val="00C97D77"/>
     <w:rsid w:val="00CA05E5"/>
     <w:rsid w:val="00CA1270"/>
     <w:rsid w:val="00CA1691"/>
     <w:rsid w:val="00CA2E69"/>
     <w:rsid w:val="00CA3599"/>
     <w:rsid w:val="00CA4C09"/>
@@ -22968,132 +23666,137 @@
     <w:rsid w:val="00CA5CEE"/>
     <w:rsid w:val="00CA7408"/>
     <w:rsid w:val="00CA7B29"/>
     <w:rsid w:val="00CA7D4B"/>
     <w:rsid w:val="00CB0506"/>
     <w:rsid w:val="00CB1C21"/>
     <w:rsid w:val="00CB1E62"/>
     <w:rsid w:val="00CB2245"/>
     <w:rsid w:val="00CB2474"/>
     <w:rsid w:val="00CB360C"/>
     <w:rsid w:val="00CB4026"/>
     <w:rsid w:val="00CB4865"/>
     <w:rsid w:val="00CB5370"/>
     <w:rsid w:val="00CB616E"/>
     <w:rsid w:val="00CC02BC"/>
     <w:rsid w:val="00CC06F2"/>
     <w:rsid w:val="00CC268F"/>
     <w:rsid w:val="00CC4D36"/>
     <w:rsid w:val="00CC52EE"/>
     <w:rsid w:val="00CC76C9"/>
     <w:rsid w:val="00CC773D"/>
     <w:rsid w:val="00CD0E1E"/>
     <w:rsid w:val="00CD24BE"/>
     <w:rsid w:val="00CD2D23"/>
     <w:rsid w:val="00CD31FA"/>
+    <w:rsid w:val="00CD40E2"/>
     <w:rsid w:val="00CD5A6D"/>
     <w:rsid w:val="00CD6D72"/>
     <w:rsid w:val="00CD7DE0"/>
     <w:rsid w:val="00CE0BFE"/>
     <w:rsid w:val="00CE1009"/>
     <w:rsid w:val="00CE194A"/>
     <w:rsid w:val="00CE1C20"/>
     <w:rsid w:val="00CE23C6"/>
     <w:rsid w:val="00CE25C9"/>
     <w:rsid w:val="00CE3DF7"/>
     <w:rsid w:val="00CE3EDA"/>
     <w:rsid w:val="00CE49EB"/>
+    <w:rsid w:val="00CE4C5B"/>
+    <w:rsid w:val="00CE5CCF"/>
     <w:rsid w:val="00CE7308"/>
     <w:rsid w:val="00CF06A3"/>
     <w:rsid w:val="00CF0B4F"/>
     <w:rsid w:val="00CF412A"/>
     <w:rsid w:val="00CF4A58"/>
     <w:rsid w:val="00CF4D58"/>
     <w:rsid w:val="00CF57B5"/>
     <w:rsid w:val="00CF5B20"/>
     <w:rsid w:val="00CF5B25"/>
     <w:rsid w:val="00CF794C"/>
     <w:rsid w:val="00CF7B87"/>
     <w:rsid w:val="00CF7C40"/>
     <w:rsid w:val="00D01687"/>
     <w:rsid w:val="00D020E7"/>
     <w:rsid w:val="00D02799"/>
     <w:rsid w:val="00D034CD"/>
     <w:rsid w:val="00D037B7"/>
     <w:rsid w:val="00D06DF6"/>
     <w:rsid w:val="00D10CDF"/>
     <w:rsid w:val="00D13450"/>
     <w:rsid w:val="00D13D10"/>
     <w:rsid w:val="00D144B1"/>
     <w:rsid w:val="00D15C78"/>
     <w:rsid w:val="00D17404"/>
     <w:rsid w:val="00D17526"/>
     <w:rsid w:val="00D17647"/>
     <w:rsid w:val="00D1781B"/>
     <w:rsid w:val="00D17F0F"/>
     <w:rsid w:val="00D20057"/>
     <w:rsid w:val="00D20F81"/>
     <w:rsid w:val="00D214C7"/>
     <w:rsid w:val="00D2163D"/>
     <w:rsid w:val="00D21EB9"/>
     <w:rsid w:val="00D21F62"/>
     <w:rsid w:val="00D22C8C"/>
     <w:rsid w:val="00D22DB8"/>
     <w:rsid w:val="00D232A7"/>
     <w:rsid w:val="00D23369"/>
     <w:rsid w:val="00D2338A"/>
     <w:rsid w:val="00D2368C"/>
     <w:rsid w:val="00D24C0D"/>
     <w:rsid w:val="00D25258"/>
     <w:rsid w:val="00D2581B"/>
     <w:rsid w:val="00D25BC8"/>
     <w:rsid w:val="00D27437"/>
+    <w:rsid w:val="00D27956"/>
     <w:rsid w:val="00D27996"/>
     <w:rsid w:val="00D30028"/>
     <w:rsid w:val="00D30824"/>
     <w:rsid w:val="00D310CE"/>
     <w:rsid w:val="00D315BC"/>
     <w:rsid w:val="00D31B93"/>
     <w:rsid w:val="00D3260C"/>
     <w:rsid w:val="00D32D6B"/>
     <w:rsid w:val="00D336F8"/>
     <w:rsid w:val="00D3683D"/>
     <w:rsid w:val="00D37299"/>
     <w:rsid w:val="00D37638"/>
     <w:rsid w:val="00D40507"/>
     <w:rsid w:val="00D41C92"/>
     <w:rsid w:val="00D4214E"/>
     <w:rsid w:val="00D42CDD"/>
     <w:rsid w:val="00D44024"/>
     <w:rsid w:val="00D442C3"/>
     <w:rsid w:val="00D44E2C"/>
     <w:rsid w:val="00D4613B"/>
     <w:rsid w:val="00D463EA"/>
     <w:rsid w:val="00D47BB9"/>
     <w:rsid w:val="00D47DD6"/>
     <w:rsid w:val="00D51B8C"/>
     <w:rsid w:val="00D52E03"/>
+    <w:rsid w:val="00D55120"/>
     <w:rsid w:val="00D55C48"/>
     <w:rsid w:val="00D56713"/>
     <w:rsid w:val="00D5676C"/>
     <w:rsid w:val="00D567B3"/>
     <w:rsid w:val="00D56AA1"/>
     <w:rsid w:val="00D57357"/>
     <w:rsid w:val="00D607F5"/>
     <w:rsid w:val="00D61609"/>
     <w:rsid w:val="00D62464"/>
     <w:rsid w:val="00D62BF2"/>
     <w:rsid w:val="00D62F46"/>
     <w:rsid w:val="00D6401E"/>
     <w:rsid w:val="00D651E8"/>
     <w:rsid w:val="00D653C0"/>
     <w:rsid w:val="00D656FE"/>
     <w:rsid w:val="00D67A17"/>
     <w:rsid w:val="00D67D0B"/>
     <w:rsid w:val="00D67DCA"/>
     <w:rsid w:val="00D706A0"/>
     <w:rsid w:val="00D70901"/>
     <w:rsid w:val="00D70C43"/>
     <w:rsid w:val="00D722C9"/>
     <w:rsid w:val="00D75542"/>
     <w:rsid w:val="00D761B9"/>
     <w:rsid w:val="00D776D0"/>
@@ -23120,50 +23823,51 @@
     <w:rsid w:val="00DA1D5D"/>
     <w:rsid w:val="00DA27AA"/>
     <w:rsid w:val="00DA2B6F"/>
     <w:rsid w:val="00DA3462"/>
     <w:rsid w:val="00DA43A0"/>
     <w:rsid w:val="00DA59FC"/>
     <w:rsid w:val="00DA5B44"/>
     <w:rsid w:val="00DA5D6F"/>
     <w:rsid w:val="00DA7575"/>
     <w:rsid w:val="00DB1CF8"/>
     <w:rsid w:val="00DB2C42"/>
     <w:rsid w:val="00DB3923"/>
     <w:rsid w:val="00DB47D9"/>
     <w:rsid w:val="00DB4B17"/>
     <w:rsid w:val="00DB54D0"/>
     <w:rsid w:val="00DB58D8"/>
     <w:rsid w:val="00DB6D07"/>
     <w:rsid w:val="00DB6DED"/>
     <w:rsid w:val="00DB7432"/>
     <w:rsid w:val="00DB7D36"/>
     <w:rsid w:val="00DC02C4"/>
     <w:rsid w:val="00DC1B40"/>
     <w:rsid w:val="00DC26F4"/>
     <w:rsid w:val="00DC27AA"/>
     <w:rsid w:val="00DC27E2"/>
+    <w:rsid w:val="00DC2A3A"/>
     <w:rsid w:val="00DC3744"/>
     <w:rsid w:val="00DC3C91"/>
     <w:rsid w:val="00DC5AE2"/>
     <w:rsid w:val="00DC6C6D"/>
     <w:rsid w:val="00DC7F77"/>
     <w:rsid w:val="00DD035C"/>
     <w:rsid w:val="00DD09C3"/>
     <w:rsid w:val="00DD0A4F"/>
     <w:rsid w:val="00DD15FA"/>
     <w:rsid w:val="00DD2B4F"/>
     <w:rsid w:val="00DD35B7"/>
     <w:rsid w:val="00DD4439"/>
     <w:rsid w:val="00DD4D80"/>
     <w:rsid w:val="00DD52B9"/>
     <w:rsid w:val="00DD53FB"/>
     <w:rsid w:val="00DD5B7D"/>
     <w:rsid w:val="00DD62AB"/>
     <w:rsid w:val="00DD7249"/>
     <w:rsid w:val="00DE01DF"/>
     <w:rsid w:val="00DE090A"/>
     <w:rsid w:val="00DE1359"/>
     <w:rsid w:val="00DE1DE0"/>
     <w:rsid w:val="00DE2CDE"/>
     <w:rsid w:val="00DE3AAB"/>
     <w:rsid w:val="00DE6015"/>
@@ -23203,78 +23907,80 @@
     <w:rsid w:val="00E04147"/>
     <w:rsid w:val="00E0516A"/>
     <w:rsid w:val="00E059A3"/>
     <w:rsid w:val="00E06298"/>
     <w:rsid w:val="00E06771"/>
     <w:rsid w:val="00E06ABF"/>
     <w:rsid w:val="00E06E3A"/>
     <w:rsid w:val="00E07240"/>
     <w:rsid w:val="00E07C51"/>
     <w:rsid w:val="00E100A9"/>
     <w:rsid w:val="00E10912"/>
     <w:rsid w:val="00E114FC"/>
     <w:rsid w:val="00E11506"/>
     <w:rsid w:val="00E121DA"/>
     <w:rsid w:val="00E13C09"/>
     <w:rsid w:val="00E14297"/>
     <w:rsid w:val="00E14473"/>
     <w:rsid w:val="00E14A41"/>
     <w:rsid w:val="00E15D14"/>
     <w:rsid w:val="00E16173"/>
     <w:rsid w:val="00E162D8"/>
     <w:rsid w:val="00E167A7"/>
     <w:rsid w:val="00E20B84"/>
     <w:rsid w:val="00E20C41"/>
     <w:rsid w:val="00E20C44"/>
+    <w:rsid w:val="00E21221"/>
     <w:rsid w:val="00E21785"/>
     <w:rsid w:val="00E21BF1"/>
     <w:rsid w:val="00E22442"/>
     <w:rsid w:val="00E22467"/>
     <w:rsid w:val="00E23231"/>
     <w:rsid w:val="00E2411D"/>
     <w:rsid w:val="00E248AC"/>
     <w:rsid w:val="00E24F3A"/>
     <w:rsid w:val="00E25A18"/>
     <w:rsid w:val="00E26110"/>
     <w:rsid w:val="00E266C0"/>
     <w:rsid w:val="00E268EA"/>
     <w:rsid w:val="00E26944"/>
     <w:rsid w:val="00E2736B"/>
     <w:rsid w:val="00E31233"/>
     <w:rsid w:val="00E32642"/>
     <w:rsid w:val="00E333FC"/>
     <w:rsid w:val="00E33583"/>
     <w:rsid w:val="00E33668"/>
     <w:rsid w:val="00E33C48"/>
     <w:rsid w:val="00E3489A"/>
     <w:rsid w:val="00E3550D"/>
     <w:rsid w:val="00E36363"/>
     <w:rsid w:val="00E37A4A"/>
     <w:rsid w:val="00E37F7B"/>
     <w:rsid w:val="00E43D51"/>
     <w:rsid w:val="00E43F62"/>
     <w:rsid w:val="00E4500D"/>
+    <w:rsid w:val="00E464DA"/>
     <w:rsid w:val="00E468B2"/>
     <w:rsid w:val="00E477CB"/>
     <w:rsid w:val="00E47F77"/>
     <w:rsid w:val="00E50166"/>
     <w:rsid w:val="00E50450"/>
     <w:rsid w:val="00E50FBA"/>
     <w:rsid w:val="00E5121A"/>
     <w:rsid w:val="00E52220"/>
     <w:rsid w:val="00E5222E"/>
     <w:rsid w:val="00E52A6F"/>
     <w:rsid w:val="00E53914"/>
     <w:rsid w:val="00E54925"/>
     <w:rsid w:val="00E551D1"/>
     <w:rsid w:val="00E561DB"/>
     <w:rsid w:val="00E56225"/>
     <w:rsid w:val="00E5632C"/>
     <w:rsid w:val="00E56B7A"/>
     <w:rsid w:val="00E56D40"/>
     <w:rsid w:val="00E60C88"/>
     <w:rsid w:val="00E616A0"/>
     <w:rsid w:val="00E61727"/>
     <w:rsid w:val="00E628B2"/>
     <w:rsid w:val="00E6325A"/>
     <w:rsid w:val="00E65C28"/>
     <w:rsid w:val="00E662D7"/>
@@ -23291,50 +23997,51 @@
     <w:rsid w:val="00E74140"/>
     <w:rsid w:val="00E74DD6"/>
     <w:rsid w:val="00E74F0A"/>
     <w:rsid w:val="00E76588"/>
     <w:rsid w:val="00E766DE"/>
     <w:rsid w:val="00E77704"/>
     <w:rsid w:val="00E80165"/>
     <w:rsid w:val="00E806B0"/>
     <w:rsid w:val="00E80716"/>
     <w:rsid w:val="00E81EC0"/>
     <w:rsid w:val="00E8234B"/>
     <w:rsid w:val="00E83BD6"/>
     <w:rsid w:val="00E84A5E"/>
     <w:rsid w:val="00E84E40"/>
     <w:rsid w:val="00E853EB"/>
     <w:rsid w:val="00E859CA"/>
     <w:rsid w:val="00E8651A"/>
     <w:rsid w:val="00E91665"/>
     <w:rsid w:val="00E9231F"/>
     <w:rsid w:val="00E925FC"/>
     <w:rsid w:val="00E92973"/>
     <w:rsid w:val="00E92CF8"/>
     <w:rsid w:val="00E94D4B"/>
     <w:rsid w:val="00E97286"/>
     <w:rsid w:val="00E97742"/>
+    <w:rsid w:val="00E97DA1"/>
     <w:rsid w:val="00E97E03"/>
     <w:rsid w:val="00EA0B1E"/>
     <w:rsid w:val="00EA0CE2"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1E4C"/>
     <w:rsid w:val="00EA25EA"/>
     <w:rsid w:val="00EA420C"/>
     <w:rsid w:val="00EA4879"/>
     <w:rsid w:val="00EA5415"/>
     <w:rsid w:val="00EA5E85"/>
     <w:rsid w:val="00EA6216"/>
     <w:rsid w:val="00EA65F2"/>
     <w:rsid w:val="00EA6639"/>
     <w:rsid w:val="00EA6772"/>
     <w:rsid w:val="00EB1136"/>
     <w:rsid w:val="00EB13D5"/>
     <w:rsid w:val="00EB2878"/>
     <w:rsid w:val="00EB3424"/>
     <w:rsid w:val="00EB376C"/>
     <w:rsid w:val="00EB4CA2"/>
     <w:rsid w:val="00EB502F"/>
     <w:rsid w:val="00EB6791"/>
     <w:rsid w:val="00EB7A32"/>
     <w:rsid w:val="00EC0298"/>
     <w:rsid w:val="00EC0325"/>
@@ -23353,74 +24060,77 @@
     <w:rsid w:val="00EC7476"/>
     <w:rsid w:val="00ED02AF"/>
     <w:rsid w:val="00ED052C"/>
     <w:rsid w:val="00ED0565"/>
     <w:rsid w:val="00ED07D3"/>
     <w:rsid w:val="00ED113F"/>
     <w:rsid w:val="00ED1D44"/>
     <w:rsid w:val="00ED3300"/>
     <w:rsid w:val="00ED3CDE"/>
     <w:rsid w:val="00ED3EBD"/>
     <w:rsid w:val="00ED3F2A"/>
     <w:rsid w:val="00EE0128"/>
     <w:rsid w:val="00EE0847"/>
     <w:rsid w:val="00EE1C15"/>
     <w:rsid w:val="00EE25C7"/>
     <w:rsid w:val="00EE2AF6"/>
     <w:rsid w:val="00EE2EE9"/>
     <w:rsid w:val="00EE33C3"/>
     <w:rsid w:val="00EE3FCE"/>
     <w:rsid w:val="00EE4AB0"/>
     <w:rsid w:val="00EE4C58"/>
     <w:rsid w:val="00EE4F32"/>
     <w:rsid w:val="00EE6D62"/>
     <w:rsid w:val="00EE75B6"/>
     <w:rsid w:val="00EE7E9E"/>
+    <w:rsid w:val="00EF03BC"/>
     <w:rsid w:val="00EF0759"/>
     <w:rsid w:val="00EF11FD"/>
     <w:rsid w:val="00EF1D72"/>
     <w:rsid w:val="00EF233F"/>
     <w:rsid w:val="00EF2509"/>
     <w:rsid w:val="00EF2B7B"/>
     <w:rsid w:val="00EF2DBB"/>
     <w:rsid w:val="00EF35B1"/>
     <w:rsid w:val="00EF3629"/>
     <w:rsid w:val="00EF37DA"/>
     <w:rsid w:val="00EF5635"/>
     <w:rsid w:val="00EF60BA"/>
     <w:rsid w:val="00EF68D4"/>
     <w:rsid w:val="00EF7C7C"/>
     <w:rsid w:val="00F004F8"/>
     <w:rsid w:val="00F01909"/>
     <w:rsid w:val="00F01E84"/>
     <w:rsid w:val="00F02313"/>
     <w:rsid w:val="00F03CE6"/>
     <w:rsid w:val="00F05BE8"/>
     <w:rsid w:val="00F10DDF"/>
+    <w:rsid w:val="00F13042"/>
     <w:rsid w:val="00F139FA"/>
     <w:rsid w:val="00F14AFC"/>
     <w:rsid w:val="00F15FD5"/>
+    <w:rsid w:val="00F1614A"/>
     <w:rsid w:val="00F16B46"/>
     <w:rsid w:val="00F16DFF"/>
     <w:rsid w:val="00F20408"/>
     <w:rsid w:val="00F22103"/>
     <w:rsid w:val="00F229CE"/>
     <w:rsid w:val="00F22EC8"/>
     <w:rsid w:val="00F2306F"/>
     <w:rsid w:val="00F235C5"/>
     <w:rsid w:val="00F23B76"/>
     <w:rsid w:val="00F23F66"/>
     <w:rsid w:val="00F25A80"/>
     <w:rsid w:val="00F25C49"/>
     <w:rsid w:val="00F25EDE"/>
     <w:rsid w:val="00F2637E"/>
     <w:rsid w:val="00F30E8D"/>
     <w:rsid w:val="00F313C1"/>
     <w:rsid w:val="00F3197C"/>
     <w:rsid w:val="00F31B19"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F32D50"/>
     <w:rsid w:val="00F331CC"/>
     <w:rsid w:val="00F33B74"/>
     <w:rsid w:val="00F34568"/>
     <w:rsid w:val="00F349FC"/>
     <w:rsid w:val="00F35C30"/>
@@ -23436,168 +24146,171 @@
     <w:rsid w:val="00F45478"/>
     <w:rsid w:val="00F458F3"/>
     <w:rsid w:val="00F45C3A"/>
     <w:rsid w:val="00F46ADA"/>
     <w:rsid w:val="00F47D21"/>
     <w:rsid w:val="00F50499"/>
     <w:rsid w:val="00F506CC"/>
     <w:rsid w:val="00F50E0B"/>
     <w:rsid w:val="00F5374C"/>
     <w:rsid w:val="00F55A29"/>
     <w:rsid w:val="00F55C76"/>
     <w:rsid w:val="00F56A87"/>
     <w:rsid w:val="00F56C19"/>
     <w:rsid w:val="00F57294"/>
     <w:rsid w:val="00F60224"/>
     <w:rsid w:val="00F60254"/>
     <w:rsid w:val="00F60327"/>
     <w:rsid w:val="00F60A23"/>
     <w:rsid w:val="00F63680"/>
     <w:rsid w:val="00F6429B"/>
     <w:rsid w:val="00F64DEF"/>
     <w:rsid w:val="00F65473"/>
     <w:rsid w:val="00F657A2"/>
     <w:rsid w:val="00F67C04"/>
     <w:rsid w:val="00F70445"/>
+    <w:rsid w:val="00F70D99"/>
     <w:rsid w:val="00F71597"/>
     <w:rsid w:val="00F72C53"/>
     <w:rsid w:val="00F738DB"/>
     <w:rsid w:val="00F73CCA"/>
     <w:rsid w:val="00F77AF9"/>
     <w:rsid w:val="00F77B80"/>
     <w:rsid w:val="00F8189F"/>
     <w:rsid w:val="00F81EE8"/>
     <w:rsid w:val="00F820D5"/>
     <w:rsid w:val="00F82E19"/>
     <w:rsid w:val="00F82EA8"/>
     <w:rsid w:val="00F8455D"/>
     <w:rsid w:val="00F847B0"/>
     <w:rsid w:val="00F8670C"/>
     <w:rsid w:val="00F875E7"/>
     <w:rsid w:val="00F877B5"/>
     <w:rsid w:val="00F90681"/>
     <w:rsid w:val="00F90804"/>
     <w:rsid w:val="00F91F5A"/>
     <w:rsid w:val="00F9279C"/>
     <w:rsid w:val="00F92CAF"/>
     <w:rsid w:val="00F92DE5"/>
     <w:rsid w:val="00F970FE"/>
     <w:rsid w:val="00F9778B"/>
     <w:rsid w:val="00F97B1F"/>
     <w:rsid w:val="00FA00EC"/>
     <w:rsid w:val="00FA0921"/>
     <w:rsid w:val="00FA17B9"/>
     <w:rsid w:val="00FA4C5B"/>
     <w:rsid w:val="00FA4DA5"/>
     <w:rsid w:val="00FA4F5E"/>
     <w:rsid w:val="00FA5739"/>
     <w:rsid w:val="00FA650A"/>
     <w:rsid w:val="00FA6ABF"/>
     <w:rsid w:val="00FA6C1A"/>
     <w:rsid w:val="00FA70C7"/>
     <w:rsid w:val="00FB0FAE"/>
     <w:rsid w:val="00FB13BD"/>
     <w:rsid w:val="00FB1E0C"/>
     <w:rsid w:val="00FB21DB"/>
     <w:rsid w:val="00FB24EE"/>
     <w:rsid w:val="00FB2996"/>
     <w:rsid w:val="00FB2F3F"/>
+    <w:rsid w:val="00FB5507"/>
     <w:rsid w:val="00FB5A55"/>
     <w:rsid w:val="00FB5AB0"/>
     <w:rsid w:val="00FB5E92"/>
     <w:rsid w:val="00FB63E8"/>
     <w:rsid w:val="00FB64DB"/>
     <w:rsid w:val="00FC0108"/>
     <w:rsid w:val="00FC13DB"/>
     <w:rsid w:val="00FC2E33"/>
     <w:rsid w:val="00FC41CA"/>
     <w:rsid w:val="00FC48F0"/>
     <w:rsid w:val="00FC60B9"/>
     <w:rsid w:val="00FD18C9"/>
     <w:rsid w:val="00FD1FED"/>
     <w:rsid w:val="00FD22AC"/>
     <w:rsid w:val="00FD3242"/>
     <w:rsid w:val="00FD361A"/>
     <w:rsid w:val="00FD3A59"/>
     <w:rsid w:val="00FD3ABC"/>
     <w:rsid w:val="00FD3EAD"/>
     <w:rsid w:val="00FD5223"/>
     <w:rsid w:val="00FD54B7"/>
     <w:rsid w:val="00FD551D"/>
     <w:rsid w:val="00FD57FD"/>
     <w:rsid w:val="00FD6B96"/>
     <w:rsid w:val="00FD6FD4"/>
     <w:rsid w:val="00FD7868"/>
     <w:rsid w:val="00FD78DD"/>
     <w:rsid w:val="00FE171B"/>
     <w:rsid w:val="00FE1959"/>
     <w:rsid w:val="00FE27DD"/>
     <w:rsid w:val="00FE302C"/>
     <w:rsid w:val="00FE4398"/>
     <w:rsid w:val="00FE45FD"/>
+    <w:rsid w:val="00FE4DDD"/>
     <w:rsid w:val="00FE51FF"/>
     <w:rsid w:val="00FE56CF"/>
     <w:rsid w:val="00FE61FF"/>
     <w:rsid w:val="00FE678F"/>
     <w:rsid w:val="00FE7A68"/>
     <w:rsid w:val="00FF0B6D"/>
     <w:rsid w:val="00FF281C"/>
     <w:rsid w:val="00FF3083"/>
     <w:rsid w:val="00FF3714"/>
     <w:rsid w:val="00FF3D1F"/>
     <w:rsid w:val="00FF4378"/>
     <w:rsid w:val="00FF4E1C"/>
     <w:rsid w:val="00FF5851"/>
     <w:rsid w:val="00FF6066"/>
     <w:rsid w:val="00FF6D43"/>
     <w:rsid w:val="00FF7B9F"/>
     <w:rsid w:val="00FF7C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="528FFAC6"/>
+  <w14:docId w14:val="0EC9D22C"/>
   <w15:docId w15:val="{729D3252-438E-46F0-B502-0CD3364CFE20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24999,82 +25712,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C221B430-79B5-4770-A4AB-2CE3A936CDC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8559A0DB-445A-4FBC-91B6-E153FC5B4C1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1052</Words>
-  <Characters>6002</Characters>
+  <Words>1057</Words>
+  <Characters>6029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DP_2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7040</CharactersWithSpaces>
+  <CharactersWithSpaces>7072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>