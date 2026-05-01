--- v4 (2026-04-10)
+++ v5 (2026-05-01)
@@ -21,70 +21,84 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="007105D3" w:rsidRPr="00203A85" w:rsidRDefault="00014F67" w:rsidP="00203A85">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF497E">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>РАСП</w:t>
       </w:r>
+      <w:r w:rsidR="000B073D">
+        <w:rPr>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИСАНИЕ </w:t>
+      </w:r>
       <w:r w:rsidR="001A22A4">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>ИСАНИЕ   УЧАСТКОВЫХ  ПЕДИАТРОВ</w:t>
+        <w:t>УЧАСТКОВЫХ  ПЕДИАТРОВ</w:t>
       </w:r>
       <w:r w:rsidR="00643C68">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F0E81">
+      <w:r w:rsidR="00947B99">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>6.04 – 11.04.2026</w:t>
+        <w:t>27..04 – 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2F5A">
+        <w:rPr>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.04.2026.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="174"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="00E97DA1">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
@@ -492,113 +506,141 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00705A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
+            <w:r w:rsidR="00947B99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шарифзянова Фарида Хидиятовна по 29.04.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00947B99" w:rsidRDefault="00947B99" w:rsidP="00705A3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Мирза-Магомедова Ирада Таировна</w:t>
+              <w:t>Вр.Мирза-Магомедова  Ирада Таировна с 30.04.26</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00705A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с Миннуллина Гузель Анваровна                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0012119C">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FA2F5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>211</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2405,58 +2447,58 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E464DA">
-[...6 lines deleted...]
-              <w:t>Николаева Анастасия Сергеевна</w:t>
+            <w:r w:rsidR="00E80177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сабирзянова Фирдаус Масхутовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009E125E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
@@ -2470,68 +2512,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Арефьева Венера Ильдаровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00E464DA" w:rsidP="00B24273">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00E464DA" w:rsidP="00E80177">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>207</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4132,131 +4183,131 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidR="00E464DA">
-[...6 lines deleted...]
-              <w:t>Субханова  Гузель Ришатовна</w:t>
+            <w:r w:rsidR="00E80177">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Василова</w:t>
+            </w:r>
+            <w:r w:rsidR="004C3CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гульназ Илгамовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00751DA2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Шайхутдинова Алина Ильшатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E464DA">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="004C3CEE" w:rsidP="00E464DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...8 lines deleted...]
-              <w:t>10</w:t>
+              <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4400,122 +4451,122 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidR="001517A7">
-[...6 lines deleted...]
-              <w:t>Субханова Гузель Ришатовна</w:t>
+            <w:r w:rsidR="00FA2F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Василова Гульназ Илгамовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Исрафилова Лейла Фанильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="006F2596">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FA2F5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006F2596">
-[...6 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="00FA2F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5550,113 +5601,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001517A7">
-[...6 lines deleted...]
-              <w:t>Самигуллина Наиля Ильясовна</w:t>
+            <w:r w:rsidR="00C239F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мустафина Ксения Дмитриевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="008661EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00C239F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>216</w:t>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00C239F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5798,51 +5858,69 @@
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00DC2A3A" w:rsidRPr="00836072" w:rsidRDefault="00DC2A3A" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Вр. Мустафина КсенияДмитриевна</w:t>
+              <w:t>Вр. Мустафина Ксения</w:t>
+            </w:r>
+            <w:r w:rsidR="00C239F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дмитриевна</w:t>
             </w:r>
             <w:r w:rsidR="00850364">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -6057,123 +6135,123 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00947B99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Харисова Наргиза Ильдаровна</w:t>
-            </w:r>
-[...60 lines deleted...]
-              <w:t>5</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/с Муртазина Альбина Рустемовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FA2F5A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2F5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
@@ -6354,58 +6432,67 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00014F67" w:rsidRPr="00E5121A" w:rsidRDefault="00014F67" w:rsidP="007C2D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
+      <w:r w:rsidR="000B073D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ЭТАЖ</w:t>
+        <w:t>ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10634" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="928"/>
         <w:gridCol w:w="5284"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
@@ -8085,51 +8172,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>М/с Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(исследования на гельминты)</w:t>
+              <w:t>(исследования на</w:t>
+            </w:r>
+            <w:r w:rsidR="00B10C43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>гельминты)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -9204,117 +9309,108 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="005A086D" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="00CE4C5B" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE4C5B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C2567A">
         <w:trPr>
-          <w:trHeight w:val="760"/>
+          <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
@@ -9427,547 +9523,1131 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ХИРУРГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="005E6B08">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Коблов Виктор Николаевич</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>14-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00026CA8" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00C56451" w:rsidRDefault="00C56451" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+        <w:trPr>
+          <w:trHeight w:val="588"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр.Толстикова Алия Рафкатовна </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Безменова Марина Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00311AD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Дети до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...20 lines deleted...]
-              <w:t>202</w:t>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+        <w:trPr>
+          <w:trHeight w:val="768"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...36 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Иммунолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сафина Луиза Закареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00261613" w:rsidRPr="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>14-17</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00026CA8" w:rsidP="00B21E10">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+        <w:trPr>
+          <w:trHeight w:val="735"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>8-10</w:t>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Логопед</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кузьмина Оксана Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00C56451" w:rsidRDefault="00C56451" w:rsidP="00B21E10">
-[...7 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>30</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
         <w:trPr>
-          <w:trHeight w:val="600"/>
+          <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сиразиев Рустем Зиннурович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...166 lines deleted...]
-          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>КАБИНЕТ ЗДОРОВОГО РЕБЕНКА</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>прием беременных м/с</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Файзуллина Элина Дамировна</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10111,126 +10791,133 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>лекция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Прием анализов мочи и кала</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10449,100 +11136,104 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>218</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЗАБОР АНАЛИЗОВ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Забор анализов крови</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10697,140 +11388,124 @@
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009531E1" w:rsidRDefault="009531E1" w:rsidP="00B21E10">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="003C7DF5" w:rsidP="009531E1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Процедурный кабинет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -10999,276 +11674,231 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ДНЕВНОЙ СТАЦИОНАР</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
-            <w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ВР. Адыева Римма Фаизовна </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>ВР. Адыева Римма Фаизовна</w:t>
+            </w:r>
+            <w:r w:rsidR="00261613">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (оч/отпуск 20.04 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A13C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00261613">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A13C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.05)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Хусаинова Наиля Наилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-12</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...105 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11365,65 +11995,82 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Муллакаева Назира Раисовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FB5507" w:rsidRDefault="003C7DF5" w:rsidP="00FB5507">
+          <w:p w:rsidR="00C2567A" w:rsidRDefault="003C7DF5" w:rsidP="00FB5507">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    9-17</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB5507" w:rsidRDefault="003C7DF5" w:rsidP="00FB5507">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9-17</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E616A0" w:rsidRDefault="003C7DF5" w:rsidP="00E616A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -11995,142 +12642,50 @@
     </w:p>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00E5121A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0079633C" w:rsidRPr="00E5121A" w:rsidRDefault="0079633C" w:rsidP="00E5121A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00E5121A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...90 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00760012">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
@@ -12781,233 +13336,153 @@
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Аверьянова Татьяна Николаевна </w:t>
             </w:r>
+            <w:r w:rsidR="002F256E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(бол/лист)</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00F50E0B" w:rsidRDefault="00B21E10" w:rsidP="00C56451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...16 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...22 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00C806BF">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
@@ -13193,198 +13668,225 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F05D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00760012">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00760012">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F05D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-[...25 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F05D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
-[...14 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F05D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
-[...24 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F05D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00E5121A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00006D80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13463,4850 +13965,4169 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00706CF7" w:rsidRPr="00E5121A" w:rsidRDefault="00706CF7" w:rsidP="005F43F5">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006174C0" w:rsidRPr="00E5121A" w:rsidRDefault="006174C0" w:rsidP="006174C0">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00453D6D" w:rsidRPr="00E5121A" w:rsidRDefault="00453D6D" w:rsidP="00453D6D">
+    <w:p w:rsidR="00A13C26" w:rsidRDefault="00A13C26" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2258E" w:rsidRPr="00E5121A" w:rsidRDefault="00A2258E" w:rsidP="00097DD3">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2258E" w:rsidRPr="00E5121A" w:rsidRDefault="00A2258E" w:rsidP="00097DD3">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A4DDB" w:rsidRDefault="005A4DDB" w:rsidP="005A4DDB">
-[...21 lines deleted...]
-    <w:p w:rsidR="00C56451" w:rsidRDefault="00C56451" w:rsidP="00122C2C">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="00122C2C">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+      <w:pPr>
+        <w:ind w:right="-709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IV этаж</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="11080" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="656"/>
+        <w:gridCol w:w="3802"/>
+        <w:gridCol w:w="1241"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="845"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="613"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>пн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>вт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ср</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>чт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>пт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00F16B46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОРТОПЕД</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001E476B" w:rsidRDefault="00F70D99" w:rsidP="008938FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Цой Игорь </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Владимирович </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Садирова Ильгиза Ильгизовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="005A4DDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="005A4DDB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ЛОР</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0060579E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Зиновьева Софья Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0005533D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="005A086D" w:rsidRDefault="00F70D99" w:rsidP="005A086D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A086D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00811E18" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="0065584C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СТОМАТОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0065584C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065584C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Прием детей 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0005533D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Аллерголог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Файзиева Мадинахон Мухитдиновна</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DB47D9" w:rsidRDefault="00F70D99" w:rsidP="00F738DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB47D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>м/с Гадиева Дина Рамилевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00144BDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00EF5635">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00C56451" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="658"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>НЕВРОПАТОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00DF322D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр. Ильина Ольга Анатольевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0020474F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="840"/>
+                <w:tab w:val="center" w:pos="1985"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">м/с.Малашина Ирина Владимировна        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="00806AF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E70EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-17</w:t>
+            </w:r>
+            <w:r w:rsidR="00811E18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00AE20BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="008C20CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008A317D" w:rsidRDefault="00F70D99" w:rsidP="008A317D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дети до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00295307">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00AB4EFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00347D4E" w:rsidRDefault="00AB4EFD" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00347D4E" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="69"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001B52A5" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B52A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Уролог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001B52A5" w:rsidRDefault="00F70D99" w:rsidP="004617D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B52A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вр. Осипов Александр Юрьевич </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00A0252C" w:rsidRDefault="00F70D99" w:rsidP="004617D7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>м/с.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Аблиева Бибигуль Айткалиевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E32642" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00BC294F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001D580E" w:rsidRDefault="00F70D99" w:rsidP="003C039C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="0050282A" w:rsidP="008A317D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гинеколог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0050282A" w:rsidRDefault="00F70D99" w:rsidP="00002E80">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050282A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Галяутдинова Гузаль Закариевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00B345D8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F45478" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00AC4369" w:rsidRDefault="00F70D99" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00284C06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Психиатр</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Вахитова Диана Раветовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00AC4369" w:rsidRDefault="0050282A" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Офтальмолог </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.Ахатова Олеся Вячеславовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRPr="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050282A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Дадукова Надежда Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дети до 1 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">407 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Эндокринолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Аминова Альмира Рифкатовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0015544F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ФГДС</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CE5CCF" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="0002596E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Бурханов Ринат Рифкатович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="004102C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="003A3789">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>6-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CA05E5" w:rsidRDefault="0050282A" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0015544F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002596E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ГАСТРОЭНТЕРОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0002596E" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002596E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Тулупова Елена Валентиновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0002596E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0002596E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Морозова Надежда Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="004102C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRDefault="002C259C" w:rsidP="003A3789">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C259C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00CA05E5" w:rsidRDefault="0002596E" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0015544F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0015544F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CE5CCF" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>УЗИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CE5CCF" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5CCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр.Зиннурова Наиля Ильфировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00952E16" w:rsidRDefault="00A82EED" w:rsidP="004102C7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0050282A" w:rsidRDefault="0050282A" w:rsidP="003A3789">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001B52A5" w:rsidRDefault="001B52A5" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B52A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E21221" w:rsidRDefault="003A3789" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0015544F" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CA05E5" w:rsidRDefault="00F70D99" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C045FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ЗАВЕДУЮЩАЯ ШК.ДОШК. ОТД. №1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C045FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Халилова Светлана Фердинандовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00C045FD" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C045FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ст. м/с Вахитова Резеда Нихатовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="522"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>415</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7249">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>НЕФРОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7249">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Вр. Пудовик Татьяна Владимировна</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00DD7249" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7249">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>М/с Степанова Татьяна Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CE5CCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CE5CCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70D99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00EF5635" w:rsidRDefault="008F17B1" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70D99" w:rsidRPr="00EF5635">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11040" w:type="dxa"/>
+        <w:tblInd w:w="136" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11040"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11080" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="1311"/>
         <w:gridCol w:w="2491"/>
         <w:gridCol w:w="1241"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="992"/>
-        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
-[...4662 lines deleted...]
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="524"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="001B52A5" w:rsidP="00CA54A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>416</w:t>
+            </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -18440,83 +18261,83 @@
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="000D2992" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="000D2992" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
@@ -18543,50 +18364,66 @@
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Хабибуллина Резеда Ахметзагировна</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">М/с Медведева Светлана </w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18736,367 +18573,536 @@
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00FE45FD" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...43 lines deleted...]
-            <w:tcW w:w="987" w:type="dxa"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0059209B" w:rsidRDefault="00F70D99" w:rsidP="002C259C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00ED67EA">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
+          <w:p w:rsidR="002C259C" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C259C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уздг</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED67EA" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED67EA" w:rsidRPr="00E5121A" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED67EA" w:rsidRDefault="00ED67EA" w:rsidP="00ED67EA">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Вр. Анисимова А.В</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00ED67EA" w:rsidRPr="002C259C" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+          <w:p w:rsidR="00ED67EA" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+          <w:p w:rsidR="00ED67EA" w:rsidRDefault="00ED67EA" w:rsidP="00ED67EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00ED67EA" w:rsidRDefault="001B52A5" w:rsidP="00E21221">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17-18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...32 lines deleted...]
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+          <w:p w:rsidR="00ED67EA" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED67EA" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00ED67EA" w:rsidRPr="00F70D99" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00F70D99">
+      <w:tr w:rsidR="00ED67EA" w:rsidRPr="00E5121A" w:rsidTr="00C2567A">
         <w:trPr>
           <w:gridAfter w:val="7"/>
           <w:wAfter w:w="9113" w:type="dxa"/>
-          <w:trHeight w:val="282"/>
+          <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+          <w:p w:rsidR="00ED67EA" w:rsidRPr="00E5121A" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00ED67EA" w:rsidRPr="00E5121A" w:rsidRDefault="00ED67EA" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="00F70D99">
-[...39 lines deleted...]
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00DD2B4F" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00DD2B4F" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
@@ -19241,119 +19247,128 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="00D27956" w:rsidP="00E21221">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="001B52A5" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>11-12</w:t>
+              <w:t>11-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00D27956" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="001B52A5" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00694C28" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00DD2B4F" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00DD2B4F" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
@@ -19417,67 +19432,85 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Айгюль Альбертовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00D27956" w:rsidP="00E21221">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00D27956" w:rsidP="00924A82">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>17-19</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00924A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -19490,101 +19523,101 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="0065584C" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00D27956">
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00924A82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-1</w:t>
             </w:r>
-            <w:r w:rsidR="00D27956">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00924A82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>418</w:t>
@@ -19640,149 +19673,228 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Мс. Фазлулина Гульнара Галимзяновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00686B4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00CE42F4" w:rsidRDefault="00CE42F4" w:rsidP="00CE42F4">
+            <w:pPr>
+              <w:ind w:left="-285"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CE42F4" w:rsidRDefault="00CE42F4" w:rsidP="00CE42F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE42F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="009049C0" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00CE42F4" w:rsidRPr="009049C0" w:rsidRDefault="00CE42F4" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00686B4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D03293" w:rsidRPr="00686B4E" w:rsidRDefault="00D03293" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00347D4E" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="00D03293" w:rsidRPr="00686B4E" w:rsidRDefault="00D03293" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>419</w:t>
@@ -19810,171 +19922,152 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Фвд</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00924A82" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00FE1959" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...70 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>419</w:t>
@@ -20001,339 +20094,291 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Эхо-эг</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="003D0295" w:rsidRDefault="003D0295" w:rsidP="00E21221">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="003D0295" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>30</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="003E6231" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...51 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...13 lines deleted...]
-          </w:p>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...10 lines deleted...]
-            <w:tcW w:w="1241" w:type="dxa"/>
+              <w:pStyle w:val="a9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
-              <w:pStyle w:val="a9"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...15 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="0081422A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
@@ -20392,91 +20437,91 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="006C13AE" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00AF0C9B" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="379"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00AF0C9B" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="379"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00FE678F" w:rsidTr="008F17B1">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00FE678F" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
@@ -20540,72 +20585,72 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="008F4166" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="379"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00E21221">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="379"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F411C5" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="00E21221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -20617,96 +20662,132 @@
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE678F">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F411C5" w:rsidRDefault="00F411C5" w:rsidP="00006D80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidRDefault="00EF2B7B" w:rsidP="0004790F">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11064" w:type="dxa"/>
+        <w:tblInd w:w="136" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11064"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11064" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C259C" w:rsidRDefault="00EF2B7B" w:rsidP="0004790F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8357"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidRDefault="00006D80" w:rsidP="0004790F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8357"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidSect="00A92696">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20738,61 +20819,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AB4EFD" w:rsidRDefault="00AB4EFD" w:rsidP="00014F67">
+    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A66DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="703659D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -21338,51 +21419,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="122"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00200069"/>
     <w:rsid w:val="00000A88"/>
     <w:rsid w:val="000011C9"/>
     <w:rsid w:val="000015CE"/>
@@ -21397,50 +21478,51 @@
     <w:rsid w:val="000044B8"/>
     <w:rsid w:val="00004926"/>
     <w:rsid w:val="00006362"/>
     <w:rsid w:val="00006D80"/>
     <w:rsid w:val="000107DC"/>
     <w:rsid w:val="00010B73"/>
     <w:rsid w:val="00010F07"/>
     <w:rsid w:val="000113E4"/>
     <w:rsid w:val="0001156F"/>
     <w:rsid w:val="00011DF8"/>
     <w:rsid w:val="0001218F"/>
     <w:rsid w:val="00013BB0"/>
     <w:rsid w:val="00014F67"/>
     <w:rsid w:val="000163FD"/>
     <w:rsid w:val="0001651F"/>
     <w:rsid w:val="000169CC"/>
     <w:rsid w:val="00020388"/>
     <w:rsid w:val="00021216"/>
     <w:rsid w:val="000230A5"/>
     <w:rsid w:val="0002310D"/>
     <w:rsid w:val="00023217"/>
     <w:rsid w:val="000232C6"/>
     <w:rsid w:val="000237EE"/>
     <w:rsid w:val="00023F0D"/>
     <w:rsid w:val="0002467A"/>
+    <w:rsid w:val="0002596E"/>
     <w:rsid w:val="00025B97"/>
     <w:rsid w:val="000261B5"/>
     <w:rsid w:val="00026CA8"/>
     <w:rsid w:val="0002720E"/>
     <w:rsid w:val="0003035F"/>
     <w:rsid w:val="00030AB0"/>
     <w:rsid w:val="00030C61"/>
     <w:rsid w:val="00031790"/>
     <w:rsid w:val="00031B0E"/>
     <w:rsid w:val="00031E28"/>
     <w:rsid w:val="00032805"/>
     <w:rsid w:val="000347C2"/>
     <w:rsid w:val="00035442"/>
     <w:rsid w:val="000367B8"/>
     <w:rsid w:val="00036862"/>
     <w:rsid w:val="00036EFA"/>
     <w:rsid w:val="00036FAA"/>
     <w:rsid w:val="00037CDB"/>
     <w:rsid w:val="0004007F"/>
     <w:rsid w:val="000402EC"/>
     <w:rsid w:val="0004042B"/>
     <w:rsid w:val="000406B5"/>
     <w:rsid w:val="00041235"/>
     <w:rsid w:val="00042785"/>
     <w:rsid w:val="000433DA"/>
@@ -21485,50 +21567,51 @@
     <w:rsid w:val="00090FA3"/>
     <w:rsid w:val="000913BD"/>
     <w:rsid w:val="00091C0D"/>
     <w:rsid w:val="00091D04"/>
     <w:rsid w:val="00092945"/>
     <w:rsid w:val="00092D9C"/>
     <w:rsid w:val="00093215"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="0009350F"/>
     <w:rsid w:val="000939D4"/>
     <w:rsid w:val="00093B96"/>
     <w:rsid w:val="00093C6E"/>
     <w:rsid w:val="000940A4"/>
     <w:rsid w:val="00097BFF"/>
     <w:rsid w:val="00097DD3"/>
     <w:rsid w:val="000A1481"/>
     <w:rsid w:val="000A22A7"/>
     <w:rsid w:val="000A347F"/>
     <w:rsid w:val="000A3EE4"/>
     <w:rsid w:val="000A4CD1"/>
     <w:rsid w:val="000A579E"/>
     <w:rsid w:val="000A5FC5"/>
     <w:rsid w:val="000A6C9D"/>
     <w:rsid w:val="000A6E84"/>
     <w:rsid w:val="000B03E8"/>
+    <w:rsid w:val="000B073D"/>
     <w:rsid w:val="000B084D"/>
     <w:rsid w:val="000B0C64"/>
     <w:rsid w:val="000B1A8D"/>
     <w:rsid w:val="000B1F92"/>
     <w:rsid w:val="000B3632"/>
     <w:rsid w:val="000B4FC1"/>
     <w:rsid w:val="000B6931"/>
     <w:rsid w:val="000B6B78"/>
     <w:rsid w:val="000B6CD9"/>
     <w:rsid w:val="000B6E48"/>
     <w:rsid w:val="000B6E95"/>
     <w:rsid w:val="000B71C6"/>
     <w:rsid w:val="000C0BA7"/>
     <w:rsid w:val="000C25F6"/>
     <w:rsid w:val="000C2D86"/>
     <w:rsid w:val="000C3C73"/>
     <w:rsid w:val="000C41F2"/>
     <w:rsid w:val="000C6858"/>
     <w:rsid w:val="000C6931"/>
     <w:rsid w:val="000D1E05"/>
     <w:rsid w:val="000D2992"/>
     <w:rsid w:val="000D2F8A"/>
     <w:rsid w:val="000D5065"/>
     <w:rsid w:val="000D50F6"/>
     <w:rsid w:val="000D62AC"/>
@@ -21672,50 +21755,51 @@
     <w:rsid w:val="001A22A4"/>
     <w:rsid w:val="001A292D"/>
     <w:rsid w:val="001A29AB"/>
     <w:rsid w:val="001A2E2D"/>
     <w:rsid w:val="001A35A1"/>
     <w:rsid w:val="001A3972"/>
     <w:rsid w:val="001A3BEB"/>
     <w:rsid w:val="001A3EA4"/>
     <w:rsid w:val="001A468E"/>
     <w:rsid w:val="001A4874"/>
     <w:rsid w:val="001A4EAF"/>
     <w:rsid w:val="001A5724"/>
     <w:rsid w:val="001A62B6"/>
     <w:rsid w:val="001A6342"/>
     <w:rsid w:val="001A63A5"/>
     <w:rsid w:val="001A6465"/>
     <w:rsid w:val="001A6619"/>
     <w:rsid w:val="001B0BE5"/>
     <w:rsid w:val="001B0F76"/>
     <w:rsid w:val="001B1283"/>
     <w:rsid w:val="001B1932"/>
     <w:rsid w:val="001B1D49"/>
     <w:rsid w:val="001B2ACC"/>
     <w:rsid w:val="001B363E"/>
     <w:rsid w:val="001B48B1"/>
+    <w:rsid w:val="001B52A5"/>
     <w:rsid w:val="001B55DE"/>
     <w:rsid w:val="001B6985"/>
     <w:rsid w:val="001B6F3F"/>
     <w:rsid w:val="001B7676"/>
     <w:rsid w:val="001C0740"/>
     <w:rsid w:val="001C0D50"/>
     <w:rsid w:val="001C1893"/>
     <w:rsid w:val="001C2DA2"/>
     <w:rsid w:val="001C4598"/>
     <w:rsid w:val="001C4C69"/>
     <w:rsid w:val="001C4E10"/>
     <w:rsid w:val="001C522C"/>
     <w:rsid w:val="001C5A6A"/>
     <w:rsid w:val="001C6BF7"/>
     <w:rsid w:val="001C726C"/>
     <w:rsid w:val="001D0A75"/>
     <w:rsid w:val="001D1289"/>
     <w:rsid w:val="001D1542"/>
     <w:rsid w:val="001D2602"/>
     <w:rsid w:val="001D2849"/>
     <w:rsid w:val="001D2948"/>
     <w:rsid w:val="001D3CF3"/>
     <w:rsid w:val="001D3E82"/>
     <w:rsid w:val="001D452D"/>
     <w:rsid w:val="001D492C"/>
@@ -21811,50 +21895,51 @@
     <w:rsid w:val="00237388"/>
     <w:rsid w:val="00237841"/>
     <w:rsid w:val="00237FE1"/>
     <w:rsid w:val="00240214"/>
     <w:rsid w:val="00240C14"/>
     <w:rsid w:val="002412F0"/>
     <w:rsid w:val="0024136C"/>
     <w:rsid w:val="00241E1F"/>
     <w:rsid w:val="00244144"/>
     <w:rsid w:val="002447FE"/>
     <w:rsid w:val="00244E18"/>
     <w:rsid w:val="00246F3A"/>
     <w:rsid w:val="002477A8"/>
     <w:rsid w:val="0024792E"/>
     <w:rsid w:val="00251447"/>
     <w:rsid w:val="0025240C"/>
     <w:rsid w:val="00252D7F"/>
     <w:rsid w:val="002548D5"/>
     <w:rsid w:val="00254923"/>
     <w:rsid w:val="00254C0F"/>
     <w:rsid w:val="00255469"/>
     <w:rsid w:val="00255E64"/>
     <w:rsid w:val="00257297"/>
     <w:rsid w:val="002606D8"/>
     <w:rsid w:val="002609A5"/>
+    <w:rsid w:val="00261613"/>
     <w:rsid w:val="002628B1"/>
     <w:rsid w:val="00263ADE"/>
     <w:rsid w:val="00264D97"/>
     <w:rsid w:val="002656A3"/>
     <w:rsid w:val="00266810"/>
     <w:rsid w:val="00266CAD"/>
     <w:rsid w:val="00266D71"/>
     <w:rsid w:val="002676DC"/>
     <w:rsid w:val="00267F7C"/>
     <w:rsid w:val="00271494"/>
     <w:rsid w:val="00271A6B"/>
     <w:rsid w:val="002722BA"/>
     <w:rsid w:val="00273D80"/>
     <w:rsid w:val="00273EF4"/>
     <w:rsid w:val="00274403"/>
     <w:rsid w:val="0027639C"/>
     <w:rsid w:val="002766B9"/>
     <w:rsid w:val="00276CC8"/>
     <w:rsid w:val="00276CF3"/>
     <w:rsid w:val="0027792F"/>
     <w:rsid w:val="002809B0"/>
     <w:rsid w:val="00281713"/>
     <w:rsid w:val="00282341"/>
     <w:rsid w:val="0028292B"/>
     <w:rsid w:val="002835E1"/>
@@ -21881,86 +21966,88 @@
     <w:rsid w:val="002A2636"/>
     <w:rsid w:val="002A4040"/>
     <w:rsid w:val="002A4D2B"/>
     <w:rsid w:val="002A54C2"/>
     <w:rsid w:val="002A5736"/>
     <w:rsid w:val="002A594D"/>
     <w:rsid w:val="002A5C7A"/>
     <w:rsid w:val="002A5C99"/>
     <w:rsid w:val="002A69D6"/>
     <w:rsid w:val="002A7B5E"/>
     <w:rsid w:val="002B0EB2"/>
     <w:rsid w:val="002B1794"/>
     <w:rsid w:val="002B23DC"/>
     <w:rsid w:val="002B258E"/>
     <w:rsid w:val="002B286B"/>
     <w:rsid w:val="002B299A"/>
     <w:rsid w:val="002B3495"/>
     <w:rsid w:val="002B363D"/>
     <w:rsid w:val="002B4BD6"/>
     <w:rsid w:val="002B4D31"/>
     <w:rsid w:val="002B6EB4"/>
     <w:rsid w:val="002B750E"/>
     <w:rsid w:val="002C0936"/>
     <w:rsid w:val="002C094B"/>
     <w:rsid w:val="002C11C4"/>
+    <w:rsid w:val="002C259C"/>
     <w:rsid w:val="002C2D77"/>
     <w:rsid w:val="002C3327"/>
     <w:rsid w:val="002C3951"/>
     <w:rsid w:val="002C48E3"/>
     <w:rsid w:val="002C522E"/>
     <w:rsid w:val="002C52D2"/>
     <w:rsid w:val="002C5485"/>
     <w:rsid w:val="002C5940"/>
     <w:rsid w:val="002C5A96"/>
     <w:rsid w:val="002C5D81"/>
     <w:rsid w:val="002C7C06"/>
     <w:rsid w:val="002D117F"/>
     <w:rsid w:val="002D1CB9"/>
     <w:rsid w:val="002D295E"/>
     <w:rsid w:val="002D2E56"/>
     <w:rsid w:val="002D4420"/>
     <w:rsid w:val="002D486F"/>
     <w:rsid w:val="002D5EF7"/>
     <w:rsid w:val="002D6A9C"/>
     <w:rsid w:val="002D6DF5"/>
     <w:rsid w:val="002D7060"/>
     <w:rsid w:val="002D71C6"/>
     <w:rsid w:val="002D7FDE"/>
     <w:rsid w:val="002E0189"/>
     <w:rsid w:val="002E0BA8"/>
     <w:rsid w:val="002E3367"/>
     <w:rsid w:val="002E4429"/>
     <w:rsid w:val="002E4509"/>
     <w:rsid w:val="002E6171"/>
     <w:rsid w:val="002E713A"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E76D0"/>
     <w:rsid w:val="002E7859"/>
     <w:rsid w:val="002F0710"/>
     <w:rsid w:val="002F0BCF"/>
     <w:rsid w:val="002F0E81"/>
+    <w:rsid w:val="002F256E"/>
     <w:rsid w:val="002F3BE6"/>
     <w:rsid w:val="002F4CC2"/>
     <w:rsid w:val="002F6443"/>
     <w:rsid w:val="002F6D4E"/>
     <w:rsid w:val="002F6ED9"/>
     <w:rsid w:val="002F75D2"/>
     <w:rsid w:val="002F7F97"/>
     <w:rsid w:val="002F7FBA"/>
     <w:rsid w:val="00303BBF"/>
     <w:rsid w:val="00304F57"/>
     <w:rsid w:val="003055B0"/>
     <w:rsid w:val="00305DD3"/>
     <w:rsid w:val="0031063D"/>
     <w:rsid w:val="0031074E"/>
     <w:rsid w:val="00311AD4"/>
     <w:rsid w:val="00312712"/>
     <w:rsid w:val="003127D0"/>
     <w:rsid w:val="003139B2"/>
     <w:rsid w:val="00313AC4"/>
     <w:rsid w:val="0031412C"/>
     <w:rsid w:val="0031424F"/>
     <w:rsid w:val="00314FFA"/>
     <w:rsid w:val="003155EC"/>
     <w:rsid w:val="003155FD"/>
     <w:rsid w:val="003160A7"/>
@@ -21972,50 +22059,51 @@
     <w:rsid w:val="00322E68"/>
     <w:rsid w:val="00323EEE"/>
     <w:rsid w:val="00323FB2"/>
     <w:rsid w:val="0032518D"/>
     <w:rsid w:val="00325E56"/>
     <w:rsid w:val="00325F1D"/>
     <w:rsid w:val="00327215"/>
     <w:rsid w:val="003317A3"/>
     <w:rsid w:val="003339DB"/>
     <w:rsid w:val="003343F7"/>
     <w:rsid w:val="00335E46"/>
     <w:rsid w:val="00337693"/>
     <w:rsid w:val="0034041B"/>
     <w:rsid w:val="00340808"/>
     <w:rsid w:val="0034187D"/>
     <w:rsid w:val="003418CD"/>
     <w:rsid w:val="0034254D"/>
     <w:rsid w:val="0034402F"/>
     <w:rsid w:val="00344F2F"/>
     <w:rsid w:val="00344F42"/>
     <w:rsid w:val="003457DE"/>
     <w:rsid w:val="003459C2"/>
     <w:rsid w:val="00345FF0"/>
     <w:rsid w:val="00346306"/>
     <w:rsid w:val="00347208"/>
+    <w:rsid w:val="00347713"/>
     <w:rsid w:val="00347D4E"/>
     <w:rsid w:val="00351386"/>
     <w:rsid w:val="00351448"/>
     <w:rsid w:val="00353B73"/>
     <w:rsid w:val="00353C26"/>
     <w:rsid w:val="00353D85"/>
     <w:rsid w:val="00354E3D"/>
     <w:rsid w:val="00355167"/>
     <w:rsid w:val="003558D9"/>
     <w:rsid w:val="00355996"/>
     <w:rsid w:val="003565E8"/>
     <w:rsid w:val="00360897"/>
     <w:rsid w:val="00360C24"/>
     <w:rsid w:val="003619DD"/>
     <w:rsid w:val="00361A35"/>
     <w:rsid w:val="003623B8"/>
     <w:rsid w:val="003624FF"/>
     <w:rsid w:val="0036250C"/>
     <w:rsid w:val="00363AF7"/>
     <w:rsid w:val="00364329"/>
     <w:rsid w:val="003656B8"/>
     <w:rsid w:val="00366017"/>
     <w:rsid w:val="003669F0"/>
     <w:rsid w:val="0036705D"/>
     <w:rsid w:val="00367317"/>
@@ -22028,50 +22116,51 @@
     <w:rsid w:val="0038123C"/>
     <w:rsid w:val="00381C49"/>
     <w:rsid w:val="00381DD4"/>
     <w:rsid w:val="00382B29"/>
     <w:rsid w:val="00385CDE"/>
     <w:rsid w:val="003902A0"/>
     <w:rsid w:val="003906DA"/>
     <w:rsid w:val="00391BA8"/>
     <w:rsid w:val="0039305A"/>
     <w:rsid w:val="00393AA9"/>
     <w:rsid w:val="003946DB"/>
     <w:rsid w:val="00395F8A"/>
     <w:rsid w:val="003962E8"/>
     <w:rsid w:val="00396469"/>
     <w:rsid w:val="003971AA"/>
     <w:rsid w:val="00397209"/>
     <w:rsid w:val="00397249"/>
     <w:rsid w:val="003973E4"/>
     <w:rsid w:val="00397FD5"/>
     <w:rsid w:val="003A000E"/>
     <w:rsid w:val="003A05DB"/>
     <w:rsid w:val="003A0C41"/>
     <w:rsid w:val="003A14C5"/>
     <w:rsid w:val="003A2B42"/>
     <w:rsid w:val="003A2BBA"/>
+    <w:rsid w:val="003A3789"/>
     <w:rsid w:val="003A40CD"/>
     <w:rsid w:val="003A4C38"/>
     <w:rsid w:val="003A5B9A"/>
     <w:rsid w:val="003A7AA8"/>
     <w:rsid w:val="003A7F42"/>
     <w:rsid w:val="003B0B87"/>
     <w:rsid w:val="003B353A"/>
     <w:rsid w:val="003B38AE"/>
     <w:rsid w:val="003B3B25"/>
     <w:rsid w:val="003B3B3C"/>
     <w:rsid w:val="003B49A4"/>
     <w:rsid w:val="003B5E5D"/>
     <w:rsid w:val="003B6290"/>
     <w:rsid w:val="003C039C"/>
     <w:rsid w:val="003C1764"/>
     <w:rsid w:val="003C22E8"/>
     <w:rsid w:val="003C2F6F"/>
     <w:rsid w:val="003C3226"/>
     <w:rsid w:val="003C3465"/>
     <w:rsid w:val="003C3FF1"/>
     <w:rsid w:val="003C440D"/>
     <w:rsid w:val="003C66A7"/>
     <w:rsid w:val="003C6DCE"/>
     <w:rsid w:val="003C719C"/>
     <w:rsid w:val="003C77E5"/>
@@ -22223,78 +22312,81 @@
     <w:rsid w:val="00495679"/>
     <w:rsid w:val="00496A14"/>
     <w:rsid w:val="004A37FD"/>
     <w:rsid w:val="004A3ABE"/>
     <w:rsid w:val="004A3E33"/>
     <w:rsid w:val="004A5F92"/>
     <w:rsid w:val="004A68BD"/>
     <w:rsid w:val="004A68F2"/>
     <w:rsid w:val="004A6EC5"/>
     <w:rsid w:val="004A6F25"/>
     <w:rsid w:val="004A705F"/>
     <w:rsid w:val="004A79A4"/>
     <w:rsid w:val="004B1BE9"/>
     <w:rsid w:val="004B277B"/>
     <w:rsid w:val="004B33F7"/>
     <w:rsid w:val="004B56EF"/>
     <w:rsid w:val="004B6F86"/>
     <w:rsid w:val="004B73CD"/>
     <w:rsid w:val="004C01AD"/>
     <w:rsid w:val="004C0AA7"/>
     <w:rsid w:val="004C0E0C"/>
     <w:rsid w:val="004C0EC8"/>
     <w:rsid w:val="004C1370"/>
     <w:rsid w:val="004C2910"/>
     <w:rsid w:val="004C3056"/>
+    <w:rsid w:val="004C3CEE"/>
     <w:rsid w:val="004C40FD"/>
     <w:rsid w:val="004C41B2"/>
     <w:rsid w:val="004C4728"/>
     <w:rsid w:val="004C4D1C"/>
     <w:rsid w:val="004C4E28"/>
     <w:rsid w:val="004C5147"/>
     <w:rsid w:val="004C683E"/>
     <w:rsid w:val="004C754E"/>
     <w:rsid w:val="004C7DBB"/>
     <w:rsid w:val="004D03AB"/>
     <w:rsid w:val="004D0F83"/>
     <w:rsid w:val="004D5020"/>
     <w:rsid w:val="004D5137"/>
     <w:rsid w:val="004D7A29"/>
     <w:rsid w:val="004E0D63"/>
     <w:rsid w:val="004E247A"/>
     <w:rsid w:val="004E4C6C"/>
     <w:rsid w:val="004E4D88"/>
     <w:rsid w:val="004E4E0A"/>
     <w:rsid w:val="004E4E26"/>
     <w:rsid w:val="004E5062"/>
     <w:rsid w:val="004E6444"/>
     <w:rsid w:val="004E721F"/>
     <w:rsid w:val="004E7D02"/>
     <w:rsid w:val="004F132A"/>
     <w:rsid w:val="004F18E5"/>
     <w:rsid w:val="004F27FB"/>
+    <w:rsid w:val="00500F77"/>
     <w:rsid w:val="0050219A"/>
+    <w:rsid w:val="0050282A"/>
     <w:rsid w:val="00502A29"/>
     <w:rsid w:val="00502BCF"/>
     <w:rsid w:val="005037E2"/>
     <w:rsid w:val="00503901"/>
     <w:rsid w:val="00503AA6"/>
     <w:rsid w:val="00504B78"/>
     <w:rsid w:val="00506016"/>
     <w:rsid w:val="005077C0"/>
     <w:rsid w:val="00510E08"/>
     <w:rsid w:val="00514234"/>
     <w:rsid w:val="005142B6"/>
     <w:rsid w:val="00514C97"/>
     <w:rsid w:val="00515161"/>
     <w:rsid w:val="00515B47"/>
     <w:rsid w:val="00515B9A"/>
     <w:rsid w:val="00515E13"/>
     <w:rsid w:val="00515F22"/>
     <w:rsid w:val="00515F6D"/>
     <w:rsid w:val="00516C2B"/>
     <w:rsid w:val="00517059"/>
     <w:rsid w:val="00517F25"/>
     <w:rsid w:val="00520272"/>
     <w:rsid w:val="00520E04"/>
     <w:rsid w:val="00521743"/>
     <w:rsid w:val="00521E1C"/>
@@ -22316,50 +22408,51 @@
     <w:rsid w:val="00534224"/>
     <w:rsid w:val="00534452"/>
     <w:rsid w:val="005344AA"/>
     <w:rsid w:val="00535086"/>
     <w:rsid w:val="00535177"/>
     <w:rsid w:val="00535BC3"/>
     <w:rsid w:val="00536439"/>
     <w:rsid w:val="00540140"/>
     <w:rsid w:val="00540BFE"/>
     <w:rsid w:val="00542546"/>
     <w:rsid w:val="005426DC"/>
     <w:rsid w:val="00542B38"/>
     <w:rsid w:val="00542D53"/>
     <w:rsid w:val="005445C0"/>
     <w:rsid w:val="00544C42"/>
     <w:rsid w:val="00547150"/>
     <w:rsid w:val="0054760C"/>
     <w:rsid w:val="00550244"/>
     <w:rsid w:val="00550387"/>
     <w:rsid w:val="00551322"/>
     <w:rsid w:val="0055161E"/>
     <w:rsid w:val="00551C1D"/>
     <w:rsid w:val="00552507"/>
     <w:rsid w:val="005533F2"/>
     <w:rsid w:val="00553E29"/>
+    <w:rsid w:val="00554184"/>
     <w:rsid w:val="0055423B"/>
     <w:rsid w:val="00554D1F"/>
     <w:rsid w:val="0055505E"/>
     <w:rsid w:val="005551A6"/>
     <w:rsid w:val="00555A3A"/>
     <w:rsid w:val="00555B43"/>
     <w:rsid w:val="00555C63"/>
     <w:rsid w:val="00557FEE"/>
     <w:rsid w:val="00560721"/>
     <w:rsid w:val="00560BAD"/>
     <w:rsid w:val="0056121D"/>
     <w:rsid w:val="00561551"/>
     <w:rsid w:val="005625DF"/>
     <w:rsid w:val="00563A90"/>
     <w:rsid w:val="005641AD"/>
     <w:rsid w:val="005641C2"/>
     <w:rsid w:val="00564538"/>
     <w:rsid w:val="0056481D"/>
     <w:rsid w:val="00565490"/>
     <w:rsid w:val="00565E67"/>
     <w:rsid w:val="00565F11"/>
     <w:rsid w:val="00566215"/>
     <w:rsid w:val="005668A6"/>
     <w:rsid w:val="005668FB"/>
     <w:rsid w:val="00570FD5"/>
@@ -22378,50 +22471,51 @@
     <w:rsid w:val="005841AB"/>
     <w:rsid w:val="00585F53"/>
     <w:rsid w:val="005869B3"/>
     <w:rsid w:val="00586F1B"/>
     <w:rsid w:val="005871A6"/>
     <w:rsid w:val="005905F1"/>
     <w:rsid w:val="00590A85"/>
     <w:rsid w:val="0059209B"/>
     <w:rsid w:val="00592377"/>
     <w:rsid w:val="00594A18"/>
     <w:rsid w:val="00596EFD"/>
     <w:rsid w:val="00597E1E"/>
     <w:rsid w:val="005A0131"/>
     <w:rsid w:val="005A086D"/>
     <w:rsid w:val="005A1291"/>
     <w:rsid w:val="005A1BB0"/>
     <w:rsid w:val="005A1DD7"/>
     <w:rsid w:val="005A27C3"/>
     <w:rsid w:val="005A48AE"/>
     <w:rsid w:val="005A49FC"/>
     <w:rsid w:val="005A4DDB"/>
     <w:rsid w:val="005A64F6"/>
     <w:rsid w:val="005A780C"/>
     <w:rsid w:val="005A7D50"/>
     <w:rsid w:val="005B102C"/>
+    <w:rsid w:val="005B3B47"/>
     <w:rsid w:val="005B4033"/>
     <w:rsid w:val="005B44EC"/>
     <w:rsid w:val="005B4829"/>
     <w:rsid w:val="005B4DF8"/>
     <w:rsid w:val="005B7A07"/>
     <w:rsid w:val="005C01F4"/>
     <w:rsid w:val="005C02EC"/>
     <w:rsid w:val="005C2161"/>
     <w:rsid w:val="005C2240"/>
     <w:rsid w:val="005C2D10"/>
     <w:rsid w:val="005C3CAF"/>
     <w:rsid w:val="005C5484"/>
     <w:rsid w:val="005C56B7"/>
     <w:rsid w:val="005C5A6E"/>
     <w:rsid w:val="005C5EAA"/>
     <w:rsid w:val="005C6B5D"/>
     <w:rsid w:val="005C6C80"/>
     <w:rsid w:val="005C72DB"/>
     <w:rsid w:val="005C78CF"/>
     <w:rsid w:val="005D00E5"/>
     <w:rsid w:val="005D0A71"/>
     <w:rsid w:val="005D1B7B"/>
     <w:rsid w:val="005D294F"/>
     <w:rsid w:val="005D2D67"/>
     <w:rsid w:val="005D3253"/>
@@ -22429,50 +22523,51 @@
     <w:rsid w:val="005D385F"/>
     <w:rsid w:val="005D4F81"/>
     <w:rsid w:val="005D5AAC"/>
     <w:rsid w:val="005D612A"/>
     <w:rsid w:val="005D690C"/>
     <w:rsid w:val="005D6D15"/>
     <w:rsid w:val="005D751F"/>
     <w:rsid w:val="005D7A5B"/>
     <w:rsid w:val="005D7AED"/>
     <w:rsid w:val="005E049D"/>
     <w:rsid w:val="005E0AB9"/>
     <w:rsid w:val="005E2128"/>
     <w:rsid w:val="005E3EB5"/>
     <w:rsid w:val="005E4534"/>
     <w:rsid w:val="005E5CC4"/>
     <w:rsid w:val="005E65BA"/>
     <w:rsid w:val="005E66A6"/>
     <w:rsid w:val="005E6A1A"/>
     <w:rsid w:val="005E6B08"/>
     <w:rsid w:val="005E6B98"/>
     <w:rsid w:val="005E6D1C"/>
     <w:rsid w:val="005E70EA"/>
     <w:rsid w:val="005E7887"/>
     <w:rsid w:val="005E79D5"/>
     <w:rsid w:val="005E7AA2"/>
+    <w:rsid w:val="005F05D4"/>
     <w:rsid w:val="005F0909"/>
     <w:rsid w:val="005F11EB"/>
     <w:rsid w:val="005F16EC"/>
     <w:rsid w:val="005F292B"/>
     <w:rsid w:val="005F2DD1"/>
     <w:rsid w:val="005F2EE6"/>
     <w:rsid w:val="005F40C9"/>
     <w:rsid w:val="005F43F5"/>
     <w:rsid w:val="005F4586"/>
     <w:rsid w:val="005F4703"/>
     <w:rsid w:val="0060196A"/>
     <w:rsid w:val="0060232D"/>
     <w:rsid w:val="0060579E"/>
     <w:rsid w:val="00606FDD"/>
     <w:rsid w:val="0060743F"/>
     <w:rsid w:val="00607829"/>
     <w:rsid w:val="0061196F"/>
     <w:rsid w:val="00611A8D"/>
     <w:rsid w:val="0061398E"/>
     <w:rsid w:val="0061451A"/>
     <w:rsid w:val="00614926"/>
     <w:rsid w:val="00614992"/>
     <w:rsid w:val="00615041"/>
     <w:rsid w:val="0061511F"/>
     <w:rsid w:val="00615F00"/>
@@ -22834,94 +22929,96 @@
     <w:rsid w:val="0081196D"/>
     <w:rsid w:val="00811A31"/>
     <w:rsid w:val="00811E18"/>
     <w:rsid w:val="00811E7F"/>
     <w:rsid w:val="0081303F"/>
     <w:rsid w:val="008131F9"/>
     <w:rsid w:val="008135F9"/>
     <w:rsid w:val="0081422A"/>
     <w:rsid w:val="00815086"/>
     <w:rsid w:val="0081643D"/>
     <w:rsid w:val="008167F1"/>
     <w:rsid w:val="008170CD"/>
     <w:rsid w:val="00817251"/>
     <w:rsid w:val="00817299"/>
     <w:rsid w:val="00820AF8"/>
     <w:rsid w:val="008220E6"/>
     <w:rsid w:val="00823204"/>
     <w:rsid w:val="008233DB"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="00823F29"/>
     <w:rsid w:val="00825468"/>
     <w:rsid w:val="0082692C"/>
     <w:rsid w:val="00826DDB"/>
     <w:rsid w:val="0082723E"/>
     <w:rsid w:val="00827B0C"/>
+    <w:rsid w:val="008303F2"/>
     <w:rsid w:val="00831CCA"/>
     <w:rsid w:val="00832E19"/>
     <w:rsid w:val="00832E54"/>
     <w:rsid w:val="00832E9B"/>
     <w:rsid w:val="00834311"/>
     <w:rsid w:val="00834FAE"/>
     <w:rsid w:val="00836072"/>
     <w:rsid w:val="00836621"/>
     <w:rsid w:val="00836E8C"/>
     <w:rsid w:val="00837B3E"/>
     <w:rsid w:val="008404F1"/>
     <w:rsid w:val="00841058"/>
     <w:rsid w:val="0084272A"/>
     <w:rsid w:val="00842FDA"/>
     <w:rsid w:val="008433CE"/>
     <w:rsid w:val="00843A93"/>
     <w:rsid w:val="00843CDE"/>
     <w:rsid w:val="00844514"/>
     <w:rsid w:val="0084525E"/>
     <w:rsid w:val="00845445"/>
     <w:rsid w:val="00846CFF"/>
     <w:rsid w:val="00850364"/>
     <w:rsid w:val="00850D02"/>
     <w:rsid w:val="00851218"/>
     <w:rsid w:val="008530DA"/>
     <w:rsid w:val="008531C5"/>
     <w:rsid w:val="0085386B"/>
     <w:rsid w:val="0085540E"/>
     <w:rsid w:val="00855673"/>
     <w:rsid w:val="00856249"/>
     <w:rsid w:val="00856530"/>
     <w:rsid w:val="00856946"/>
     <w:rsid w:val="00857595"/>
     <w:rsid w:val="00857863"/>
     <w:rsid w:val="00860311"/>
     <w:rsid w:val="00860C80"/>
     <w:rsid w:val="00862A49"/>
     <w:rsid w:val="008661EE"/>
     <w:rsid w:val="00866A38"/>
     <w:rsid w:val="00866BAD"/>
     <w:rsid w:val="008671FE"/>
     <w:rsid w:val="00867E14"/>
     <w:rsid w:val="00871262"/>
     <w:rsid w:val="00871402"/>
+    <w:rsid w:val="00871DA5"/>
     <w:rsid w:val="00872233"/>
     <w:rsid w:val="0087257B"/>
     <w:rsid w:val="00872ECD"/>
     <w:rsid w:val="008735E5"/>
     <w:rsid w:val="00873A1F"/>
     <w:rsid w:val="008746F1"/>
     <w:rsid w:val="00875FCD"/>
     <w:rsid w:val="00881DB8"/>
     <w:rsid w:val="008827B0"/>
     <w:rsid w:val="00883861"/>
     <w:rsid w:val="00883A66"/>
     <w:rsid w:val="00884045"/>
     <w:rsid w:val="00885D68"/>
     <w:rsid w:val="00885DEE"/>
     <w:rsid w:val="008879B3"/>
     <w:rsid w:val="00887D29"/>
     <w:rsid w:val="00890093"/>
     <w:rsid w:val="00891B5E"/>
     <w:rsid w:val="008938FF"/>
     <w:rsid w:val="00893BD3"/>
     <w:rsid w:val="00894699"/>
     <w:rsid w:val="00895036"/>
     <w:rsid w:val="00896023"/>
     <w:rsid w:val="00896D6B"/>
     <w:rsid w:val="00896E40"/>
@@ -23010,79 +23107,81 @@
     <w:rsid w:val="0090706C"/>
     <w:rsid w:val="00907BBA"/>
     <w:rsid w:val="009107B2"/>
     <w:rsid w:val="009107FB"/>
     <w:rsid w:val="00910A2C"/>
     <w:rsid w:val="00910B4D"/>
     <w:rsid w:val="00910E85"/>
     <w:rsid w:val="00911000"/>
     <w:rsid w:val="00911653"/>
     <w:rsid w:val="00912610"/>
     <w:rsid w:val="00913726"/>
     <w:rsid w:val="00913FA6"/>
     <w:rsid w:val="00914B26"/>
     <w:rsid w:val="009157D1"/>
     <w:rsid w:val="009161B3"/>
     <w:rsid w:val="009168D4"/>
     <w:rsid w:val="009169D5"/>
     <w:rsid w:val="00917BDD"/>
     <w:rsid w:val="00920067"/>
     <w:rsid w:val="0092051D"/>
     <w:rsid w:val="009206F8"/>
     <w:rsid w:val="00922DF5"/>
     <w:rsid w:val="00923018"/>
     <w:rsid w:val="00923F25"/>
     <w:rsid w:val="0092463C"/>
+    <w:rsid w:val="00924A82"/>
     <w:rsid w:val="00924AEA"/>
     <w:rsid w:val="00924AFC"/>
     <w:rsid w:val="00924EF0"/>
     <w:rsid w:val="00925D42"/>
     <w:rsid w:val="009266D7"/>
     <w:rsid w:val="00927BC2"/>
     <w:rsid w:val="00927BD8"/>
     <w:rsid w:val="00927D8F"/>
     <w:rsid w:val="00927F56"/>
     <w:rsid w:val="00931C34"/>
     <w:rsid w:val="0093282D"/>
     <w:rsid w:val="009329F5"/>
     <w:rsid w:val="00934243"/>
     <w:rsid w:val="00934F7E"/>
     <w:rsid w:val="00936F6C"/>
     <w:rsid w:val="00937DDF"/>
     <w:rsid w:val="00937F00"/>
     <w:rsid w:val="00940469"/>
     <w:rsid w:val="009406E9"/>
     <w:rsid w:val="00940B12"/>
     <w:rsid w:val="009413DB"/>
     <w:rsid w:val="00941636"/>
     <w:rsid w:val="0094340A"/>
     <w:rsid w:val="00943BA4"/>
     <w:rsid w:val="009442EC"/>
     <w:rsid w:val="00945D5F"/>
     <w:rsid w:val="009469C2"/>
     <w:rsid w:val="00946A08"/>
     <w:rsid w:val="00947899"/>
+    <w:rsid w:val="00947B99"/>
     <w:rsid w:val="0095066F"/>
     <w:rsid w:val="00950E5F"/>
     <w:rsid w:val="00951BAC"/>
     <w:rsid w:val="00952223"/>
     <w:rsid w:val="00952DDE"/>
     <w:rsid w:val="00952E16"/>
     <w:rsid w:val="009531E1"/>
     <w:rsid w:val="00957073"/>
     <w:rsid w:val="009570DD"/>
     <w:rsid w:val="009602CB"/>
     <w:rsid w:val="00960A05"/>
     <w:rsid w:val="00960A29"/>
     <w:rsid w:val="00961042"/>
     <w:rsid w:val="009612DB"/>
     <w:rsid w:val="009617C5"/>
     <w:rsid w:val="00961B16"/>
     <w:rsid w:val="009625E1"/>
     <w:rsid w:val="009626D5"/>
     <w:rsid w:val="00962C05"/>
     <w:rsid w:val="0096374B"/>
     <w:rsid w:val="00963AFA"/>
     <w:rsid w:val="00963BC6"/>
     <w:rsid w:val="009650DA"/>
     <w:rsid w:val="00967C51"/>
     <w:rsid w:val="00967C5E"/>
@@ -23188,50 +23287,51 @@
     <w:rsid w:val="009F416C"/>
     <w:rsid w:val="009F5485"/>
     <w:rsid w:val="009F5B2B"/>
     <w:rsid w:val="009F6451"/>
     <w:rsid w:val="009F73D3"/>
     <w:rsid w:val="00A005DB"/>
     <w:rsid w:val="00A0076B"/>
     <w:rsid w:val="00A00946"/>
     <w:rsid w:val="00A0195D"/>
     <w:rsid w:val="00A01F3F"/>
     <w:rsid w:val="00A0252C"/>
     <w:rsid w:val="00A030BF"/>
     <w:rsid w:val="00A031A0"/>
     <w:rsid w:val="00A04050"/>
     <w:rsid w:val="00A04801"/>
     <w:rsid w:val="00A05067"/>
     <w:rsid w:val="00A06280"/>
     <w:rsid w:val="00A064EB"/>
     <w:rsid w:val="00A06658"/>
     <w:rsid w:val="00A072AD"/>
     <w:rsid w:val="00A1042E"/>
     <w:rsid w:val="00A10CBF"/>
     <w:rsid w:val="00A118C6"/>
     <w:rsid w:val="00A11EAC"/>
     <w:rsid w:val="00A13156"/>
+    <w:rsid w:val="00A13C26"/>
     <w:rsid w:val="00A1525C"/>
     <w:rsid w:val="00A16199"/>
     <w:rsid w:val="00A17624"/>
     <w:rsid w:val="00A17CA0"/>
     <w:rsid w:val="00A209A9"/>
     <w:rsid w:val="00A20E8B"/>
     <w:rsid w:val="00A210E3"/>
     <w:rsid w:val="00A21116"/>
     <w:rsid w:val="00A2134D"/>
     <w:rsid w:val="00A21AF9"/>
     <w:rsid w:val="00A2258E"/>
     <w:rsid w:val="00A226B7"/>
     <w:rsid w:val="00A231A5"/>
     <w:rsid w:val="00A24BF2"/>
     <w:rsid w:val="00A25112"/>
     <w:rsid w:val="00A25DD4"/>
     <w:rsid w:val="00A275E3"/>
     <w:rsid w:val="00A30207"/>
     <w:rsid w:val="00A30621"/>
     <w:rsid w:val="00A30A0E"/>
     <w:rsid w:val="00A30C7F"/>
     <w:rsid w:val="00A31156"/>
     <w:rsid w:val="00A32CB2"/>
     <w:rsid w:val="00A32FCE"/>
     <w:rsid w:val="00A33396"/>
@@ -23244,70 +23344,72 @@
     <w:rsid w:val="00A42761"/>
     <w:rsid w:val="00A449F6"/>
     <w:rsid w:val="00A4590A"/>
     <w:rsid w:val="00A471A6"/>
     <w:rsid w:val="00A50315"/>
     <w:rsid w:val="00A5055A"/>
     <w:rsid w:val="00A50B16"/>
     <w:rsid w:val="00A50D8E"/>
     <w:rsid w:val="00A530D8"/>
     <w:rsid w:val="00A53A6F"/>
     <w:rsid w:val="00A53D04"/>
     <w:rsid w:val="00A53E39"/>
     <w:rsid w:val="00A55896"/>
     <w:rsid w:val="00A55AFE"/>
     <w:rsid w:val="00A56CBD"/>
     <w:rsid w:val="00A60316"/>
     <w:rsid w:val="00A6351D"/>
     <w:rsid w:val="00A6485D"/>
     <w:rsid w:val="00A6486F"/>
     <w:rsid w:val="00A64AA6"/>
     <w:rsid w:val="00A64B29"/>
     <w:rsid w:val="00A64C09"/>
     <w:rsid w:val="00A64D5C"/>
     <w:rsid w:val="00A64D5E"/>
     <w:rsid w:val="00A65148"/>
+    <w:rsid w:val="00A6544D"/>
     <w:rsid w:val="00A656F8"/>
     <w:rsid w:val="00A66227"/>
     <w:rsid w:val="00A66F4E"/>
     <w:rsid w:val="00A702DB"/>
     <w:rsid w:val="00A706CC"/>
     <w:rsid w:val="00A70B4F"/>
     <w:rsid w:val="00A70CAD"/>
     <w:rsid w:val="00A70F11"/>
     <w:rsid w:val="00A71DCF"/>
     <w:rsid w:val="00A72187"/>
     <w:rsid w:val="00A729CF"/>
     <w:rsid w:val="00A73D36"/>
     <w:rsid w:val="00A75410"/>
     <w:rsid w:val="00A75568"/>
     <w:rsid w:val="00A75DE0"/>
     <w:rsid w:val="00A76160"/>
     <w:rsid w:val="00A76EEA"/>
     <w:rsid w:val="00A76FA9"/>
     <w:rsid w:val="00A80054"/>
     <w:rsid w:val="00A80353"/>
+    <w:rsid w:val="00A82EED"/>
     <w:rsid w:val="00A82F77"/>
     <w:rsid w:val="00A833A7"/>
     <w:rsid w:val="00A84630"/>
     <w:rsid w:val="00A90324"/>
     <w:rsid w:val="00A9138F"/>
     <w:rsid w:val="00A91E0E"/>
     <w:rsid w:val="00A92696"/>
     <w:rsid w:val="00A92763"/>
     <w:rsid w:val="00A92BF2"/>
     <w:rsid w:val="00A92E39"/>
     <w:rsid w:val="00A93122"/>
     <w:rsid w:val="00A93486"/>
     <w:rsid w:val="00A93C3C"/>
     <w:rsid w:val="00A93EFA"/>
     <w:rsid w:val="00A96C16"/>
     <w:rsid w:val="00A97115"/>
     <w:rsid w:val="00A97EB0"/>
     <w:rsid w:val="00AA02B8"/>
     <w:rsid w:val="00AA04AE"/>
     <w:rsid w:val="00AA0B8B"/>
     <w:rsid w:val="00AA2423"/>
     <w:rsid w:val="00AA2986"/>
     <w:rsid w:val="00AA3429"/>
     <w:rsid w:val="00AA398C"/>
     <w:rsid w:val="00AA3C7C"/>
@@ -23364,54 +23466,56 @@
     <w:rsid w:val="00AE6805"/>
     <w:rsid w:val="00AE68EC"/>
     <w:rsid w:val="00AE7DA2"/>
     <w:rsid w:val="00AF0455"/>
     <w:rsid w:val="00AF06CE"/>
     <w:rsid w:val="00AF0B32"/>
     <w:rsid w:val="00AF0C9B"/>
     <w:rsid w:val="00AF16A9"/>
     <w:rsid w:val="00AF2390"/>
     <w:rsid w:val="00AF38D1"/>
     <w:rsid w:val="00AF3B42"/>
     <w:rsid w:val="00AF497E"/>
     <w:rsid w:val="00AF59D3"/>
     <w:rsid w:val="00AF6AD2"/>
     <w:rsid w:val="00AF71CA"/>
     <w:rsid w:val="00B007A5"/>
     <w:rsid w:val="00B0100D"/>
     <w:rsid w:val="00B017B1"/>
     <w:rsid w:val="00B0194B"/>
     <w:rsid w:val="00B01B5D"/>
     <w:rsid w:val="00B02ADF"/>
     <w:rsid w:val="00B03188"/>
     <w:rsid w:val="00B03B22"/>
     <w:rsid w:val="00B0419B"/>
     <w:rsid w:val="00B05393"/>
+    <w:rsid w:val="00B10C43"/>
     <w:rsid w:val="00B10C95"/>
     <w:rsid w:val="00B112B3"/>
     <w:rsid w:val="00B153B8"/>
     <w:rsid w:val="00B158B9"/>
+    <w:rsid w:val="00B1795E"/>
     <w:rsid w:val="00B17CBC"/>
     <w:rsid w:val="00B21AB8"/>
     <w:rsid w:val="00B21E10"/>
     <w:rsid w:val="00B2202F"/>
     <w:rsid w:val="00B22AA9"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B231D3"/>
     <w:rsid w:val="00B24273"/>
     <w:rsid w:val="00B242D2"/>
     <w:rsid w:val="00B2504E"/>
     <w:rsid w:val="00B259EF"/>
     <w:rsid w:val="00B25CE9"/>
     <w:rsid w:val="00B25DB3"/>
     <w:rsid w:val="00B27DB3"/>
     <w:rsid w:val="00B27EE7"/>
     <w:rsid w:val="00B30543"/>
     <w:rsid w:val="00B330C4"/>
     <w:rsid w:val="00B345D8"/>
     <w:rsid w:val="00B35B2A"/>
     <w:rsid w:val="00B365E7"/>
     <w:rsid w:val="00B36726"/>
     <w:rsid w:val="00B36ED6"/>
     <w:rsid w:val="00B377F7"/>
     <w:rsid w:val="00B404F1"/>
     <w:rsid w:val="00B4061D"/>
@@ -23561,51 +23665,53 @@
     <w:rsid w:val="00C01079"/>
     <w:rsid w:val="00C01788"/>
     <w:rsid w:val="00C017B8"/>
     <w:rsid w:val="00C0180C"/>
     <w:rsid w:val="00C019EB"/>
     <w:rsid w:val="00C01B23"/>
     <w:rsid w:val="00C02FFF"/>
     <w:rsid w:val="00C045FD"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C07EE5"/>
     <w:rsid w:val="00C10563"/>
     <w:rsid w:val="00C11EC2"/>
     <w:rsid w:val="00C126C5"/>
     <w:rsid w:val="00C12F96"/>
     <w:rsid w:val="00C1350C"/>
     <w:rsid w:val="00C13C02"/>
     <w:rsid w:val="00C13CDF"/>
     <w:rsid w:val="00C1530B"/>
     <w:rsid w:val="00C15DCF"/>
     <w:rsid w:val="00C20546"/>
     <w:rsid w:val="00C20A80"/>
     <w:rsid w:val="00C20BDC"/>
     <w:rsid w:val="00C21042"/>
     <w:rsid w:val="00C213EC"/>
     <w:rsid w:val="00C22F1E"/>
+    <w:rsid w:val="00C239F9"/>
     <w:rsid w:val="00C24D9E"/>
+    <w:rsid w:val="00C2567A"/>
     <w:rsid w:val="00C26AFA"/>
     <w:rsid w:val="00C26BAB"/>
     <w:rsid w:val="00C27F48"/>
     <w:rsid w:val="00C3034F"/>
     <w:rsid w:val="00C30A52"/>
     <w:rsid w:val="00C31DA5"/>
     <w:rsid w:val="00C327C9"/>
     <w:rsid w:val="00C329B0"/>
     <w:rsid w:val="00C3396C"/>
     <w:rsid w:val="00C3571D"/>
     <w:rsid w:val="00C36B64"/>
     <w:rsid w:val="00C37DB7"/>
     <w:rsid w:val="00C37F79"/>
     <w:rsid w:val="00C41143"/>
     <w:rsid w:val="00C42145"/>
     <w:rsid w:val="00C42716"/>
     <w:rsid w:val="00C4274A"/>
     <w:rsid w:val="00C4451B"/>
     <w:rsid w:val="00C453A5"/>
     <w:rsid w:val="00C45AD3"/>
     <w:rsid w:val="00C46A37"/>
     <w:rsid w:val="00C4701B"/>
     <w:rsid w:val="00C509FC"/>
     <w:rsid w:val="00C50CC1"/>
     <w:rsid w:val="00C5209E"/>
@@ -23678,68 +23784,70 @@
     <w:rsid w:val="00CB5370"/>
     <w:rsid w:val="00CB616E"/>
     <w:rsid w:val="00CC02BC"/>
     <w:rsid w:val="00CC06F2"/>
     <w:rsid w:val="00CC268F"/>
     <w:rsid w:val="00CC4D36"/>
     <w:rsid w:val="00CC52EE"/>
     <w:rsid w:val="00CC76C9"/>
     <w:rsid w:val="00CC773D"/>
     <w:rsid w:val="00CD0E1E"/>
     <w:rsid w:val="00CD24BE"/>
     <w:rsid w:val="00CD2D23"/>
     <w:rsid w:val="00CD31FA"/>
     <w:rsid w:val="00CD40E2"/>
     <w:rsid w:val="00CD5A6D"/>
     <w:rsid w:val="00CD6D72"/>
     <w:rsid w:val="00CD7DE0"/>
     <w:rsid w:val="00CE0BFE"/>
     <w:rsid w:val="00CE1009"/>
     <w:rsid w:val="00CE194A"/>
     <w:rsid w:val="00CE1C20"/>
     <w:rsid w:val="00CE23C6"/>
     <w:rsid w:val="00CE25C9"/>
     <w:rsid w:val="00CE3DF7"/>
     <w:rsid w:val="00CE3EDA"/>
+    <w:rsid w:val="00CE42F4"/>
     <w:rsid w:val="00CE49EB"/>
     <w:rsid w:val="00CE4C5B"/>
     <w:rsid w:val="00CE5CCF"/>
     <w:rsid w:val="00CE7308"/>
     <w:rsid w:val="00CF06A3"/>
     <w:rsid w:val="00CF0B4F"/>
     <w:rsid w:val="00CF412A"/>
     <w:rsid w:val="00CF4A58"/>
     <w:rsid w:val="00CF4D58"/>
     <w:rsid w:val="00CF57B5"/>
     <w:rsid w:val="00CF5B20"/>
     <w:rsid w:val="00CF5B25"/>
     <w:rsid w:val="00CF794C"/>
     <w:rsid w:val="00CF7B87"/>
     <w:rsid w:val="00CF7C40"/>
     <w:rsid w:val="00D01687"/>
     <w:rsid w:val="00D020E7"/>
     <w:rsid w:val="00D02799"/>
+    <w:rsid w:val="00D03293"/>
     <w:rsid w:val="00D034CD"/>
     <w:rsid w:val="00D037B7"/>
     <w:rsid w:val="00D06DF6"/>
     <w:rsid w:val="00D10CDF"/>
     <w:rsid w:val="00D13450"/>
     <w:rsid w:val="00D13D10"/>
     <w:rsid w:val="00D144B1"/>
     <w:rsid w:val="00D15C78"/>
     <w:rsid w:val="00D17404"/>
     <w:rsid w:val="00D17526"/>
     <w:rsid w:val="00D17647"/>
     <w:rsid w:val="00D1781B"/>
     <w:rsid w:val="00D17F0F"/>
     <w:rsid w:val="00D20057"/>
     <w:rsid w:val="00D20F81"/>
     <w:rsid w:val="00D214C7"/>
     <w:rsid w:val="00D2163D"/>
     <w:rsid w:val="00D21EB9"/>
     <w:rsid w:val="00D21F62"/>
     <w:rsid w:val="00D22C8C"/>
     <w:rsid w:val="00D22DB8"/>
     <w:rsid w:val="00D232A7"/>
     <w:rsid w:val="00D23369"/>
     <w:rsid w:val="00D2338A"/>
     <w:rsid w:val="00D2368C"/>
@@ -23979,50 +24087,51 @@
     <w:rsid w:val="00E56D40"/>
     <w:rsid w:val="00E60C88"/>
     <w:rsid w:val="00E616A0"/>
     <w:rsid w:val="00E61727"/>
     <w:rsid w:val="00E628B2"/>
     <w:rsid w:val="00E6325A"/>
     <w:rsid w:val="00E65C28"/>
     <w:rsid w:val="00E662D7"/>
     <w:rsid w:val="00E6671B"/>
     <w:rsid w:val="00E677F1"/>
     <w:rsid w:val="00E67928"/>
     <w:rsid w:val="00E703D8"/>
     <w:rsid w:val="00E70792"/>
     <w:rsid w:val="00E72129"/>
     <w:rsid w:val="00E7228F"/>
     <w:rsid w:val="00E72855"/>
     <w:rsid w:val="00E72E11"/>
     <w:rsid w:val="00E73D29"/>
     <w:rsid w:val="00E74140"/>
     <w:rsid w:val="00E74DD6"/>
     <w:rsid w:val="00E74F0A"/>
     <w:rsid w:val="00E76588"/>
     <w:rsid w:val="00E766DE"/>
     <w:rsid w:val="00E77704"/>
     <w:rsid w:val="00E80165"/>
+    <w:rsid w:val="00E80177"/>
     <w:rsid w:val="00E806B0"/>
     <w:rsid w:val="00E80716"/>
     <w:rsid w:val="00E81EC0"/>
     <w:rsid w:val="00E8234B"/>
     <w:rsid w:val="00E83BD6"/>
     <w:rsid w:val="00E84A5E"/>
     <w:rsid w:val="00E84E40"/>
     <w:rsid w:val="00E853EB"/>
     <w:rsid w:val="00E859CA"/>
     <w:rsid w:val="00E8651A"/>
     <w:rsid w:val="00E91665"/>
     <w:rsid w:val="00E9231F"/>
     <w:rsid w:val="00E925FC"/>
     <w:rsid w:val="00E92973"/>
     <w:rsid w:val="00E92CF8"/>
     <w:rsid w:val="00E94D4B"/>
     <w:rsid w:val="00E97286"/>
     <w:rsid w:val="00E97742"/>
     <w:rsid w:val="00E97DA1"/>
     <w:rsid w:val="00E97E03"/>
     <w:rsid w:val="00EA0B1E"/>
     <w:rsid w:val="00EA0CE2"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1E4C"/>
     <w:rsid w:val="00EA25EA"/>
@@ -24046,50 +24155,51 @@
     <w:rsid w:val="00EC0298"/>
     <w:rsid w:val="00EC0325"/>
     <w:rsid w:val="00EC1224"/>
     <w:rsid w:val="00EC2117"/>
     <w:rsid w:val="00EC2FAA"/>
     <w:rsid w:val="00EC305C"/>
     <w:rsid w:val="00EC382A"/>
     <w:rsid w:val="00EC4487"/>
     <w:rsid w:val="00EC51E3"/>
     <w:rsid w:val="00EC5524"/>
     <w:rsid w:val="00EC5790"/>
     <w:rsid w:val="00EC6E43"/>
     <w:rsid w:val="00EC7159"/>
     <w:rsid w:val="00EC7358"/>
     <w:rsid w:val="00EC7476"/>
     <w:rsid w:val="00ED02AF"/>
     <w:rsid w:val="00ED052C"/>
     <w:rsid w:val="00ED0565"/>
     <w:rsid w:val="00ED07D3"/>
     <w:rsid w:val="00ED113F"/>
     <w:rsid w:val="00ED1D44"/>
     <w:rsid w:val="00ED3300"/>
     <w:rsid w:val="00ED3CDE"/>
     <w:rsid w:val="00ED3EBD"/>
     <w:rsid w:val="00ED3F2A"/>
+    <w:rsid w:val="00ED67EA"/>
     <w:rsid w:val="00EE0128"/>
     <w:rsid w:val="00EE0847"/>
     <w:rsid w:val="00EE1C15"/>
     <w:rsid w:val="00EE25C7"/>
     <w:rsid w:val="00EE2AF6"/>
     <w:rsid w:val="00EE2EE9"/>
     <w:rsid w:val="00EE33C3"/>
     <w:rsid w:val="00EE3FCE"/>
     <w:rsid w:val="00EE4AB0"/>
     <w:rsid w:val="00EE4C58"/>
     <w:rsid w:val="00EE4F32"/>
     <w:rsid w:val="00EE6D62"/>
     <w:rsid w:val="00EE75B6"/>
     <w:rsid w:val="00EE7E9E"/>
     <w:rsid w:val="00EF03BC"/>
     <w:rsid w:val="00EF0759"/>
     <w:rsid w:val="00EF11FD"/>
     <w:rsid w:val="00EF1D72"/>
     <w:rsid w:val="00EF233F"/>
     <w:rsid w:val="00EF2509"/>
     <w:rsid w:val="00EF2B7B"/>
     <w:rsid w:val="00EF2DBB"/>
     <w:rsid w:val="00EF35B1"/>
     <w:rsid w:val="00EF3629"/>
     <w:rsid w:val="00EF37DA"/>
@@ -24175,50 +24285,51 @@
     <w:rsid w:val="00F73CCA"/>
     <w:rsid w:val="00F77AF9"/>
     <w:rsid w:val="00F77B80"/>
     <w:rsid w:val="00F8189F"/>
     <w:rsid w:val="00F81EE8"/>
     <w:rsid w:val="00F820D5"/>
     <w:rsid w:val="00F82E19"/>
     <w:rsid w:val="00F82EA8"/>
     <w:rsid w:val="00F8455D"/>
     <w:rsid w:val="00F847B0"/>
     <w:rsid w:val="00F8670C"/>
     <w:rsid w:val="00F875E7"/>
     <w:rsid w:val="00F877B5"/>
     <w:rsid w:val="00F90681"/>
     <w:rsid w:val="00F90804"/>
     <w:rsid w:val="00F91F5A"/>
     <w:rsid w:val="00F9279C"/>
     <w:rsid w:val="00F92CAF"/>
     <w:rsid w:val="00F92DE5"/>
     <w:rsid w:val="00F970FE"/>
     <w:rsid w:val="00F9778B"/>
     <w:rsid w:val="00F97B1F"/>
     <w:rsid w:val="00FA00EC"/>
     <w:rsid w:val="00FA0921"/>
     <w:rsid w:val="00FA17B9"/>
+    <w:rsid w:val="00FA2F5A"/>
     <w:rsid w:val="00FA4C5B"/>
     <w:rsid w:val="00FA4DA5"/>
     <w:rsid w:val="00FA4F5E"/>
     <w:rsid w:val="00FA5739"/>
     <w:rsid w:val="00FA650A"/>
     <w:rsid w:val="00FA6ABF"/>
     <w:rsid w:val="00FA6C1A"/>
     <w:rsid w:val="00FA70C7"/>
     <w:rsid w:val="00FB0FAE"/>
     <w:rsid w:val="00FB13BD"/>
     <w:rsid w:val="00FB1E0C"/>
     <w:rsid w:val="00FB21DB"/>
     <w:rsid w:val="00FB24EE"/>
     <w:rsid w:val="00FB2996"/>
     <w:rsid w:val="00FB2F3F"/>
     <w:rsid w:val="00FB5507"/>
     <w:rsid w:val="00FB5A55"/>
     <w:rsid w:val="00FB5AB0"/>
     <w:rsid w:val="00FB5E92"/>
     <w:rsid w:val="00FB63E8"/>
     <w:rsid w:val="00FB64DB"/>
     <w:rsid w:val="00FC0108"/>
     <w:rsid w:val="00FC13DB"/>
     <w:rsid w:val="00FC2E33"/>
     <w:rsid w:val="00FC41CA"/>
@@ -24266,51 +24377,51 @@
     <w:rsid w:val="00FF7C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0EC9D22C"/>
+  <w14:docId w14:val="66F2DA66"/>
   <w15:docId w15:val="{729D3252-438E-46F0-B502-0CD3364CFE20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25712,82 +25823,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8559A0DB-445A-4FBC-91B6-E153FC5B4C1D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0A8CCC2-6BCB-4DAE-9EC7-0E3F61A37808}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1057</Words>
-  <Characters>6029</Characters>
+  <Words>1062</Words>
+  <Characters>6059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DP_2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7072</CharactersWithSpaces>
+  <CharactersWithSpaces>7107</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>