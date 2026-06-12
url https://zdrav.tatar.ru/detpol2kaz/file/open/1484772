--- v5 (2026-05-01)
+++ v6 (2026-06-12)
@@ -3,124 +3,127 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="007105D3" w:rsidRPr="00203A85" w:rsidRDefault="00014F67" w:rsidP="00203A85">
+    <w:p w:rsidR="002B2629" w:rsidRDefault="00014F67" w:rsidP="00203A85">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF497E">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>РАСП</w:t>
       </w:r>
       <w:r w:rsidR="000B073D">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ИСАНИЕ </w:t>
       </w:r>
       <w:r w:rsidR="001A22A4">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>УЧАСТКОВЫХ  ПЕДИАТРОВ</w:t>
       </w:r>
       <w:r w:rsidR="00643C68">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00947B99">
+      <w:r w:rsidR="00B516CD">
         <w:rPr>
           <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>27..04 – 30</w:t>
+        <w:t>8.06 – 11.06.2026</w:t>
       </w:r>
-      <w:r w:rsidR="00FA2F5A">
+    </w:p>
+    <w:p w:rsidR="007105D3" w:rsidRPr="00203A85" w:rsidRDefault="007105D3" w:rsidP="00203A85">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="af0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>.04.2026.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="174"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00553E29" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
@@ -405,235 +408,225 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00705A3C">
+          <w:p w:rsidR="00947B99" w:rsidRDefault="00947B99" w:rsidP="00705A3C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B07BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шарифзянова Фарида Хидиятовна</w:t>
+            </w:r>
+            <w:r w:rsidR="002B2629">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00705A3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вр. </w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">М/с Миннуллина Гузель Анваровна                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FA2F5A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B07BCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FA2F5A">
+            <w:r w:rsidR="00B07BCB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -707,77 +700,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -818,62 +811,62 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Замалова Гульшат Масхутовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E859CA">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00E859CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -966,77 +959,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1083,62 +1076,62 @@
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Габдрахманова Резеда Хафизовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00823D60">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -1222,80 +1215,80 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -1353,62 +1346,62 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> м/с Киршина А</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>делина Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00823D60">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -1503,190 +1496,199 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.  </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Хабибуллина Римма Камилевна</w:t>
+            <w:r w:rsidR="007A33FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нурмухаметова Алина Разилевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Копенкова Инесса Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="0040082A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>209</w:t>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="007A33FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1753,77 +1755,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="597"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="001A6619">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
@@ -1882,62 +1884,62 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вильданова Зарина </w:t>
             </w:r>
             <w:r w:rsidR="00C07EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ильшатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="001A6619">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -2054,89 +2056,89 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
@@ -2152,122 +2154,122 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F3B04">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EA0B1E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007662B7">
-[...6 lines deleted...]
-              <w:t>Шарифзянова Фарида Хидиятовна</w:t>
+            <w:r w:rsidR="007A33FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шарифзянова Фарида Хидияовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B55E54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> М/с Косова </w:t>
             </w:r>
             <w:r w:rsidRPr="00B55E54">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Анна</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007662B7">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="007662B7">
+            <w:r w:rsidR="007A33FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2352,237 +2354,242 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00E94D4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00B07BCB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="007A33FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r w:rsidRPr="007A33FD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E80177">
-[...6 lines deleted...]
-              <w:t>Сабирзянова Фирдаус Масхутовна</w:t>
+            <w:r w:rsidR="00B07BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Мирза – Магомедова Ирада Таировна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="009E125E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4951"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">М/с </w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B24273" w:rsidRPr="00B24273">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Арефьева Венера Ильдаровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00E464DA" w:rsidP="007A33FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E80177">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E80177">
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007A33FD" w:rsidRPr="00E5121A" w:rsidRDefault="007A33FD" w:rsidP="007A33FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2649,89 +2656,89 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
@@ -2928,77 +2935,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
@@ -3190,77 +3197,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="004D5020">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00E97DA1">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
@@ -3525,211 +3532,211 @@
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E5121A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="007A33FD" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A33FD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Николаева Анастасия Сергеевна</w:t>
+            <w:r w:rsidR="00B07BCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мирза –Магомедова Ирада Таировна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Багаутдинова Фарида Сагитгареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E92CF8">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="007A33FD" w:rsidP="00B07BCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B07BCB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>07</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3818,77 +3825,77 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
@@ -4106,77 +4113,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14.</w:t>
@@ -4374,199 +4381,190 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. </w:t>
             </w:r>
-            <w:r w:rsidR="00FA2F5A">
-[...6 lines deleted...]
-              <w:t>Василова Гульназ Илгамовна</w:t>
+            <w:r w:rsidR="00311329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Субханова Гузель Ришатовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Исрафилова Лейла Фанильевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00FA2F5A">
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00311329" w:rsidP="00FA2F5A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...8 lines deleted...]
-              <w:t>06</w:t>
+              <w:t>210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4633,77 +4631,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16.</w:t>
@@ -4952,77 +4950,77 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17.</w:t>
@@ -5235,77 +5233,77 @@
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-11</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
@@ -5504,219 +5502,210 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>Мустафина Ксения Дмитриевна</w:t>
+              <w:t>Вр.Самигуллина Наиля Ильясовнас 02.06</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="008661EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Гаврилова Наталья Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DC2A3A">
+          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="003D4709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00C239F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C239F9">
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003D4709" w:rsidRPr="00E5121A" w:rsidRDefault="003D4709" w:rsidP="003D4709">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5783,77 +5772,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21</w:t>
@@ -5878,51 +5867,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Мустафина Ксения</w:t>
             </w:r>
             <w:r w:rsidR="00C239F9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дмитриевна</w:t>
             </w:r>
-            <w:r w:rsidR="00850364">
+            <w:r w:rsidR="003D4709">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6040,77 +6029,77 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="000021AD">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>22</w:t>
@@ -6144,52 +6133,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00947B99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Харисова Наргиза Ильдаровна</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="006F2EEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -6317,51 +6304,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="004D5020" w:rsidRDefault="00B800CB" w:rsidP="00EE4AB0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D5020">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6405,51 +6392,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E5121A" w:rsidRDefault="00E5121A" w:rsidP="009A140C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>РАСПИСАНИЕ СПЕЦИАЛИСТОВ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00014F67" w:rsidRPr="00E5121A" w:rsidRDefault="00014F67" w:rsidP="007C2D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
@@ -6469,51 +6455,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10634" w:type="dxa"/>
         <w:tblInd w:w="276" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="928"/>
         <w:gridCol w:w="5284"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
@@ -6659,75 +6645,75 @@
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -6906,77 +6892,77 @@
               <w:t>12-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="000B084D">
+      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="0088402A">
         <w:trPr>
-          <w:trHeight w:val="1337"/>
+          <w:trHeight w:val="1373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7031,59 +7017,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00347D4E" w:rsidRDefault="000B084D" w:rsidP="00347D4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRDefault="000B084D" w:rsidP="00EE4F32">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -7154,51 +7131,51 @@
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="000B084D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>107</w:t>
@@ -7363,75 +7340,75 @@
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="000B084D" w:rsidRPr="00E5121A" w:rsidRDefault="000B084D" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="979"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D2B" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D2B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>108</w:t>
@@ -7486,233 +7463,133 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с картотеки Севрюк Дания Гафиятовна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1012" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
-[...9 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
-[...9 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
-[...9 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
-[...9 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00DE090A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="799"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>111</w:t>
@@ -7877,51 +7754,51 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="005E70EA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
@@ -8067,51 +7944,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ежедневно (кроме выходных) </w:t>
             </w:r>
             <w:r w:rsidR="00AC40FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -8141,61 +8018,65 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5284" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Манипуляция инфекционного кабинета</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00B800CB" w:rsidRPr="00954F09" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00954F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>М/с Аблиева Бибигуль Айткалиевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(исследования на</w:t>
             </w:r>
             <w:r w:rsidR="00B10C43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8397,86 +8278,86 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00311AD4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00D55120">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -8651,51 +8532,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001D0A75" w:rsidRPr="00E5121A" w:rsidRDefault="001D0A75" w:rsidP="00E5121A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
@@ -8776,146 +8657,110 @@
     </w:p>
     <w:p w:rsidR="007C2D2B" w:rsidRDefault="007C2D2B" w:rsidP="00413381">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007C2D2B" w:rsidRDefault="007C2D2B" w:rsidP="00413381">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C2D2B" w:rsidRDefault="007C2D2B" w:rsidP="00413381">
+    <w:p w:rsidR="003D7CFB" w:rsidRDefault="003D7CFB" w:rsidP="00954F09">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B21E10" w:rsidRDefault="00B21E10" w:rsidP="00413381">
-[...35 lines deleted...]
-    <w:p w:rsidR="00F875E7" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00413381">
+    <w:p w:rsidR="00F875E7" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00954F09">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ЭТАЖ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="12186" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="692"/>
         <w:gridCol w:w="4406"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
@@ -9060,91 +8905,91 @@
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -9309,258 +9154,314 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="005A086D" w:rsidP="00B21E10">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="005A086D" w:rsidRPr="00CE4C5B" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00CE4C5B" w:rsidRDefault="00CE4C5B" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE4C5B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C2567A">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00515E13">
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00515E13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Зиновьева Софья Николаевна</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00EB600E" w:rsidRPr="00E5121A" w:rsidRDefault="00EB600E" w:rsidP="00515E13">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EB600E" w:rsidRDefault="00EB600E" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB600E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...65 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="005E6B08" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
@@ -9607,375 +9508,376 @@
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Коблов Виктор Николаевич</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-17</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="002101E1" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>14-17</w:t>
+              <w:t>8-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="00026CA8" w:rsidP="00B21E10">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00295307" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="003C7DF5" w:rsidRPr="00C56451" w:rsidRDefault="00C56451" w:rsidP="00B21E10">
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00C56451" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-10</w:t>
-            </w:r>
+              <w:t>9-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="00954F09" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-              <w:t>30</w:t>
+              </w:rPr>
+              <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00AC0434" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр.Толстикова Алия Рафкатовна </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="002B406B" w:rsidRPr="002B406B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E5121A">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00954F09" w:rsidRPr="002B406B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">оч/отпуск </w:t>
+            </w:r>
+            <w:r w:rsidR="002B406B" w:rsidRPr="002B406B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>с 1.06 по 11.06)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>М/с Безменова Марина Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00311AD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12-18</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Дети до 1 года</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="768"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10022,171 +9924,141 @@
               <w:t>Сафина Луиза Закареевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRPr="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+          <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="00B516CD" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B516CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-13</w:t>
-[...77 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10300,264 +10172,260 @@
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+      <w:tr w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4406" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00261613">
+          <w:p w:rsidR="00261613" w:rsidRDefault="00B516CD" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Психолог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00261613" w:rsidRPr="00E5121A" w:rsidRDefault="00261613" w:rsidP="00261613">
+          <w:p w:rsidR="00B516CD" w:rsidRPr="00E5121A" w:rsidRDefault="00B516CD" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Сиразиев Рустем Зиннурович</w:t>
+              <w:t>Кувырова Светлана Валерьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00311AD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00261613" w:rsidRPr="00DD5B7D" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+          <w:p w:rsidR="00261613" w:rsidRPr="00B516CD" w:rsidRDefault="00B516CD" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B516CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>15-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9-17</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00261613" w:rsidRPr="00811A31" w:rsidRDefault="00261613" w:rsidP="00B21E10">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="00261613" w:rsidRDefault="00261613" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10600,242 +10468,179 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>прием беременных м/с</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Файзуллина Элина Дамировна</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="003C3699">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C3699" w:rsidRPr="003C3699">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>(оч/отпуск 8.06 – 25.06)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00DB58D8" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00DB58D8" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>14-17 прием</w:t>
-[...55 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00261613">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -11034,51 +10839,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -11102,51 +10907,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="009531E1" w:rsidP="009531E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>218</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
@@ -11350,100 +11155,100 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00B21E10">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="009531E1" w:rsidRDefault="003C7DF5" w:rsidP="009531E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11596,91 +11401,91 @@
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00A21AF9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -11720,205 +11525,293 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ВР. Адыева Римма Фаизовна</w:t>
             </w:r>
             <w:r w:rsidR="00261613">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (оч/отпуск 20.04 </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>3.05)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00261613">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>м/с Хусаинова Наиля Наилевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="0051780B" w:rsidRDefault="0051780B" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="002B406B" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA73A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA73A6" w:rsidRPr="00EA73A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA73A6" w:rsidRPr="00EA73A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA73A6" w:rsidRPr="00EA73A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C7DF5" w:rsidRPr="00EA73A6" w:rsidRDefault="00EA73A6" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...48 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
@@ -12186,51 +12079,51 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
@@ -12248,51 +12141,51 @@
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="692" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12541,89 +12434,224 @@
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003C7DF5" w:rsidRPr="00E5121A" w:rsidRDefault="003C7DF5" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidTr="003C3699">
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="692" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4406" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006338CC" w:rsidRPr="00E5121A" w:rsidRDefault="006338CC" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261C74" w:rsidRPr="00E5121A" w:rsidRDefault="00261C74" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00006D80" w:rsidP="00E5121A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00006D80" w:rsidRPr="00E5121A" w:rsidRDefault="00C557ED" w:rsidP="00E5121A">
       <w:pPr>
         <w:pStyle w:val="a6"/>
@@ -12710,51 +12738,51 @@
     <w:p w:rsidR="00D653C0" w:rsidRPr="00E5121A" w:rsidRDefault="00D653C0" w:rsidP="00F90681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1759"/>
         <w:gridCol w:w="4088"/>
         <w:gridCol w:w="952"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>№</w:t>
@@ -12883,77 +12911,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ЧТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ПТ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B800CB" w:rsidRPr="00E5121A" w:rsidRDefault="00B800CB" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -13146,51 +13174,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="007C2D6F" w:rsidRDefault="00B800CB" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2D6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>13-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B800CB" w:rsidRPr="005A4DDB" w:rsidRDefault="005A4DDB" w:rsidP="00DF45EE">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="af0"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
                   <w14:schemeClr w14:val="dk1">
                     <w14:alpha w14:val="60000"/>
                   </w14:schemeClr>
                 </w14:shadow>
                 <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:round/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A4DDB">
               <w:rPr>
                 <w:rStyle w:val="af0"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
@@ -13246,51 +13274,51 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -13427,66 +13455,66 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00811E18">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00C806BF" w:rsidRPr="005F05D4" w:rsidRDefault="00C806BF" w:rsidP="00C806BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
@@ -13537,66 +13565,66 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00C54F85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="007C2D6F" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="00C806BF">
+      <w:tr w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1759" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>306,307,308,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="00E5121A" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
@@ -13815,51 +13843,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F05D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B21E10" w:rsidRPr="005F05D4" w:rsidRDefault="00B21E10" w:rsidP="00E5121A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F05D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -14072,101 +14100,101 @@
     </w:p>
     <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00A13C26">
+    <w:p w:rsidR="00B91774" w:rsidRDefault="00B91774" w:rsidP="007B3A02">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="00A13C26">
+    <w:p w:rsidR="009413DB" w:rsidRPr="00E5121A" w:rsidRDefault="008D411D" w:rsidP="007B3A02">
       <w:pPr>
         <w:ind w:right="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5121A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IV этаж</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="11080" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="3802"/>
         <w:gridCol w:w="1241"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -14294,100 +14322,100 @@
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>чт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>пт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>сб</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00F16B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
@@ -14421,51 +14449,69 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вр. Цой Игорь </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Владимирович </w:t>
+              <w:t>Владимирович</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3699">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (оч/отпуск 10.06 -17.06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Садирова Ильгиза Ильгизовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14529,136 +14575,98 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00811E18" w:rsidP="005A4DDB">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="005A4DDB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
@@ -14693,51 +14701,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вр. Зиновьева Софья Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="0005533D">
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="003C3699" w:rsidP="0005533D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -14795,91 +14803,91 @@
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="005A086D" w:rsidRDefault="00F70D99" w:rsidP="005A086D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A086D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00811E18" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
@@ -14989,82 +14997,82 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00035442" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>402</w:t>
@@ -15249,91 +15257,91 @@
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00C56451" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>403</w:t>
@@ -15375,305 +15383,334 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вр. Ильина Ольга Анатольевна</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0020474F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
                 <w:tab w:val="center" w:pos="1985"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="00806AF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E70EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-17</w:t>
+            </w:r>
+            <w:r w:rsidR="00811E18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00AE20BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="008C20CC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="008A317D" w:rsidRDefault="00A27370" w:rsidP="008A317D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00295307">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00A27370" w:rsidRDefault="00A27370" w:rsidP="00AB4EFD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AB4EFD" w:rsidRPr="00347D4E" w:rsidRDefault="00AB4EFD" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00347D4E" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00347D4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">м/с.Малашина Ирина Владимировна        </w:t>
-[...226 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
@@ -15796,134 +15833,130 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="0050282A" w:rsidP="008A317D">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00811E18" w:rsidRDefault="00F70D99" w:rsidP="008A317D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B91774" w:rsidRDefault="00A27370" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B91774">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>11-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5121A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>404</w:t>
             </w:r>
@@ -15981,51 +16014,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00F45478" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00F45478" w:rsidRDefault="002F2CD2" w:rsidP="00811A31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -16038,81 +16071,81 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>405</w:t>
             </w:r>
@@ -16237,90 +16270,90 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
@@ -16374,1174 +16407,1225 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050282A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Дадукова Надежда Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
+          <w:p w:rsidR="0050282A" w:rsidRDefault="00B91774" w:rsidP="00D47BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-14</w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0050282A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Дети до 1 года</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="00DC62A3" w:rsidP="0045264D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00A41E8A" w:rsidRDefault="007B3A02" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="00DC62A3" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">407 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Эндокринолог</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Аминова Альмира Рифкатовна</w:t>
+            </w:r>
+            <w:r w:rsidR="00B91774">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B91774" w:rsidRPr="00B91774">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(оч/отпуск с 1.06 – по 30.06)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0045264D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidRDefault="0050282A" w:rsidP="00284C06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">407 </w:t>
+              <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ФГДС</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CE5CCF" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вр.</w:t>
+            </w:r>
+            <w:r w:rsidR="0002596E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Бурханов Ринат Рифкатович</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00D47BB9">
+          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="004102C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>12-18</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="00811A31">
+          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="003A3789">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-14</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0045264D">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>8-14</w:t>
+              <w:t>6-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0050282A" w:rsidRPr="00CA05E5" w:rsidRDefault="0050282A" w:rsidP="00CA05E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...39 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050282A" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="0015544F">
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>408</w:t>
+              <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="009413DB">
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="009413DB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0002596E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ФГДС</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>ГАСТРОЭНТЕРОЛОГ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B0102B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр. Тулупова Елена Валентиновна</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3A02" w:rsidRPr="00B0102B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0002596E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0002596E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Вр.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Бурханов Ринат Рифкатович</w:t>
+              <w:t>М/с Морозова Надежда Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="004102C7">
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="00B0102B" w:rsidP="002F2CD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>13-1</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="003A3789">
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="00B0102B" w:rsidP="002F2CD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2CD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="0002596E" w:rsidRDefault="0002596E" w:rsidP="00AE6805">
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="0002596E" w:rsidP="00AE6805">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRDefault="0050282A" w:rsidP="001B52A5">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="002F2CD2" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13-18</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0102B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="0002596E" w:rsidRPr="00B0102B" w:rsidRDefault="002F2CD2" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8-13</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0102B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0050282A" w:rsidRPr="00CA05E5" w:rsidRDefault="0050282A" w:rsidP="00CA05E5">
+          <w:p w:rsidR="0002596E" w:rsidRPr="00CA05E5" w:rsidRDefault="0002596E" w:rsidP="00CA05E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002596E" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0002596E" w:rsidRDefault="0002596E" w:rsidP="0015544F">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="0015544F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>409</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0015544F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0002596E">
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00A41E8A" w:rsidRDefault="00F70D99" w:rsidP="009413DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>УЗИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00B0102B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A41E8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Вр.Зиннурова Наиля Ильфировна</w:t>
+            </w:r>
+            <w:r w:rsidR="007B3A02">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ГАСТРОЭНТЕРОЛОГ</w:t>
-[...23 lines deleted...]
-            <w:pPr>
+              <w:t>( оч/отпуск</w:t>
+            </w:r>
+            <w:r w:rsidR="00A41E8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>М/с Морозова Надежда Александровна</w:t>
+              <w:t xml:space="preserve"> с 4.05 – 8.05)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0102B" w:rsidRPr="00E5121A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="004102C7">
-[...7 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B0102B" w:rsidRDefault="00B0102B" w:rsidP="007A3C8F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>13-17</w:t>
-[...9 lines deleted...]
-              <w:t>30</w:t>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0002596E" w:rsidRDefault="002C259C" w:rsidP="003A3789">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B0102B" w:rsidRDefault="00B0102B" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-12</w:t>
-[...9 lines deleted...]
-              <w:t>30</w:t>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00AE6805">
-[...5 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="001B52A5" w:rsidRDefault="007A3C8F" w:rsidP="00AE6805">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>8-12</w:t>
-[...7 lines deleted...]
-              <w:t>30</w:t>
+              <w:t>12-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0002596E" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="001B52A5">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00E21221" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="0015544F" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="845" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00CA05E5" w:rsidRDefault="00F70D99" w:rsidP="00CA05E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...71 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
-[...239 lines deleted...]
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
@@ -17675,82 +17759,82 @@
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00DE1DE0" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="001B52A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="002C259C">
+      <w:tr w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="656" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRPr="00E5121A" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>415</w:t>
@@ -17797,2873 +17881,3497 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD7249">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>М/с Степанова Татьяна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CE5CCF">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>13-17</w:t>
+              <w:t>13-1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CE5CCF">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="002C259C" w:rsidRDefault="002C259C" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-12</w:t>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="00F70D99" w:rsidP="00CE5CCF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="00CE5CCF">
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00B345D8" w:rsidRDefault="008F17B1" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>13-17</w:t>
+              <w:t>13-1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F70D99">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F70D99" w:rsidRPr="00EF5635" w:rsidRDefault="008F17B1" w:rsidP="001B52A5">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F70D99" w:rsidRPr="00EF5635" w:rsidRDefault="008F17B1" w:rsidP="007A3C8F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>8-12</w:t>
+              <w:t>8-1</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F70D99" w:rsidRPr="00EF5635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="845" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00F70D99" w:rsidRDefault="00F70D99" w:rsidP="00CA54A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11040" w:type="dxa"/>
         <w:tblInd w:w="136" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11040"/>
+        <w:gridCol w:w="11062"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C259C" w:rsidTr="002C259C">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11040" w:type="dxa"/>
           </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="a3"/>
+              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-24431"/>
+              <w:tblOverlap w:val="never"/>
+              <w:tblW w:w="11080" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="656"/>
+              <w:gridCol w:w="1311"/>
+              <w:gridCol w:w="2491"/>
+              <w:gridCol w:w="1241"/>
+              <w:gridCol w:w="1134"/>
+              <w:gridCol w:w="1134"/>
+              <w:gridCol w:w="1134"/>
+              <w:gridCol w:w="1134"/>
+              <w:gridCol w:w="845"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00086369">
+              <w:trPr>
+                <w:trHeight w:val="524"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>416</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>416</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00C045FD" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C045FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Вр. Атландерова Галина Николаевна</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B91774">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(оч/отпуск с 1.06 – 22.06)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00C045FD" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C045FD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>м/с. Гильметдинова Гульфия Гирфановна</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="005E7887" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="000D2992" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="000D2992" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="864"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:vMerge/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>УЗИ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Вр. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Хабибуллина Резеда Ахметзагировна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">М/с Медведева Светлана </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000D5CD1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Узи сердца</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000D5CD1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000D5CD1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-11</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>-18</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>10-12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="0059209B" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="567"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:vMerge/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002C259C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>уздг</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00A41E8A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-18</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-18</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="732"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:vMerge/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Вр. Анисимова А.В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="002C259C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00B91774" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>17-18</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00086369">
+              <w:trPr>
+                <w:gridAfter w:val="7"/>
+                <w:wAfter w:w="9113" w:type="dxa"/>
+                <w:trHeight w:val="574"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                  <w:vMerge/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1311" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="385"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>416</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000549BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Вр.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00287BF7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                  <w:bookmarkEnd w:id="0"/>
+                  <w:r w:rsidRPr="000549BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Юнусова Евгения Равилевна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00287BF7" w:rsidRPr="000549BE" w:rsidRDefault="00287BF7" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="000549BE" w:rsidRDefault="003D7CFB" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>11-</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001948A6">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="000549BE" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="000D5CD1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="000D5CD1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>11</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="000D5CD1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-12</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00694C28" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="385"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>417</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>КАБИНЕТ ФУНК. ДИАГНОСТИКИ (ЭКГ)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0065584C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Вр. Гилазутдинова Гузель Энваровна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00C50CC1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>11-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Дети до</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>1 года</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>12-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>-13</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>-13</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>-13</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00694C28" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00DD2B4F" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="385"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>417</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0065584C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>КАРДИОЛОГ</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="008F17B1" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008F17B1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Вр.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Чанышева </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008F17B1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Айгюль Альбертовна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>15-19</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="0039649F" w:rsidRDefault="0039649F" w:rsidP="0039649F">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>15-17</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>40</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="0065584C" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F70D99" w:rsidRDefault="00086369" w:rsidP="0039649F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="385"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>Невропатолог</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Вр. Магина Ольга Генадьевна</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Мс. Фазлулина Гульнара Галимзяновна</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:ind w:left="-285"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:i/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="003A7078" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003A7078">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>8-14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="385"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>419</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Фвд</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00924A82" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00287BF7" w:rsidRDefault="00287BF7" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00287BF7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>14-14</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00287BF7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>50</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00D21C5E" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>14-14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>50</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00780D20" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>14-14</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>50</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="418"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>419</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E5121A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Эхо-эг</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>14-14</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>30</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00D21C5E" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="003E6231" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="003D7CFB">
+              <w:trPr>
+                <w:trHeight w:val="341"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006338CC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>420</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="006338CC" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006338CC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Заведующая клинико -диагностического отдела</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="006338CC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>Юнусова Евгения Равилевна</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00F057D4" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00F057D4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>9-17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidTr="00086369">
+              <w:trPr>
+                <w:trHeight w:val="807"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="0081422A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="008045C9" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="006C13AE" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="006C13AE" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00AF0C9B" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00AF0C9B" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00086369" w:rsidRPr="00FE678F" w:rsidTr="00086369">
+              <w:trPr>
+                <w:trHeight w:val="807"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="656" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3802" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1241" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:pStyle w:val="a9"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="008F4166" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="00E5121A" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRPr="008F4166" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1134" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="845" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00086369" w:rsidRDefault="00086369" w:rsidP="00086369">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="379"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
           <w:p w:rsidR="002C259C" w:rsidRDefault="002C259C" w:rsidP="00CA54A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2595 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00F411C5" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="00E21221">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00062BF6" w:rsidRPr="00FE678F" w:rsidRDefault="00F411C5" w:rsidP="003D54E5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE678F">
@@ -20733,61 +21441,61 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8357"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00006D80" w:rsidRPr="00EF2B7B" w:rsidSect="00A92696">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="424" w:bottom="284" w:left="284" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
+    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
+    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20819,61 +21527,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
+    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C2567A" w:rsidRDefault="00C2567A" w:rsidP="00014F67">
+    <w:p w:rsidR="00B07BCB" w:rsidRDefault="00B07BCB" w:rsidP="00014F67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A66DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="703659D2"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -21510,132 +22218,136 @@
     <w:rsid w:val="00030C61"/>
     <w:rsid w:val="00031790"/>
     <w:rsid w:val="00031B0E"/>
     <w:rsid w:val="00031E28"/>
     <w:rsid w:val="00032805"/>
     <w:rsid w:val="000347C2"/>
     <w:rsid w:val="00035442"/>
     <w:rsid w:val="000367B8"/>
     <w:rsid w:val="00036862"/>
     <w:rsid w:val="00036EFA"/>
     <w:rsid w:val="00036FAA"/>
     <w:rsid w:val="00037CDB"/>
     <w:rsid w:val="0004007F"/>
     <w:rsid w:val="000402EC"/>
     <w:rsid w:val="0004042B"/>
     <w:rsid w:val="000406B5"/>
     <w:rsid w:val="00041235"/>
     <w:rsid w:val="00042785"/>
     <w:rsid w:val="000433DA"/>
     <w:rsid w:val="0004567B"/>
     <w:rsid w:val="00046EF1"/>
     <w:rsid w:val="000478A1"/>
     <w:rsid w:val="0004790F"/>
     <w:rsid w:val="000527B4"/>
     <w:rsid w:val="00053E8F"/>
+    <w:rsid w:val="000549BE"/>
     <w:rsid w:val="0005533D"/>
     <w:rsid w:val="0005715D"/>
     <w:rsid w:val="000572F5"/>
     <w:rsid w:val="000577E5"/>
     <w:rsid w:val="0005786F"/>
     <w:rsid w:val="0006057D"/>
     <w:rsid w:val="00061BD1"/>
     <w:rsid w:val="00061DA6"/>
     <w:rsid w:val="00062BF6"/>
     <w:rsid w:val="00063CDE"/>
     <w:rsid w:val="000641AD"/>
     <w:rsid w:val="00064A7F"/>
     <w:rsid w:val="00067A94"/>
     <w:rsid w:val="000709EC"/>
     <w:rsid w:val="00070CBE"/>
     <w:rsid w:val="00072823"/>
     <w:rsid w:val="000733B0"/>
     <w:rsid w:val="00073AB8"/>
     <w:rsid w:val="00074CE7"/>
     <w:rsid w:val="000760E0"/>
     <w:rsid w:val="000768FD"/>
     <w:rsid w:val="00076D5E"/>
     <w:rsid w:val="00077204"/>
     <w:rsid w:val="00080CEF"/>
     <w:rsid w:val="000818FB"/>
     <w:rsid w:val="0008393A"/>
     <w:rsid w:val="00083CE3"/>
     <w:rsid w:val="000852E3"/>
     <w:rsid w:val="00085B14"/>
     <w:rsid w:val="00085BE9"/>
+    <w:rsid w:val="00086369"/>
     <w:rsid w:val="000868FF"/>
     <w:rsid w:val="00086A9D"/>
     <w:rsid w:val="00090FA3"/>
     <w:rsid w:val="000913BD"/>
     <w:rsid w:val="00091C0D"/>
     <w:rsid w:val="00091D04"/>
     <w:rsid w:val="00092945"/>
     <w:rsid w:val="00092D9C"/>
     <w:rsid w:val="00093215"/>
     <w:rsid w:val="000934A6"/>
     <w:rsid w:val="0009350F"/>
     <w:rsid w:val="000939D4"/>
     <w:rsid w:val="00093B96"/>
     <w:rsid w:val="00093C6E"/>
     <w:rsid w:val="000940A4"/>
     <w:rsid w:val="00097BFF"/>
     <w:rsid w:val="00097DD3"/>
     <w:rsid w:val="000A1481"/>
     <w:rsid w:val="000A22A7"/>
     <w:rsid w:val="000A347F"/>
     <w:rsid w:val="000A3EE4"/>
     <w:rsid w:val="000A4CD1"/>
     <w:rsid w:val="000A579E"/>
     <w:rsid w:val="000A5FC5"/>
     <w:rsid w:val="000A6C9D"/>
     <w:rsid w:val="000A6E84"/>
     <w:rsid w:val="000B03E8"/>
     <w:rsid w:val="000B073D"/>
     <w:rsid w:val="000B084D"/>
     <w:rsid w:val="000B0C64"/>
     <w:rsid w:val="000B1A8D"/>
     <w:rsid w:val="000B1F92"/>
     <w:rsid w:val="000B3632"/>
     <w:rsid w:val="000B4FC1"/>
     <w:rsid w:val="000B6931"/>
     <w:rsid w:val="000B6B78"/>
     <w:rsid w:val="000B6CD9"/>
     <w:rsid w:val="000B6E48"/>
     <w:rsid w:val="000B6E95"/>
     <w:rsid w:val="000B71C6"/>
     <w:rsid w:val="000C0BA7"/>
     <w:rsid w:val="000C25F6"/>
     <w:rsid w:val="000C2D86"/>
     <w:rsid w:val="000C3C73"/>
     <w:rsid w:val="000C41F2"/>
     <w:rsid w:val="000C6858"/>
     <w:rsid w:val="000C6931"/>
     <w:rsid w:val="000D1E05"/>
     <w:rsid w:val="000D2992"/>
     <w:rsid w:val="000D2F8A"/>
+    <w:rsid w:val="000D3439"/>
     <w:rsid w:val="000D5065"/>
     <w:rsid w:val="000D50F6"/>
+    <w:rsid w:val="000D5CD1"/>
     <w:rsid w:val="000D62AC"/>
     <w:rsid w:val="000D6834"/>
     <w:rsid w:val="000D7B0B"/>
     <w:rsid w:val="000E3290"/>
     <w:rsid w:val="000E4586"/>
     <w:rsid w:val="000F01B6"/>
     <w:rsid w:val="000F11AB"/>
     <w:rsid w:val="000F1EE9"/>
     <w:rsid w:val="000F275D"/>
     <w:rsid w:val="000F2D67"/>
     <w:rsid w:val="000F2EED"/>
     <w:rsid w:val="000F4996"/>
     <w:rsid w:val="000F5416"/>
     <w:rsid w:val="000F74DA"/>
     <w:rsid w:val="000F7E0C"/>
     <w:rsid w:val="000F7F28"/>
     <w:rsid w:val="00101A73"/>
     <w:rsid w:val="00101B4C"/>
     <w:rsid w:val="001022FD"/>
     <w:rsid w:val="00102B2D"/>
     <w:rsid w:val="00103166"/>
     <w:rsid w:val="0010387F"/>
     <w:rsid w:val="00103D57"/>
     <w:rsid w:val="00104ED2"/>
     <w:rsid w:val="001066B7"/>
@@ -21720,50 +22432,51 @@
     <w:rsid w:val="00172514"/>
     <w:rsid w:val="0017469A"/>
     <w:rsid w:val="00174D00"/>
     <w:rsid w:val="00175707"/>
     <w:rsid w:val="00175791"/>
     <w:rsid w:val="0017649D"/>
     <w:rsid w:val="0017658B"/>
     <w:rsid w:val="0017732F"/>
     <w:rsid w:val="001777B7"/>
     <w:rsid w:val="00177952"/>
     <w:rsid w:val="00177B15"/>
     <w:rsid w:val="00177BB1"/>
     <w:rsid w:val="001801AB"/>
     <w:rsid w:val="00181A02"/>
     <w:rsid w:val="001824DB"/>
     <w:rsid w:val="001841D1"/>
     <w:rsid w:val="001854E1"/>
     <w:rsid w:val="00186691"/>
     <w:rsid w:val="00187A33"/>
     <w:rsid w:val="00190AF6"/>
     <w:rsid w:val="00191087"/>
     <w:rsid w:val="0019121B"/>
     <w:rsid w:val="00192FF4"/>
     <w:rsid w:val="00193B07"/>
     <w:rsid w:val="00193DF9"/>
+    <w:rsid w:val="001948A6"/>
     <w:rsid w:val="00195B9C"/>
     <w:rsid w:val="00195D88"/>
     <w:rsid w:val="00195F20"/>
     <w:rsid w:val="0019663A"/>
     <w:rsid w:val="00197DB3"/>
     <w:rsid w:val="00197DBE"/>
     <w:rsid w:val="00197E23"/>
     <w:rsid w:val="001A0D0B"/>
     <w:rsid w:val="001A166B"/>
     <w:rsid w:val="001A20E9"/>
     <w:rsid w:val="001A22A4"/>
     <w:rsid w:val="001A292D"/>
     <w:rsid w:val="001A29AB"/>
     <w:rsid w:val="001A2E2D"/>
     <w:rsid w:val="001A35A1"/>
     <w:rsid w:val="001A3972"/>
     <w:rsid w:val="001A3BEB"/>
     <w:rsid w:val="001A3EA4"/>
     <w:rsid w:val="001A468E"/>
     <w:rsid w:val="001A4874"/>
     <w:rsid w:val="001A4EAF"/>
     <w:rsid w:val="001A5724"/>
     <w:rsid w:val="001A62B6"/>
     <w:rsid w:val="001A6342"/>
     <w:rsid w:val="001A63A5"/>
@@ -21896,172 +22609,178 @@
     <w:rsid w:val="00237841"/>
     <w:rsid w:val="00237FE1"/>
     <w:rsid w:val="00240214"/>
     <w:rsid w:val="00240C14"/>
     <w:rsid w:val="002412F0"/>
     <w:rsid w:val="0024136C"/>
     <w:rsid w:val="00241E1F"/>
     <w:rsid w:val="00244144"/>
     <w:rsid w:val="002447FE"/>
     <w:rsid w:val="00244E18"/>
     <w:rsid w:val="00246F3A"/>
     <w:rsid w:val="002477A8"/>
     <w:rsid w:val="0024792E"/>
     <w:rsid w:val="00251447"/>
     <w:rsid w:val="0025240C"/>
     <w:rsid w:val="00252D7F"/>
     <w:rsid w:val="002548D5"/>
     <w:rsid w:val="00254923"/>
     <w:rsid w:val="00254C0F"/>
     <w:rsid w:val="00255469"/>
     <w:rsid w:val="00255E64"/>
     <w:rsid w:val="00257297"/>
     <w:rsid w:val="002606D8"/>
     <w:rsid w:val="002609A5"/>
     <w:rsid w:val="00261613"/>
+    <w:rsid w:val="00261C74"/>
     <w:rsid w:val="002628B1"/>
     <w:rsid w:val="00263ADE"/>
     <w:rsid w:val="00264D97"/>
     <w:rsid w:val="002656A3"/>
     <w:rsid w:val="00266810"/>
     <w:rsid w:val="00266CAD"/>
     <w:rsid w:val="00266D71"/>
     <w:rsid w:val="002676DC"/>
     <w:rsid w:val="00267F7C"/>
     <w:rsid w:val="00271494"/>
     <w:rsid w:val="00271A6B"/>
     <w:rsid w:val="002722BA"/>
     <w:rsid w:val="00273D80"/>
     <w:rsid w:val="00273EF4"/>
     <w:rsid w:val="00274403"/>
     <w:rsid w:val="0027639C"/>
     <w:rsid w:val="002766B9"/>
     <w:rsid w:val="00276CC8"/>
     <w:rsid w:val="00276CF3"/>
     <w:rsid w:val="0027792F"/>
     <w:rsid w:val="002809B0"/>
     <w:rsid w:val="00281713"/>
     <w:rsid w:val="00282341"/>
     <w:rsid w:val="0028292B"/>
     <w:rsid w:val="002835E1"/>
     <w:rsid w:val="0028490B"/>
     <w:rsid w:val="00284959"/>
     <w:rsid w:val="00284C06"/>
     <w:rsid w:val="0028648F"/>
+    <w:rsid w:val="00287BF7"/>
     <w:rsid w:val="00287C47"/>
     <w:rsid w:val="00287CC2"/>
     <w:rsid w:val="00290D77"/>
     <w:rsid w:val="0029220A"/>
     <w:rsid w:val="00292D8E"/>
     <w:rsid w:val="00294394"/>
     <w:rsid w:val="002943E6"/>
     <w:rsid w:val="00294480"/>
     <w:rsid w:val="0029479A"/>
     <w:rsid w:val="00295307"/>
     <w:rsid w:val="0029534F"/>
     <w:rsid w:val="002972A1"/>
     <w:rsid w:val="00297448"/>
     <w:rsid w:val="002A0F32"/>
     <w:rsid w:val="002A226C"/>
     <w:rsid w:val="002A229E"/>
     <w:rsid w:val="002A2636"/>
     <w:rsid w:val="002A4040"/>
     <w:rsid w:val="002A4D2B"/>
     <w:rsid w:val="002A54C2"/>
     <w:rsid w:val="002A5736"/>
     <w:rsid w:val="002A594D"/>
     <w:rsid w:val="002A5C7A"/>
     <w:rsid w:val="002A5C99"/>
     <w:rsid w:val="002A69D6"/>
     <w:rsid w:val="002A7B5E"/>
     <w:rsid w:val="002B0EB2"/>
     <w:rsid w:val="002B1794"/>
     <w:rsid w:val="002B23DC"/>
     <w:rsid w:val="002B258E"/>
+    <w:rsid w:val="002B2629"/>
     <w:rsid w:val="002B286B"/>
     <w:rsid w:val="002B299A"/>
     <w:rsid w:val="002B3495"/>
     <w:rsid w:val="002B363D"/>
+    <w:rsid w:val="002B406B"/>
     <w:rsid w:val="002B4BD6"/>
     <w:rsid w:val="002B4D31"/>
     <w:rsid w:val="002B6EB4"/>
     <w:rsid w:val="002B750E"/>
     <w:rsid w:val="002C0936"/>
     <w:rsid w:val="002C094B"/>
     <w:rsid w:val="002C11C4"/>
     <w:rsid w:val="002C259C"/>
     <w:rsid w:val="002C2D77"/>
     <w:rsid w:val="002C3327"/>
     <w:rsid w:val="002C3951"/>
     <w:rsid w:val="002C48E3"/>
     <w:rsid w:val="002C522E"/>
     <w:rsid w:val="002C52D2"/>
     <w:rsid w:val="002C5485"/>
     <w:rsid w:val="002C5940"/>
     <w:rsid w:val="002C5A96"/>
     <w:rsid w:val="002C5D81"/>
     <w:rsid w:val="002C7C06"/>
     <w:rsid w:val="002D117F"/>
     <w:rsid w:val="002D1CB9"/>
     <w:rsid w:val="002D295E"/>
     <w:rsid w:val="002D2E56"/>
     <w:rsid w:val="002D4420"/>
     <w:rsid w:val="002D486F"/>
     <w:rsid w:val="002D5EF7"/>
     <w:rsid w:val="002D6A9C"/>
     <w:rsid w:val="002D6DF5"/>
     <w:rsid w:val="002D7060"/>
     <w:rsid w:val="002D71C6"/>
     <w:rsid w:val="002D7FDE"/>
     <w:rsid w:val="002E0189"/>
     <w:rsid w:val="002E0BA8"/>
     <w:rsid w:val="002E3367"/>
     <w:rsid w:val="002E4429"/>
     <w:rsid w:val="002E4509"/>
     <w:rsid w:val="002E6171"/>
     <w:rsid w:val="002E713A"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E76D0"/>
     <w:rsid w:val="002E7859"/>
     <w:rsid w:val="002F0710"/>
     <w:rsid w:val="002F0BCF"/>
     <w:rsid w:val="002F0E81"/>
     <w:rsid w:val="002F256E"/>
+    <w:rsid w:val="002F2CD2"/>
     <w:rsid w:val="002F3BE6"/>
     <w:rsid w:val="002F4CC2"/>
     <w:rsid w:val="002F6443"/>
     <w:rsid w:val="002F6D4E"/>
     <w:rsid w:val="002F6ED9"/>
     <w:rsid w:val="002F75D2"/>
     <w:rsid w:val="002F7F97"/>
     <w:rsid w:val="002F7FBA"/>
     <w:rsid w:val="00303BBF"/>
     <w:rsid w:val="00304F57"/>
     <w:rsid w:val="003055B0"/>
     <w:rsid w:val="00305DD3"/>
     <w:rsid w:val="0031063D"/>
     <w:rsid w:val="0031074E"/>
+    <w:rsid w:val="00311329"/>
     <w:rsid w:val="00311AD4"/>
     <w:rsid w:val="00312712"/>
     <w:rsid w:val="003127D0"/>
     <w:rsid w:val="003139B2"/>
     <w:rsid w:val="00313AC4"/>
     <w:rsid w:val="0031412C"/>
     <w:rsid w:val="0031424F"/>
     <w:rsid w:val="00314FFA"/>
     <w:rsid w:val="003155EC"/>
     <w:rsid w:val="003155FD"/>
     <w:rsid w:val="003160A7"/>
     <w:rsid w:val="00316BA6"/>
     <w:rsid w:val="00316D9A"/>
     <w:rsid w:val="00317736"/>
     <w:rsid w:val="0031791C"/>
     <w:rsid w:val="00320776"/>
     <w:rsid w:val="00322E68"/>
     <w:rsid w:val="00323EEE"/>
     <w:rsid w:val="00323FB2"/>
     <w:rsid w:val="0032518D"/>
     <w:rsid w:val="00325E56"/>
     <w:rsid w:val="00325F1D"/>
     <w:rsid w:val="00327215"/>
     <w:rsid w:val="003317A3"/>
     <w:rsid w:val="003339DB"/>
@@ -22105,96 +22824,101 @@
     <w:rsid w:val="003656B8"/>
     <w:rsid w:val="00366017"/>
     <w:rsid w:val="003669F0"/>
     <w:rsid w:val="0036705D"/>
     <w:rsid w:val="00367317"/>
     <w:rsid w:val="00367C9B"/>
     <w:rsid w:val="00367E52"/>
     <w:rsid w:val="00371D63"/>
     <w:rsid w:val="003721A3"/>
     <w:rsid w:val="00376CD6"/>
     <w:rsid w:val="00380A11"/>
     <w:rsid w:val="0038123C"/>
     <w:rsid w:val="00381C49"/>
     <w:rsid w:val="00381DD4"/>
     <w:rsid w:val="00382B29"/>
     <w:rsid w:val="00385CDE"/>
     <w:rsid w:val="003902A0"/>
     <w:rsid w:val="003906DA"/>
     <w:rsid w:val="00391BA8"/>
     <w:rsid w:val="0039305A"/>
     <w:rsid w:val="00393AA9"/>
     <w:rsid w:val="003946DB"/>
     <w:rsid w:val="00395F8A"/>
     <w:rsid w:val="003962E8"/>
     <w:rsid w:val="00396469"/>
+    <w:rsid w:val="0039649F"/>
     <w:rsid w:val="003971AA"/>
     <w:rsid w:val="00397209"/>
     <w:rsid w:val="00397249"/>
     <w:rsid w:val="003973E4"/>
     <w:rsid w:val="00397FD5"/>
     <w:rsid w:val="003A000E"/>
     <w:rsid w:val="003A05DB"/>
     <w:rsid w:val="003A0C41"/>
     <w:rsid w:val="003A14C5"/>
     <w:rsid w:val="003A2B42"/>
     <w:rsid w:val="003A2BBA"/>
     <w:rsid w:val="003A3789"/>
     <w:rsid w:val="003A40CD"/>
     <w:rsid w:val="003A4C38"/>
     <w:rsid w:val="003A5B9A"/>
+    <w:rsid w:val="003A7078"/>
     <w:rsid w:val="003A7AA8"/>
     <w:rsid w:val="003A7F42"/>
     <w:rsid w:val="003B0B87"/>
     <w:rsid w:val="003B353A"/>
     <w:rsid w:val="003B38AE"/>
     <w:rsid w:val="003B3B25"/>
     <w:rsid w:val="003B3B3C"/>
     <w:rsid w:val="003B49A4"/>
     <w:rsid w:val="003B5E5D"/>
     <w:rsid w:val="003B6290"/>
     <w:rsid w:val="003C039C"/>
     <w:rsid w:val="003C1764"/>
     <w:rsid w:val="003C22E8"/>
     <w:rsid w:val="003C2F6F"/>
     <w:rsid w:val="003C3226"/>
     <w:rsid w:val="003C3465"/>
+    <w:rsid w:val="003C3699"/>
     <w:rsid w:val="003C3FF1"/>
     <w:rsid w:val="003C440D"/>
     <w:rsid w:val="003C66A7"/>
     <w:rsid w:val="003C6DCE"/>
     <w:rsid w:val="003C719C"/>
     <w:rsid w:val="003C77E5"/>
     <w:rsid w:val="003C7DF5"/>
     <w:rsid w:val="003D0295"/>
+    <w:rsid w:val="003D4709"/>
     <w:rsid w:val="003D54E5"/>
     <w:rsid w:val="003D5723"/>
     <w:rsid w:val="003D57C9"/>
     <w:rsid w:val="003D6DB2"/>
     <w:rsid w:val="003D6FAA"/>
     <w:rsid w:val="003D706D"/>
     <w:rsid w:val="003D75E5"/>
+    <w:rsid w:val="003D7CFB"/>
     <w:rsid w:val="003E0C15"/>
     <w:rsid w:val="003E226B"/>
     <w:rsid w:val="003E25AE"/>
     <w:rsid w:val="003E29E5"/>
     <w:rsid w:val="003E4426"/>
     <w:rsid w:val="003E4610"/>
     <w:rsid w:val="003E5254"/>
     <w:rsid w:val="003E5EEA"/>
     <w:rsid w:val="003E6231"/>
     <w:rsid w:val="003E6E8E"/>
     <w:rsid w:val="003E7022"/>
     <w:rsid w:val="003E7198"/>
     <w:rsid w:val="003F1484"/>
     <w:rsid w:val="003F1C09"/>
     <w:rsid w:val="003F2410"/>
     <w:rsid w:val="003F248C"/>
     <w:rsid w:val="003F2733"/>
     <w:rsid w:val="003F27E7"/>
     <w:rsid w:val="003F2F6B"/>
     <w:rsid w:val="003F30EB"/>
     <w:rsid w:val="003F321A"/>
     <w:rsid w:val="003F340E"/>
     <w:rsid w:val="003F4BB3"/>
     <w:rsid w:val="003F5A62"/>
     <w:rsid w:val="003F60F7"/>
@@ -22363,50 +23087,51 @@
     <w:rsid w:val="004F18E5"/>
     <w:rsid w:val="004F27FB"/>
     <w:rsid w:val="00500F77"/>
     <w:rsid w:val="0050219A"/>
     <w:rsid w:val="0050282A"/>
     <w:rsid w:val="00502A29"/>
     <w:rsid w:val="00502BCF"/>
     <w:rsid w:val="005037E2"/>
     <w:rsid w:val="00503901"/>
     <w:rsid w:val="00503AA6"/>
     <w:rsid w:val="00504B78"/>
     <w:rsid w:val="00506016"/>
     <w:rsid w:val="005077C0"/>
     <w:rsid w:val="00510E08"/>
     <w:rsid w:val="00514234"/>
     <w:rsid w:val="005142B6"/>
     <w:rsid w:val="00514C97"/>
     <w:rsid w:val="00515161"/>
     <w:rsid w:val="00515B47"/>
     <w:rsid w:val="00515B9A"/>
     <w:rsid w:val="00515E13"/>
     <w:rsid w:val="00515F22"/>
     <w:rsid w:val="00515F6D"/>
     <w:rsid w:val="00516C2B"/>
     <w:rsid w:val="00517059"/>
+    <w:rsid w:val="0051780B"/>
     <w:rsid w:val="00517F25"/>
     <w:rsid w:val="00520272"/>
     <w:rsid w:val="00520E04"/>
     <w:rsid w:val="00521743"/>
     <w:rsid w:val="00521E1C"/>
     <w:rsid w:val="005220FD"/>
     <w:rsid w:val="00522156"/>
     <w:rsid w:val="0052311A"/>
     <w:rsid w:val="0052318B"/>
     <w:rsid w:val="005235BE"/>
     <w:rsid w:val="00523671"/>
     <w:rsid w:val="00523A00"/>
     <w:rsid w:val="00524D51"/>
     <w:rsid w:val="00524E86"/>
     <w:rsid w:val="0052539C"/>
     <w:rsid w:val="005263D2"/>
     <w:rsid w:val="00530D69"/>
     <w:rsid w:val="00530E1C"/>
     <w:rsid w:val="00531E22"/>
     <w:rsid w:val="00533242"/>
     <w:rsid w:val="00534224"/>
     <w:rsid w:val="00534452"/>
     <w:rsid w:val="005344AA"/>
     <w:rsid w:val="00535086"/>
     <w:rsid w:val="00535177"/>
@@ -22569,50 +23294,51 @@
     <w:rsid w:val="00614926"/>
     <w:rsid w:val="00614992"/>
     <w:rsid w:val="00615041"/>
     <w:rsid w:val="0061511F"/>
     <w:rsid w:val="00615F00"/>
     <w:rsid w:val="0061613A"/>
     <w:rsid w:val="0061714F"/>
     <w:rsid w:val="006174C0"/>
     <w:rsid w:val="0061794B"/>
     <w:rsid w:val="00617BC9"/>
     <w:rsid w:val="0062018A"/>
     <w:rsid w:val="00620C22"/>
     <w:rsid w:val="006212E0"/>
     <w:rsid w:val="0062174E"/>
     <w:rsid w:val="00623C5D"/>
     <w:rsid w:val="0062417D"/>
     <w:rsid w:val="00624B30"/>
     <w:rsid w:val="00624C6E"/>
     <w:rsid w:val="00624E0E"/>
     <w:rsid w:val="0062528C"/>
     <w:rsid w:val="00625C1B"/>
     <w:rsid w:val="0062615E"/>
     <w:rsid w:val="006268BF"/>
     <w:rsid w:val="00630EE6"/>
     <w:rsid w:val="00633603"/>
+    <w:rsid w:val="006338CC"/>
     <w:rsid w:val="00633947"/>
     <w:rsid w:val="00633A6E"/>
     <w:rsid w:val="00633E1B"/>
     <w:rsid w:val="00634C96"/>
     <w:rsid w:val="0063645B"/>
     <w:rsid w:val="00636728"/>
     <w:rsid w:val="0063678B"/>
     <w:rsid w:val="00636962"/>
     <w:rsid w:val="00636AF5"/>
     <w:rsid w:val="00637104"/>
     <w:rsid w:val="00637397"/>
     <w:rsid w:val="00641AB3"/>
     <w:rsid w:val="00642CC2"/>
     <w:rsid w:val="00643C68"/>
     <w:rsid w:val="006445FE"/>
     <w:rsid w:val="00644667"/>
     <w:rsid w:val="00645A49"/>
     <w:rsid w:val="006461BC"/>
     <w:rsid w:val="00647033"/>
     <w:rsid w:val="00647D9D"/>
     <w:rsid w:val="00650105"/>
     <w:rsid w:val="00650350"/>
     <w:rsid w:val="00650358"/>
     <w:rsid w:val="00651429"/>
     <w:rsid w:val="0065160A"/>
@@ -22796,88 +23522,92 @@
     <w:rsid w:val="00760012"/>
     <w:rsid w:val="00760778"/>
     <w:rsid w:val="007609D6"/>
     <w:rsid w:val="00761D57"/>
     <w:rsid w:val="00762BF4"/>
     <w:rsid w:val="00763521"/>
     <w:rsid w:val="0076385F"/>
     <w:rsid w:val="007639F9"/>
     <w:rsid w:val="00763B51"/>
     <w:rsid w:val="00764E36"/>
     <w:rsid w:val="00765261"/>
     <w:rsid w:val="00766146"/>
     <w:rsid w:val="007662B7"/>
     <w:rsid w:val="00766CBB"/>
     <w:rsid w:val="0076740D"/>
     <w:rsid w:val="00767A03"/>
     <w:rsid w:val="00767F00"/>
     <w:rsid w:val="00770289"/>
     <w:rsid w:val="007711A8"/>
     <w:rsid w:val="00772DF2"/>
     <w:rsid w:val="0077305F"/>
     <w:rsid w:val="0077363E"/>
     <w:rsid w:val="0077507B"/>
     <w:rsid w:val="00775D40"/>
     <w:rsid w:val="007774EE"/>
+    <w:rsid w:val="00780D20"/>
     <w:rsid w:val="007831EA"/>
     <w:rsid w:val="007832C3"/>
     <w:rsid w:val="007833C6"/>
     <w:rsid w:val="00784CFF"/>
     <w:rsid w:val="00785D10"/>
     <w:rsid w:val="00786853"/>
     <w:rsid w:val="00786C64"/>
     <w:rsid w:val="007878A0"/>
     <w:rsid w:val="00790436"/>
     <w:rsid w:val="00791A7F"/>
     <w:rsid w:val="00791DA7"/>
     <w:rsid w:val="007928FE"/>
     <w:rsid w:val="0079308E"/>
     <w:rsid w:val="00794373"/>
     <w:rsid w:val="007947F1"/>
     <w:rsid w:val="00795B15"/>
     <w:rsid w:val="0079633C"/>
     <w:rsid w:val="007974AE"/>
     <w:rsid w:val="007A0DD5"/>
     <w:rsid w:val="007A22E5"/>
     <w:rsid w:val="007A2367"/>
     <w:rsid w:val="007A286A"/>
     <w:rsid w:val="007A2B49"/>
+    <w:rsid w:val="007A33FD"/>
     <w:rsid w:val="007A39D8"/>
     <w:rsid w:val="007A3A96"/>
+    <w:rsid w:val="007A3C8F"/>
     <w:rsid w:val="007A5239"/>
     <w:rsid w:val="007A536E"/>
     <w:rsid w:val="007A5BBD"/>
     <w:rsid w:val="007A631B"/>
     <w:rsid w:val="007B06EE"/>
     <w:rsid w:val="007B1298"/>
     <w:rsid w:val="007B1F11"/>
     <w:rsid w:val="007B216F"/>
     <w:rsid w:val="007B25F0"/>
     <w:rsid w:val="007B2D4E"/>
     <w:rsid w:val="007B308D"/>
     <w:rsid w:val="007B3487"/>
     <w:rsid w:val="007B38F2"/>
+    <w:rsid w:val="007B3A02"/>
     <w:rsid w:val="007B46E8"/>
     <w:rsid w:val="007B55A6"/>
     <w:rsid w:val="007B5C43"/>
     <w:rsid w:val="007C0DB5"/>
     <w:rsid w:val="007C1350"/>
     <w:rsid w:val="007C19B6"/>
     <w:rsid w:val="007C1A9E"/>
     <w:rsid w:val="007C1ECB"/>
     <w:rsid w:val="007C2D2B"/>
     <w:rsid w:val="007C2D6F"/>
     <w:rsid w:val="007C3524"/>
     <w:rsid w:val="007C4921"/>
     <w:rsid w:val="007C51B9"/>
     <w:rsid w:val="007C5F97"/>
     <w:rsid w:val="007C6413"/>
     <w:rsid w:val="007C6639"/>
     <w:rsid w:val="007C6EE0"/>
     <w:rsid w:val="007D1E7D"/>
     <w:rsid w:val="007D295B"/>
     <w:rsid w:val="007D2A60"/>
     <w:rsid w:val="007D4325"/>
     <w:rsid w:val="007D435D"/>
     <w:rsid w:val="007D4F13"/>
     <w:rsid w:val="007D5AAC"/>
     <w:rsid w:val="007D6D4C"/>
@@ -22986,50 +23716,51 @@
     <w:rsid w:val="00856946"/>
     <w:rsid w:val="00857595"/>
     <w:rsid w:val="00857863"/>
     <w:rsid w:val="00860311"/>
     <w:rsid w:val="00860C80"/>
     <w:rsid w:val="00862A49"/>
     <w:rsid w:val="008661EE"/>
     <w:rsid w:val="00866A38"/>
     <w:rsid w:val="00866BAD"/>
     <w:rsid w:val="008671FE"/>
     <w:rsid w:val="00867E14"/>
     <w:rsid w:val="00871262"/>
     <w:rsid w:val="00871402"/>
     <w:rsid w:val="00871DA5"/>
     <w:rsid w:val="00872233"/>
     <w:rsid w:val="0087257B"/>
     <w:rsid w:val="00872ECD"/>
     <w:rsid w:val="008735E5"/>
     <w:rsid w:val="00873A1F"/>
     <w:rsid w:val="008746F1"/>
     <w:rsid w:val="00875FCD"/>
     <w:rsid w:val="00881DB8"/>
     <w:rsid w:val="008827B0"/>
     <w:rsid w:val="00883861"/>
     <w:rsid w:val="00883A66"/>
+    <w:rsid w:val="0088402A"/>
     <w:rsid w:val="00884045"/>
     <w:rsid w:val="00885D68"/>
     <w:rsid w:val="00885DEE"/>
     <w:rsid w:val="008879B3"/>
     <w:rsid w:val="00887D29"/>
     <w:rsid w:val="00890093"/>
     <w:rsid w:val="00891B5E"/>
     <w:rsid w:val="008938FF"/>
     <w:rsid w:val="00893BD3"/>
     <w:rsid w:val="00894699"/>
     <w:rsid w:val="00895036"/>
     <w:rsid w:val="00896023"/>
     <w:rsid w:val="00896D6B"/>
     <w:rsid w:val="00896E40"/>
     <w:rsid w:val="00897727"/>
     <w:rsid w:val="008A08EA"/>
     <w:rsid w:val="008A1642"/>
     <w:rsid w:val="008A317D"/>
     <w:rsid w:val="008A40CA"/>
     <w:rsid w:val="008A470F"/>
     <w:rsid w:val="008A48F2"/>
     <w:rsid w:val="008A553C"/>
     <w:rsid w:val="008A59A0"/>
     <w:rsid w:val="008A6144"/>
     <w:rsid w:val="008A70DE"/>
@@ -23145,50 +23876,51 @@
     <w:rsid w:val="00934243"/>
     <w:rsid w:val="00934F7E"/>
     <w:rsid w:val="00936F6C"/>
     <w:rsid w:val="00937DDF"/>
     <w:rsid w:val="00937F00"/>
     <w:rsid w:val="00940469"/>
     <w:rsid w:val="009406E9"/>
     <w:rsid w:val="00940B12"/>
     <w:rsid w:val="009413DB"/>
     <w:rsid w:val="00941636"/>
     <w:rsid w:val="0094340A"/>
     <w:rsid w:val="00943BA4"/>
     <w:rsid w:val="009442EC"/>
     <w:rsid w:val="00945D5F"/>
     <w:rsid w:val="009469C2"/>
     <w:rsid w:val="00946A08"/>
     <w:rsid w:val="00947899"/>
     <w:rsid w:val="00947B99"/>
     <w:rsid w:val="0095066F"/>
     <w:rsid w:val="00950E5F"/>
     <w:rsid w:val="00951BAC"/>
     <w:rsid w:val="00952223"/>
     <w:rsid w:val="00952DDE"/>
     <w:rsid w:val="00952E16"/>
     <w:rsid w:val="009531E1"/>
+    <w:rsid w:val="00954F09"/>
     <w:rsid w:val="00957073"/>
     <w:rsid w:val="009570DD"/>
     <w:rsid w:val="009602CB"/>
     <w:rsid w:val="00960A05"/>
     <w:rsid w:val="00960A29"/>
     <w:rsid w:val="00961042"/>
     <w:rsid w:val="009612DB"/>
     <w:rsid w:val="009617C5"/>
     <w:rsid w:val="00961B16"/>
     <w:rsid w:val="009625E1"/>
     <w:rsid w:val="009626D5"/>
     <w:rsid w:val="00962C05"/>
     <w:rsid w:val="0096374B"/>
     <w:rsid w:val="00963AFA"/>
     <w:rsid w:val="00963BC6"/>
     <w:rsid w:val="009650DA"/>
     <w:rsid w:val="00967C51"/>
     <w:rsid w:val="00967C5E"/>
     <w:rsid w:val="009708D3"/>
     <w:rsid w:val="00970969"/>
     <w:rsid w:val="009715EC"/>
     <w:rsid w:val="00972130"/>
     <w:rsid w:val="00972907"/>
     <w:rsid w:val="009735C7"/>
     <w:rsid w:val="009740AB"/>
@@ -23241,50 +23973,51 @@
     <w:rsid w:val="009B74D0"/>
     <w:rsid w:val="009B7C0E"/>
     <w:rsid w:val="009C017E"/>
     <w:rsid w:val="009C06AC"/>
     <w:rsid w:val="009C0C9D"/>
     <w:rsid w:val="009C1331"/>
     <w:rsid w:val="009C242C"/>
     <w:rsid w:val="009C3E7B"/>
     <w:rsid w:val="009C60D8"/>
     <w:rsid w:val="009C6247"/>
     <w:rsid w:val="009C62A2"/>
     <w:rsid w:val="009C653D"/>
     <w:rsid w:val="009C734B"/>
     <w:rsid w:val="009C7518"/>
     <w:rsid w:val="009C7F75"/>
     <w:rsid w:val="009D0539"/>
     <w:rsid w:val="009D10BC"/>
     <w:rsid w:val="009D19D3"/>
     <w:rsid w:val="009D1B1F"/>
     <w:rsid w:val="009D255F"/>
     <w:rsid w:val="009D302A"/>
     <w:rsid w:val="009D4888"/>
     <w:rsid w:val="009D48F5"/>
     <w:rsid w:val="009D5436"/>
     <w:rsid w:val="009D5B76"/>
+    <w:rsid w:val="009D5D07"/>
     <w:rsid w:val="009D5D50"/>
     <w:rsid w:val="009D5D7A"/>
     <w:rsid w:val="009D6B5D"/>
     <w:rsid w:val="009D7ACB"/>
     <w:rsid w:val="009D7AED"/>
     <w:rsid w:val="009E02F0"/>
     <w:rsid w:val="009E124B"/>
     <w:rsid w:val="009E125E"/>
     <w:rsid w:val="009E39F2"/>
     <w:rsid w:val="009E5EBB"/>
     <w:rsid w:val="009E62DA"/>
     <w:rsid w:val="009E6669"/>
     <w:rsid w:val="009E6DA5"/>
     <w:rsid w:val="009E7119"/>
     <w:rsid w:val="009E729B"/>
     <w:rsid w:val="009F0872"/>
     <w:rsid w:val="009F20ED"/>
     <w:rsid w:val="009F2364"/>
     <w:rsid w:val="009F2A3D"/>
     <w:rsid w:val="009F2C5C"/>
     <w:rsid w:val="009F3E41"/>
     <w:rsid w:val="009F416C"/>
     <w:rsid w:val="009F5485"/>
     <w:rsid w:val="009F5B2B"/>
     <w:rsid w:val="009F6451"/>
@@ -23304,64 +24037,66 @@
     <w:rsid w:val="00A064EB"/>
     <w:rsid w:val="00A06658"/>
     <w:rsid w:val="00A072AD"/>
     <w:rsid w:val="00A1042E"/>
     <w:rsid w:val="00A10CBF"/>
     <w:rsid w:val="00A118C6"/>
     <w:rsid w:val="00A11EAC"/>
     <w:rsid w:val="00A13156"/>
     <w:rsid w:val="00A13C26"/>
     <w:rsid w:val="00A1525C"/>
     <w:rsid w:val="00A16199"/>
     <w:rsid w:val="00A17624"/>
     <w:rsid w:val="00A17CA0"/>
     <w:rsid w:val="00A209A9"/>
     <w:rsid w:val="00A20E8B"/>
     <w:rsid w:val="00A210E3"/>
     <w:rsid w:val="00A21116"/>
     <w:rsid w:val="00A2134D"/>
     <w:rsid w:val="00A21AF9"/>
     <w:rsid w:val="00A2258E"/>
     <w:rsid w:val="00A226B7"/>
     <w:rsid w:val="00A231A5"/>
     <w:rsid w:val="00A24BF2"/>
     <w:rsid w:val="00A25112"/>
     <w:rsid w:val="00A25DD4"/>
+    <w:rsid w:val="00A27370"/>
     <w:rsid w:val="00A275E3"/>
     <w:rsid w:val="00A30207"/>
     <w:rsid w:val="00A30621"/>
     <w:rsid w:val="00A30A0E"/>
     <w:rsid w:val="00A30C7F"/>
     <w:rsid w:val="00A31156"/>
     <w:rsid w:val="00A32CB2"/>
     <w:rsid w:val="00A32FCE"/>
     <w:rsid w:val="00A33396"/>
     <w:rsid w:val="00A342B9"/>
     <w:rsid w:val="00A3616F"/>
     <w:rsid w:val="00A364F7"/>
     <w:rsid w:val="00A403D6"/>
     <w:rsid w:val="00A40FBD"/>
+    <w:rsid w:val="00A41E8A"/>
     <w:rsid w:val="00A420D1"/>
     <w:rsid w:val="00A42761"/>
     <w:rsid w:val="00A449F6"/>
     <w:rsid w:val="00A4590A"/>
     <w:rsid w:val="00A471A6"/>
     <w:rsid w:val="00A50315"/>
     <w:rsid w:val="00A5055A"/>
     <w:rsid w:val="00A50B16"/>
     <w:rsid w:val="00A50D8E"/>
     <w:rsid w:val="00A530D8"/>
     <w:rsid w:val="00A53A6F"/>
     <w:rsid w:val="00A53D04"/>
     <w:rsid w:val="00A53E39"/>
     <w:rsid w:val="00A55896"/>
     <w:rsid w:val="00A55AFE"/>
     <w:rsid w:val="00A56CBD"/>
     <w:rsid w:val="00A60316"/>
     <w:rsid w:val="00A6351D"/>
     <w:rsid w:val="00A6485D"/>
     <w:rsid w:val="00A6486F"/>
     <w:rsid w:val="00A64AA6"/>
     <w:rsid w:val="00A64B29"/>
     <w:rsid w:val="00A64C09"/>
     <w:rsid w:val="00A64D5C"/>
     <w:rsid w:val="00A64D5E"/>
@@ -23458,176 +24193,181 @@
     <w:rsid w:val="00AE0901"/>
     <w:rsid w:val="00AE0D0A"/>
     <w:rsid w:val="00AE0E0A"/>
     <w:rsid w:val="00AE165F"/>
     <w:rsid w:val="00AE20BF"/>
     <w:rsid w:val="00AE2FC4"/>
     <w:rsid w:val="00AE39E5"/>
     <w:rsid w:val="00AE54B8"/>
     <w:rsid w:val="00AE6805"/>
     <w:rsid w:val="00AE68EC"/>
     <w:rsid w:val="00AE7DA2"/>
     <w:rsid w:val="00AF0455"/>
     <w:rsid w:val="00AF06CE"/>
     <w:rsid w:val="00AF0B32"/>
     <w:rsid w:val="00AF0C9B"/>
     <w:rsid w:val="00AF16A9"/>
     <w:rsid w:val="00AF2390"/>
     <w:rsid w:val="00AF38D1"/>
     <w:rsid w:val="00AF3B42"/>
     <w:rsid w:val="00AF497E"/>
     <w:rsid w:val="00AF59D3"/>
     <w:rsid w:val="00AF6AD2"/>
     <w:rsid w:val="00AF71CA"/>
     <w:rsid w:val="00B007A5"/>
     <w:rsid w:val="00B0100D"/>
+    <w:rsid w:val="00B0102B"/>
     <w:rsid w:val="00B017B1"/>
     <w:rsid w:val="00B0194B"/>
     <w:rsid w:val="00B01B5D"/>
     <w:rsid w:val="00B02ADF"/>
     <w:rsid w:val="00B03188"/>
     <w:rsid w:val="00B03B22"/>
     <w:rsid w:val="00B0419B"/>
     <w:rsid w:val="00B05393"/>
+    <w:rsid w:val="00B07BCB"/>
     <w:rsid w:val="00B10C43"/>
     <w:rsid w:val="00B10C95"/>
     <w:rsid w:val="00B112B3"/>
     <w:rsid w:val="00B153B8"/>
     <w:rsid w:val="00B158B9"/>
     <w:rsid w:val="00B1795E"/>
     <w:rsid w:val="00B17CBC"/>
     <w:rsid w:val="00B21AB8"/>
     <w:rsid w:val="00B21E10"/>
     <w:rsid w:val="00B2202F"/>
     <w:rsid w:val="00B22AA9"/>
     <w:rsid w:val="00B23048"/>
     <w:rsid w:val="00B231D3"/>
     <w:rsid w:val="00B24273"/>
     <w:rsid w:val="00B242D2"/>
     <w:rsid w:val="00B2504E"/>
     <w:rsid w:val="00B259EF"/>
     <w:rsid w:val="00B25CE9"/>
     <w:rsid w:val="00B25DB3"/>
     <w:rsid w:val="00B27DB3"/>
     <w:rsid w:val="00B27EE7"/>
     <w:rsid w:val="00B30543"/>
     <w:rsid w:val="00B330C4"/>
     <w:rsid w:val="00B345D8"/>
     <w:rsid w:val="00B35B2A"/>
     <w:rsid w:val="00B365E7"/>
     <w:rsid w:val="00B36726"/>
     <w:rsid w:val="00B36ED6"/>
     <w:rsid w:val="00B377F7"/>
     <w:rsid w:val="00B404F1"/>
     <w:rsid w:val="00B4061D"/>
     <w:rsid w:val="00B407F1"/>
     <w:rsid w:val="00B43346"/>
     <w:rsid w:val="00B43BCD"/>
     <w:rsid w:val="00B4469D"/>
     <w:rsid w:val="00B45695"/>
     <w:rsid w:val="00B467EB"/>
     <w:rsid w:val="00B47663"/>
     <w:rsid w:val="00B47CBA"/>
     <w:rsid w:val="00B502CB"/>
     <w:rsid w:val="00B50456"/>
     <w:rsid w:val="00B505E7"/>
+    <w:rsid w:val="00B516CD"/>
     <w:rsid w:val="00B524A1"/>
     <w:rsid w:val="00B52DD6"/>
     <w:rsid w:val="00B5372C"/>
     <w:rsid w:val="00B53AC0"/>
     <w:rsid w:val="00B5418B"/>
     <w:rsid w:val="00B549E1"/>
     <w:rsid w:val="00B55D8E"/>
     <w:rsid w:val="00B55E54"/>
     <w:rsid w:val="00B55F9F"/>
     <w:rsid w:val="00B561EE"/>
     <w:rsid w:val="00B56D48"/>
     <w:rsid w:val="00B577BD"/>
     <w:rsid w:val="00B578AF"/>
     <w:rsid w:val="00B601F6"/>
     <w:rsid w:val="00B60383"/>
     <w:rsid w:val="00B60928"/>
     <w:rsid w:val="00B62076"/>
     <w:rsid w:val="00B62104"/>
     <w:rsid w:val="00B621A7"/>
     <w:rsid w:val="00B6507B"/>
     <w:rsid w:val="00B65168"/>
     <w:rsid w:val="00B65351"/>
     <w:rsid w:val="00B6580C"/>
     <w:rsid w:val="00B65C12"/>
     <w:rsid w:val="00B67311"/>
     <w:rsid w:val="00B67B36"/>
     <w:rsid w:val="00B70367"/>
     <w:rsid w:val="00B7101B"/>
     <w:rsid w:val="00B712AA"/>
     <w:rsid w:val="00B72185"/>
     <w:rsid w:val="00B72492"/>
     <w:rsid w:val="00B74F2D"/>
     <w:rsid w:val="00B7555D"/>
     <w:rsid w:val="00B7673D"/>
     <w:rsid w:val="00B771A2"/>
     <w:rsid w:val="00B800CB"/>
     <w:rsid w:val="00B80BA4"/>
     <w:rsid w:val="00B8198B"/>
     <w:rsid w:val="00B819C9"/>
     <w:rsid w:val="00B820EA"/>
     <w:rsid w:val="00B82A86"/>
     <w:rsid w:val="00B832D7"/>
     <w:rsid w:val="00B83E99"/>
     <w:rsid w:val="00B84549"/>
     <w:rsid w:val="00B850A6"/>
     <w:rsid w:val="00B8511B"/>
     <w:rsid w:val="00B85F0A"/>
     <w:rsid w:val="00B902D2"/>
     <w:rsid w:val="00B90B11"/>
     <w:rsid w:val="00B91448"/>
+    <w:rsid w:val="00B91774"/>
     <w:rsid w:val="00B9188B"/>
     <w:rsid w:val="00B9283C"/>
     <w:rsid w:val="00B93D10"/>
     <w:rsid w:val="00B93E79"/>
     <w:rsid w:val="00B945C5"/>
     <w:rsid w:val="00B94775"/>
     <w:rsid w:val="00B956C3"/>
     <w:rsid w:val="00B95A1B"/>
     <w:rsid w:val="00B95D6F"/>
     <w:rsid w:val="00B9780D"/>
     <w:rsid w:val="00BA14FC"/>
     <w:rsid w:val="00BA1BBE"/>
     <w:rsid w:val="00BA265F"/>
     <w:rsid w:val="00BA3034"/>
     <w:rsid w:val="00BA34DF"/>
     <w:rsid w:val="00BA366D"/>
     <w:rsid w:val="00BA5175"/>
     <w:rsid w:val="00BA5A18"/>
     <w:rsid w:val="00BA5F7C"/>
     <w:rsid w:val="00BA60FF"/>
     <w:rsid w:val="00BA6C4D"/>
     <w:rsid w:val="00BA6C50"/>
     <w:rsid w:val="00BA7435"/>
     <w:rsid w:val="00BB0F19"/>
     <w:rsid w:val="00BB118C"/>
     <w:rsid w:val="00BB1866"/>
+    <w:rsid w:val="00BB1D7A"/>
     <w:rsid w:val="00BB26AD"/>
     <w:rsid w:val="00BB464F"/>
     <w:rsid w:val="00BB50CB"/>
     <w:rsid w:val="00BB6366"/>
     <w:rsid w:val="00BB6625"/>
     <w:rsid w:val="00BB67EC"/>
     <w:rsid w:val="00BB6CAF"/>
     <w:rsid w:val="00BB6E89"/>
     <w:rsid w:val="00BB7535"/>
     <w:rsid w:val="00BC0210"/>
     <w:rsid w:val="00BC05EC"/>
     <w:rsid w:val="00BC17AB"/>
     <w:rsid w:val="00BC1AEE"/>
     <w:rsid w:val="00BC259C"/>
     <w:rsid w:val="00BC294F"/>
     <w:rsid w:val="00BC3125"/>
     <w:rsid w:val="00BC3379"/>
     <w:rsid w:val="00BC4282"/>
     <w:rsid w:val="00BC5ED6"/>
     <w:rsid w:val="00BC5EDE"/>
     <w:rsid w:val="00BC6470"/>
     <w:rsid w:val="00BC7052"/>
     <w:rsid w:val="00BC78A8"/>
     <w:rsid w:val="00BD0AD0"/>
     <w:rsid w:val="00BD26ED"/>
@@ -23821,50 +24561,51 @@
     <w:rsid w:val="00CF5B25"/>
     <w:rsid w:val="00CF794C"/>
     <w:rsid w:val="00CF7B87"/>
     <w:rsid w:val="00CF7C40"/>
     <w:rsid w:val="00D01687"/>
     <w:rsid w:val="00D020E7"/>
     <w:rsid w:val="00D02799"/>
     <w:rsid w:val="00D03293"/>
     <w:rsid w:val="00D034CD"/>
     <w:rsid w:val="00D037B7"/>
     <w:rsid w:val="00D06DF6"/>
     <w:rsid w:val="00D10CDF"/>
     <w:rsid w:val="00D13450"/>
     <w:rsid w:val="00D13D10"/>
     <w:rsid w:val="00D144B1"/>
     <w:rsid w:val="00D15C78"/>
     <w:rsid w:val="00D17404"/>
     <w:rsid w:val="00D17526"/>
     <w:rsid w:val="00D17647"/>
     <w:rsid w:val="00D1781B"/>
     <w:rsid w:val="00D17F0F"/>
     <w:rsid w:val="00D20057"/>
     <w:rsid w:val="00D20F81"/>
     <w:rsid w:val="00D214C7"/>
     <w:rsid w:val="00D2163D"/>
+    <w:rsid w:val="00D21C5E"/>
     <w:rsid w:val="00D21EB9"/>
     <w:rsid w:val="00D21F62"/>
     <w:rsid w:val="00D22C8C"/>
     <w:rsid w:val="00D22DB8"/>
     <w:rsid w:val="00D232A7"/>
     <w:rsid w:val="00D23369"/>
     <w:rsid w:val="00D2338A"/>
     <w:rsid w:val="00D2368C"/>
     <w:rsid w:val="00D24C0D"/>
     <w:rsid w:val="00D25258"/>
     <w:rsid w:val="00D2581B"/>
     <w:rsid w:val="00D25BC8"/>
     <w:rsid w:val="00D27437"/>
     <w:rsid w:val="00D27956"/>
     <w:rsid w:val="00D27996"/>
     <w:rsid w:val="00D30028"/>
     <w:rsid w:val="00D30824"/>
     <w:rsid w:val="00D310CE"/>
     <w:rsid w:val="00D315BC"/>
     <w:rsid w:val="00D31B93"/>
     <w:rsid w:val="00D3260C"/>
     <w:rsid w:val="00D32D6B"/>
     <w:rsid w:val="00D336F8"/>
     <w:rsid w:val="00D3683D"/>
     <w:rsid w:val="00D37299"/>
@@ -23935,50 +24676,51 @@
     <w:rsid w:val="00DA43A0"/>
     <w:rsid w:val="00DA59FC"/>
     <w:rsid w:val="00DA5B44"/>
     <w:rsid w:val="00DA5D6F"/>
     <w:rsid w:val="00DA7575"/>
     <w:rsid w:val="00DB1CF8"/>
     <w:rsid w:val="00DB2C42"/>
     <w:rsid w:val="00DB3923"/>
     <w:rsid w:val="00DB47D9"/>
     <w:rsid w:val="00DB4B17"/>
     <w:rsid w:val="00DB54D0"/>
     <w:rsid w:val="00DB58D8"/>
     <w:rsid w:val="00DB6D07"/>
     <w:rsid w:val="00DB6DED"/>
     <w:rsid w:val="00DB7432"/>
     <w:rsid w:val="00DB7D36"/>
     <w:rsid w:val="00DC02C4"/>
     <w:rsid w:val="00DC1B40"/>
     <w:rsid w:val="00DC26F4"/>
     <w:rsid w:val="00DC27AA"/>
     <w:rsid w:val="00DC27E2"/>
     <w:rsid w:val="00DC2A3A"/>
     <w:rsid w:val="00DC3744"/>
     <w:rsid w:val="00DC3C91"/>
     <w:rsid w:val="00DC5AE2"/>
+    <w:rsid w:val="00DC62A3"/>
     <w:rsid w:val="00DC6C6D"/>
     <w:rsid w:val="00DC7F77"/>
     <w:rsid w:val="00DD035C"/>
     <w:rsid w:val="00DD09C3"/>
     <w:rsid w:val="00DD0A4F"/>
     <w:rsid w:val="00DD15FA"/>
     <w:rsid w:val="00DD2B4F"/>
     <w:rsid w:val="00DD35B7"/>
     <w:rsid w:val="00DD4439"/>
     <w:rsid w:val="00DD4D80"/>
     <w:rsid w:val="00DD52B9"/>
     <w:rsid w:val="00DD53FB"/>
     <w:rsid w:val="00DD5B7D"/>
     <w:rsid w:val="00DD62AB"/>
     <w:rsid w:val="00DD7249"/>
     <w:rsid w:val="00DE01DF"/>
     <w:rsid w:val="00DE090A"/>
     <w:rsid w:val="00DE1359"/>
     <w:rsid w:val="00DE1DE0"/>
     <w:rsid w:val="00DE2CDE"/>
     <w:rsid w:val="00DE3AAB"/>
     <w:rsid w:val="00DE6015"/>
     <w:rsid w:val="00DE62D4"/>
     <w:rsid w:val="00DE678F"/>
     <w:rsid w:val="00DE7E0B"/>
@@ -24121,57 +24863,59 @@
     <w:rsid w:val="00E859CA"/>
     <w:rsid w:val="00E8651A"/>
     <w:rsid w:val="00E91665"/>
     <w:rsid w:val="00E9231F"/>
     <w:rsid w:val="00E925FC"/>
     <w:rsid w:val="00E92973"/>
     <w:rsid w:val="00E92CF8"/>
     <w:rsid w:val="00E94D4B"/>
     <w:rsid w:val="00E97286"/>
     <w:rsid w:val="00E97742"/>
     <w:rsid w:val="00E97DA1"/>
     <w:rsid w:val="00E97E03"/>
     <w:rsid w:val="00EA0B1E"/>
     <w:rsid w:val="00EA0CE2"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1E4C"/>
     <w:rsid w:val="00EA25EA"/>
     <w:rsid w:val="00EA420C"/>
     <w:rsid w:val="00EA4879"/>
     <w:rsid w:val="00EA5415"/>
     <w:rsid w:val="00EA5E85"/>
     <w:rsid w:val="00EA6216"/>
     <w:rsid w:val="00EA65F2"/>
     <w:rsid w:val="00EA6639"/>
     <w:rsid w:val="00EA6772"/>
+    <w:rsid w:val="00EA73A6"/>
     <w:rsid w:val="00EB1136"/>
     <w:rsid w:val="00EB13D5"/>
     <w:rsid w:val="00EB2878"/>
     <w:rsid w:val="00EB3424"/>
     <w:rsid w:val="00EB376C"/>
     <w:rsid w:val="00EB4CA2"/>
     <w:rsid w:val="00EB502F"/>
+    <w:rsid w:val="00EB600E"/>
     <w:rsid w:val="00EB6791"/>
     <w:rsid w:val="00EB7A32"/>
     <w:rsid w:val="00EC0298"/>
     <w:rsid w:val="00EC0325"/>
     <w:rsid w:val="00EC1224"/>
     <w:rsid w:val="00EC2117"/>
     <w:rsid w:val="00EC2FAA"/>
     <w:rsid w:val="00EC305C"/>
     <w:rsid w:val="00EC382A"/>
     <w:rsid w:val="00EC4487"/>
     <w:rsid w:val="00EC51E3"/>
     <w:rsid w:val="00EC5524"/>
     <w:rsid w:val="00EC5790"/>
     <w:rsid w:val="00EC6E43"/>
     <w:rsid w:val="00EC7159"/>
     <w:rsid w:val="00EC7358"/>
     <w:rsid w:val="00EC7476"/>
     <w:rsid w:val="00ED02AF"/>
     <w:rsid w:val="00ED052C"/>
     <w:rsid w:val="00ED0565"/>
     <w:rsid w:val="00ED07D3"/>
     <w:rsid w:val="00ED113F"/>
     <w:rsid w:val="00ED1D44"/>
     <w:rsid w:val="00ED3300"/>
     <w:rsid w:val="00ED3CDE"/>
@@ -24190,98 +24934,100 @@
     <w:rsid w:val="00EE4C58"/>
     <w:rsid w:val="00EE4F32"/>
     <w:rsid w:val="00EE6D62"/>
     <w:rsid w:val="00EE75B6"/>
     <w:rsid w:val="00EE7E9E"/>
     <w:rsid w:val="00EF03BC"/>
     <w:rsid w:val="00EF0759"/>
     <w:rsid w:val="00EF11FD"/>
     <w:rsid w:val="00EF1D72"/>
     <w:rsid w:val="00EF233F"/>
     <w:rsid w:val="00EF2509"/>
     <w:rsid w:val="00EF2B7B"/>
     <w:rsid w:val="00EF2DBB"/>
     <w:rsid w:val="00EF35B1"/>
     <w:rsid w:val="00EF3629"/>
     <w:rsid w:val="00EF37DA"/>
     <w:rsid w:val="00EF5635"/>
     <w:rsid w:val="00EF60BA"/>
     <w:rsid w:val="00EF68D4"/>
     <w:rsid w:val="00EF7C7C"/>
     <w:rsid w:val="00F004F8"/>
     <w:rsid w:val="00F01909"/>
     <w:rsid w:val="00F01E84"/>
     <w:rsid w:val="00F02313"/>
     <w:rsid w:val="00F03CE6"/>
+    <w:rsid w:val="00F057D4"/>
     <w:rsid w:val="00F05BE8"/>
     <w:rsid w:val="00F10DDF"/>
     <w:rsid w:val="00F13042"/>
     <w:rsid w:val="00F139FA"/>
     <w:rsid w:val="00F14AFC"/>
     <w:rsid w:val="00F15FD5"/>
     <w:rsid w:val="00F1614A"/>
     <w:rsid w:val="00F16B46"/>
     <w:rsid w:val="00F16DFF"/>
     <w:rsid w:val="00F20408"/>
     <w:rsid w:val="00F22103"/>
     <w:rsid w:val="00F229CE"/>
     <w:rsid w:val="00F22EC8"/>
     <w:rsid w:val="00F2306F"/>
     <w:rsid w:val="00F235C5"/>
     <w:rsid w:val="00F23B76"/>
     <w:rsid w:val="00F23F66"/>
     <w:rsid w:val="00F25A80"/>
     <w:rsid w:val="00F25C49"/>
     <w:rsid w:val="00F25EDE"/>
     <w:rsid w:val="00F2637E"/>
     <w:rsid w:val="00F30E8D"/>
     <w:rsid w:val="00F313C1"/>
     <w:rsid w:val="00F3197C"/>
     <w:rsid w:val="00F31B19"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F32D50"/>
     <w:rsid w:val="00F331CC"/>
     <w:rsid w:val="00F33B74"/>
     <w:rsid w:val="00F34568"/>
     <w:rsid w:val="00F349FC"/>
     <w:rsid w:val="00F35C30"/>
     <w:rsid w:val="00F35FAB"/>
     <w:rsid w:val="00F3602B"/>
     <w:rsid w:val="00F375DF"/>
     <w:rsid w:val="00F3795F"/>
     <w:rsid w:val="00F40121"/>
     <w:rsid w:val="00F411C5"/>
     <w:rsid w:val="00F41B80"/>
     <w:rsid w:val="00F420C5"/>
     <w:rsid w:val="00F4291D"/>
     <w:rsid w:val="00F45478"/>
     <w:rsid w:val="00F458F3"/>
     <w:rsid w:val="00F45C3A"/>
     <w:rsid w:val="00F46ADA"/>
     <w:rsid w:val="00F47D21"/>
     <w:rsid w:val="00F50499"/>
     <w:rsid w:val="00F506CC"/>
+    <w:rsid w:val="00F50A29"/>
     <w:rsid w:val="00F50E0B"/>
     <w:rsid w:val="00F5374C"/>
     <w:rsid w:val="00F55A29"/>
     <w:rsid w:val="00F55C76"/>
     <w:rsid w:val="00F56A87"/>
     <w:rsid w:val="00F56C19"/>
     <w:rsid w:val="00F57294"/>
     <w:rsid w:val="00F60224"/>
     <w:rsid w:val="00F60254"/>
     <w:rsid w:val="00F60327"/>
     <w:rsid w:val="00F60A23"/>
     <w:rsid w:val="00F63680"/>
     <w:rsid w:val="00F6429B"/>
     <w:rsid w:val="00F64DEF"/>
     <w:rsid w:val="00F65473"/>
     <w:rsid w:val="00F657A2"/>
     <w:rsid w:val="00F67C04"/>
     <w:rsid w:val="00F70445"/>
     <w:rsid w:val="00F70D99"/>
     <w:rsid w:val="00F71597"/>
     <w:rsid w:val="00F72C53"/>
     <w:rsid w:val="00F738DB"/>
     <w:rsid w:val="00F73CCA"/>
     <w:rsid w:val="00F77AF9"/>
     <w:rsid w:val="00F77B80"/>
@@ -24333,95 +25079,96 @@
     <w:rsid w:val="00FC13DB"/>
     <w:rsid w:val="00FC2E33"/>
     <w:rsid w:val="00FC41CA"/>
     <w:rsid w:val="00FC48F0"/>
     <w:rsid w:val="00FC60B9"/>
     <w:rsid w:val="00FD18C9"/>
     <w:rsid w:val="00FD1FED"/>
     <w:rsid w:val="00FD22AC"/>
     <w:rsid w:val="00FD3242"/>
     <w:rsid w:val="00FD361A"/>
     <w:rsid w:val="00FD3A59"/>
     <w:rsid w:val="00FD3ABC"/>
     <w:rsid w:val="00FD3EAD"/>
     <w:rsid w:val="00FD5223"/>
     <w:rsid w:val="00FD54B7"/>
     <w:rsid w:val="00FD551D"/>
     <w:rsid w:val="00FD57FD"/>
     <w:rsid w:val="00FD6B96"/>
     <w:rsid w:val="00FD6FD4"/>
     <w:rsid w:val="00FD7868"/>
     <w:rsid w:val="00FD78DD"/>
     <w:rsid w:val="00FE171B"/>
     <w:rsid w:val="00FE1959"/>
     <w:rsid w:val="00FE27DD"/>
     <w:rsid w:val="00FE302C"/>
+    <w:rsid w:val="00FE392C"/>
     <w:rsid w:val="00FE4398"/>
     <w:rsid w:val="00FE45FD"/>
     <w:rsid w:val="00FE4DDD"/>
     <w:rsid w:val="00FE51FF"/>
     <w:rsid w:val="00FE56CF"/>
     <w:rsid w:val="00FE61FF"/>
     <w:rsid w:val="00FE678F"/>
     <w:rsid w:val="00FE7A68"/>
     <w:rsid w:val="00FF0B6D"/>
     <w:rsid w:val="00FF281C"/>
     <w:rsid w:val="00FF3083"/>
     <w:rsid w:val="00FF3714"/>
     <w:rsid w:val="00FF3D1F"/>
     <w:rsid w:val="00FF4378"/>
     <w:rsid w:val="00FF4E1C"/>
     <w:rsid w:val="00FF5851"/>
     <w:rsid w:val="00FF6066"/>
     <w:rsid w:val="00FF6D43"/>
     <w:rsid w:val="00FF7B9F"/>
     <w:rsid w:val="00FF7C41"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="66F2DA66"/>
+  <w14:docId w14:val="7D969778"/>
   <w15:docId w15:val="{729D3252-438E-46F0-B502-0CD3364CFE20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25823,82 +26570,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0A8CCC2-6BCB-4DAE-9EC7-0E3F61A37808}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD81654-AE15-45FB-A263-FC6638829A4D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1062</Words>
-  <Characters>6059</Characters>
+  <Words>1085</Words>
+  <Characters>6185</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DP_2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7107</CharactersWithSpaces>
+  <CharactersWithSpaces>7256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>