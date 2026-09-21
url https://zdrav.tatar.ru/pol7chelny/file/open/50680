--- v0 (2025-10-16)
+++ v1 (2026-09-21)
@@ -1,373 +1,417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="7BDD227C" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="7BFDC0EF" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="50DF88A2" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="2A8999C7" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="32540ED7" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="6D80DBEA" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОБЩЕСТВЕННАЯ ПРИЕМНАЯ МЗ РТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="03819D5E" w14:textId="51F9FD21" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="00DD754C" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г. Казань, ул. Бутлерова, 40/11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F96671" w14:textId="34ED36DA" w:rsidR="00DD754C" w:rsidRDefault="00DD754C" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>телефон горячей линии: 122,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C7EEA1" w14:textId="055B9F42" w:rsidR="00DD754C" w:rsidRPr="00DD754C" w:rsidRDefault="00DD754C" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>телефон +7(843) 222-70-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BC5D4D" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E062A">
-[...46 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="604DD53D" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="5DCA2CF7" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>СЕКТОР ВНЕБЮДЖЕТНОГО ЗДРАВООХРАНЕНИЯ МЗ РТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...17 lines deleted...]
-              <w:t>г. Казань, ул. Островского, д. 11/6</w:t>
+          <w:p w14:paraId="302BEEED" w14:textId="6357A8A2" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="00DD754C" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г. Казань, ул. Бутлерова, 40/11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="2079C2DB" w14:textId="3318253D" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>(843) 231-79-72</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A">
+              <w:t xml:space="preserve">(843) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>222-70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A350D58" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="310074FF" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="24FA7122" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>УПРАВЛЕНИЕ ЗДРАВООХРАНЕНИЯ ПО г. Н.ЧЕЛНЫ МЗ РТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="004749A1" w:rsidP="004749A1">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="36D2F560" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="004749A1" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г.Набережные Челны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -394,537 +438,529 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Х.Туфана</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006E062A" w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> д. 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="561C3D6A" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(8552)30-59-85</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A">
+          <w:p w14:paraId="146CE7AC" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="7E7C9E5E" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="7995275C" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТЕРРИТОРИАЛЬНЫЙ ОРГАН РОСЗДРАВНАДЗОРА ПО РЕСПУБЛИКЕ ТАТАРСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...40 lines deleted...]
-              <w:t>, д. 63</w:t>
+          <w:p w14:paraId="6A13F49F" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E062A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г. Казань, Нариманова, д. 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="1A9C6FE0" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(843) 292-54-37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="0C5498AC" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="0DD46C9F" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ТЕРРИТОРИАЛЬНЫЙ ОТДЕЛ ТЕРРИТОРИАЛЬНОГО УПРАВЛЕНИЯ РОСПОТРЕБНАДЗОРА ПО РТ в г. Н.ЧЕЛНЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="004749A1" w:rsidP="004749A1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2957B59A" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="004749A1" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E062A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г.Набережные Челны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="006E062A" w:rsidRPr="006E062A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>улица Низаметдинова д. 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DEA45F" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г.Набережные Челны</w:t>
-[...43 lines deleted...]
-              </w:rPr>
               <w:t>(8552)32-06-07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="0DF70D18" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="2471AEE4" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОТДЕЛ ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="384F2158" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="006E062A" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E062A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г.Набережные Челны, бульвар Корчагина, д. 2а</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBEEF81" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>г.Набережные Челны, бульвар Корчагина, д. 2а</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>(8552)71-43-03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="0958726E" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="59BE1467" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">ОТДЕЛЕНИЕ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОЭБиПК</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> УПРАВЛЕНИЯ МВД РОССИИ ПО г. Н.ЧЕЛНЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="004749A1" w:rsidP="004749A1">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6C21A695" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="004749A1" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г.Набережные Челны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="620082EF" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(8552)71-54-76</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="48ABFEBD" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="02F0928C" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="212A8A4E" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ДЕЖУРНЫЙ ПРОКУРОР ПРОКУРАТУРЫ г. Н.ЧЕЛНЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="004749A1" w:rsidP="004749A1">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7808897B" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="004749A1" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г.Набережные Челны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="006E062A" w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -941,732 +977,753 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Ш.Усманова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006E062A" w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>, 51a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="7A8F27E5" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(8552)52-31-82</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="60FA71E7" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="3C680346" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="6232C05A" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ПРОКУРАТУРА РЕСПУБЛИКИ ТАТАРСТАН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="500A1F14" w14:textId="445A9D77" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="00DD754C" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>г. Казань, ул. Кремлёвская, д.14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="2F571FB4" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(843) 291-19-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="4415BE4C" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="7D5267D2" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ОТДЕЛ ПО НАДЗОРУ ЗА ИСПОЛНЕНИЕМ ЗАКОНОДАТЕЛЬСТВА О ПРОТИВОДЕЙСТВИИ КОРРУПЦИИ ПРОКУРАТУРЫ РТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5D65E9DC" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="00DD754C">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="29C97F74" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(843) 291-19-36</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="322B5983" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="12B7737C" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="11323CEF" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МВД ПО РТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="4F584FB3" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="09F66CAF" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(843) 291-31-17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="4DB42334" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="0F1BDE79" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="22D61D9C" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>КРУГЛОСУТОЧНЫЙ «ТЕЛЕФОН ДОВЕРИЯ» МВД ПО РТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="0B3AC10B" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="680C6E87" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">(843) 291-20-02 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="3FF91F56" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(843) 291-32-60</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="53340E77" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="2271381B" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="3B32895F" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>УПРАВЛЕНИЕ ПРЕЗИДЕНТА РТ ПО ВОПРОСАМ АНТИКОРРУПЦИОННОЙ ПОЛИТИКИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+          <w:p w14:paraId="1CCCCAF2" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="779259B0" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="006E062A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(843) 567-88-69</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+          <w:p w14:paraId="4487A27C" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidTr="004749A1">
+      <w:tr w:rsidR="006E062A" w:rsidRPr="006E062A" w14:paraId="5C4A923C" w14:textId="77777777" w:rsidTr="004749A1">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6C821B1A" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ГАУЗ «ГОРОДСКАЯ ПОЛИКЛИНИКА №7»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="004749A1">
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5656B698" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="006E062A" w:rsidP="004749A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Набережные Челны, пр. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006E062A">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Яшьлек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006E062A">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>, дом13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="003F3353">
+          <w:p w14:paraId="57A7D2B0" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="00DD754C" w:rsidRDefault="006E062A" w:rsidP="003F3353">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E062A">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">(8552) </w:t>
             </w:r>
-            <w:r w:rsidR="003F3353">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="003F3353" w:rsidRPr="00DD754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>47-59-01</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+    <w:p w14:paraId="33D90202" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E062A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+    <w:p w14:paraId="272EC405" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E062A">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
+    <w:p w14:paraId="4822BD9F" w14:textId="77777777" w:rsidR="006E062A" w:rsidRPr="006E062A" w:rsidRDefault="006E062A" w:rsidP="006E062A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E062A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>САЙТ ПО ВОПРОСАМ КОРРУПЦИОННЫХ ПРЕСТУПЛЕНИЙ</w:t>
       </w:r>
       <w:r w:rsidRPr="006E062A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1678,576 +1735,693 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E062A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>WWW.MVD.TATAR.RU</w:t>
       </w:r>
       <w:r w:rsidRPr="006E062A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E062A" w:rsidRDefault="006E062A"/>
+    <w:p w14:paraId="77D15360" w14:textId="77777777" w:rsidR="006E062A" w:rsidRDefault="006E062A"/>
     <w:sectPr w:rsidR="006E062A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="249942D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E570A804"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00363306"/>
     <w:rsid w:val="001542C9"/>
     <w:rsid w:val="00220DD8"/>
     <w:rsid w:val="003568B9"/>
     <w:rsid w:val="00363306"/>
     <w:rsid w:val="003F3353"/>
     <w:rsid w:val="004749A1"/>
     <w:rsid w:val="006E062A"/>
+    <w:rsid w:val="00DD754C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0F337491"/>
+  <w15:docId w15:val="{6FD20C12-A675-453D-88C9-3C15C4B8FDED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006E062A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...220 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="742606968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="567888061">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2419,51 +2593,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1950046942">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2677,76 +2851,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>203</Words>
-  <Characters>1160</Characters>
+  <Words>212</Words>
+  <Characters>1213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1361</CharactersWithSpaces>
+  <CharactersWithSpaces>1423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>77 77</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>