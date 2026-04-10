--- v0 (2025-10-14)
+++ v1 (2026-04-10)
@@ -1,8097 +1,7618 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00CD1EF3" w:rsidRPr="004E14A2" w:rsidRDefault="00CD1EF3" w:rsidP="00CD1EF3">
+    <w:p w:rsidR="00CD1EF3" w:rsidRPr="009A0F76" w:rsidRDefault="00CD1EF3" w:rsidP="00CD1EF3">
       <w:pPr>
         <w:ind w:left="2832" w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="004E14A2">
+      <w:r w:rsidRPr="009A0F76">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>СПИСОК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1EF3" w:rsidRPr="004E14A2" w:rsidRDefault="00CD1EF3" w:rsidP="00CD1EF3">
+    <w:p w:rsidR="00CD1EF3" w:rsidRPr="0001469C" w:rsidRDefault="00CD1EF3" w:rsidP="00CD1EF3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E14A2">
+      <w:r w:rsidRPr="0001469C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Среднего медицинского персонала отделения платных услуг стоматологической                                     </w:t>
       </w:r>
-      <w:r w:rsidR="001A62D9" w:rsidRPr="004E14A2">
+      <w:r w:rsidR="001A62D9">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">                       поликлин</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E14A2">
+      <w:r w:rsidRPr="0001469C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ики №2 на 2022 год. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E14A2">
+      <w:r w:rsidRPr="000666FC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Зубные техники:</w:t>
+        <w:t>Зубные техники</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001469C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10833" w:type="dxa"/>
         <w:tblInd w:w="-1026" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1228"/>
         <w:gridCol w:w="1808"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ф.И.О. и режим работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Этаж и номер кабинета</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Категория</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Наименование организации, выдавшей документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="001A274A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="001A274A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Газизова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Лилия </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рузалиновна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...15 lines deleted...]
-              <w:t>7.30-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Зубной техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5 этаж,25 кабинет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>№03077180755919 от 18.06.2018г «Стоматология ортопедическая»</w:t>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="002428D3" w:rsidP="002428D3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация </w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7723 029956271</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о</w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">т </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>30.05.2023г</w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Стоматология ортопедическая»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>Первая</w:t>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00747E1E" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="00CD1EF3">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Набережно-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00917292" w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Челнинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00917292" w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> мед. колледж</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00055162" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRDefault="00055162" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>30.06.</w:t>
             </w:r>
-            <w:r w:rsidR="00917292" w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2008</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0028474D" w:rsidRPr="00462565" w:rsidRDefault="00EE612D" w:rsidP="00CD1EF3">
-[...25 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00917292" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="001A274A">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="001A274A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Закиров </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Фархат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Рифкатович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...15 lines deleted...]
-              <w:t>7.30-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Зубной-техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">4 этаж. 19 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>кабнет</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>№03077180755922 от 18.06.2018г «Стоматология ортопедическая»</w:t>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="002428D3" w:rsidP="003E6346">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация </w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6346">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7723 030045943</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6346">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="003E6346">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>30.05.2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г «Стоматология ортопедическая»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00747E1E" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Казанский мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00917292" w:rsidRDefault="00055162" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>24.06.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF35B1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF35B1" w:rsidRDefault="00AF35B1" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="001A274A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Магадеев</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Радик Альбертович</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6 этаж,34 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="002428D3" w:rsidP="003815F3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация </w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+            <w:r w:rsidR="003815F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7722 028716394</w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28.</w:t>
+            </w:r>
+            <w:r w:rsidR="003815F3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>06.</w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="003815F3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00917292">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г «Стоматология ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00917292" w:rsidRPr="0001469C" w:rsidRDefault="00747E1E" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF35B1" w:rsidRDefault="00AF35B1" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Стерлитамакский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF35B1" w:rsidRDefault="00055162" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>28.07.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF35B1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00917292" w:rsidRDefault="00AF35B1" w:rsidP="00CD1EF3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Мазитов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>АзатМаратович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по нечетным  дням недели с 7.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж,25 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1625 033050080</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>от 07.07.2025г «Стоматология ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+              <w:t>01.07.2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="009A0F76" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Фанисов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Марат </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Фанисович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по четным дням недели с 7.30-14.06, по нечетным дням недели с 13.30-20.06 без обеда,  с одной рабочей субботой, выходной - воскресенье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж,26 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="003A7B8D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r w:rsidR="003A7B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A7B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7722 030372563</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 28.</w:t>
+            </w:r>
+            <w:r w:rsidR="003A7B8D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r w:rsidR="003A7B8D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г «Стоматология ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>04.07.1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Фахрутдинов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ахат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A831AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Магсумович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.20-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж,19 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r w:rsidR="00774673">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00774673">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7722 030837272</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="00774673">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>27.07.2022г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Стоматология  ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Высшая</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>01.07.1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001469C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шишкина Валентина Ивановна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>с 8.00-16.00, обед с 11.00-11.40 с одной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>рабочей субботой, выходной- воскресенье</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Заведующая производс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">твом, зубной техник </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4 этаж,19 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="000C3C27">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3C27">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7722 030374722</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>28.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3C27">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3C27">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г Стоматология ортопедическая№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Свердловское мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>07.07.1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Минегулова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Алсу </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Рифовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по нечетным  дням недели с 7.20-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж,19 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7323 030492252</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 10.07.2023г «Стоматология  ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ульяновский ГУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+              <w:t>01.07.2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Муллахми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>това</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гульдания</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Минифаизовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.20-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж,26 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D01B4" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r w:rsidR="003D01B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1621 031281444</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="003D01B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  от </w:t>
+            </w:r>
+            <w:r w:rsidR="003D01B4" w:rsidRPr="003D01B4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="003D01B4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003D01B4" w:rsidRPr="003D01B4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidR="003D01B4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003D01B4" w:rsidRPr="003D01B4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г «Стоматология ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>вторая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>30.06.2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бурцева Татьяна Васильевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.20-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж,20 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="00160AA4" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00160AA4">
+              <w:t xml:space="preserve"> № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7723 030486359</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00160AA4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">                    о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00160AA4">
+              <w:t xml:space="preserve">т </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>27.06.2023г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00160AA4">
+              <w:t>. "Стоматология ортопедическая"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>первая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="00CD1EF3">
-[...64 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>28.06.2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>3.</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="001A274A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="000666FC" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...3 lines deleted...]
-              <w:t>Магадеев</w:t>
+            <w:r w:rsidRPr="00777B3F">
+              <w:t>Галимзянов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...15 lines deleted...]
-              <w:t>7.30-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            <w:r w:rsidRPr="00777B3F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00777B3F">
+              <w:t>Ильназ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00777B3F">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Фагилевич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00777B3F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным дням недели с 7.30- 14.06. по четным дням недели с 13.30 до 20.06 ч. без обеда , с одной рабочей субботой, выходной- воскресенье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Зубной-техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>6 этаж,34 кабинет</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 25 кабинет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>№0316240707130 от 28.10.2017г «Стоматология ортопедическая»</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7724 031939501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>от 25.06.2024 г. «Стоматология ортопедическая»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t>Первая</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>вторая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="00CD1EF3">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Среднее специальное </w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00AF35B1" w:rsidRPr="00462565">
-[...3 lines deleted...]
-              <w:t>Стерлитамакский</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00AF35B1" w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> мед. колледж</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="00055162" w:rsidP="00CD1EF3">
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>29.06.2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
-[...2034 lines deleted...]
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00A64C01">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="008A39D2">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Фаррахов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Александр </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Амирович</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...15 lines deleted...]
-              <w:t>7.30-14.06, по нечетным дням недели с 13.30-20.06 без обеда,  с одной рабочей субботой, выходной - воскресенье</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по четным дням недели с 7.30-14.06, по нечетным дням недели с 13.30-20.06 без обеда,  с одной рабочей субботой, выходной - воскресенье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00A64C01">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Зубной-техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00A64C01">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5 этаж,26 кабине</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="009018E7">
-[...10 lines deleted...]
-              <w:t>№ 116340034406 от 16.11.2020г. «Стоматология ортопедическая»</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация № </w:t>
+            </w:r>
+            <w:r w:rsidR="00774673">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7725 033607188</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r w:rsidR="00774673">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>28.10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00774673">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г. «Стоматология ортопедическая»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00A64C01">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>вторая</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="00AF35B1">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Набережно-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00AF35B1" w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Челнинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00AF35B1" w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> мед. колледж</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="00055162" w:rsidP="00A64C01">
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>29.06.2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...16 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...21 lines deleted...]
-              <w:t>7.30-14.06, по нечетным дням недели с 13.30-20.06 без обеда,  с одной рабочей субботой, выходной - воскресенье</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRPr="000666FC" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Александров Сергей Юрьевич</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным дням недели с 7.30-14.06, по нечетным дням недели с 13.30-20.06 без обеда,  с одной рабочей субботой, выходной - воскресенье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Зубной-техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>5 этаж, 25 кабинет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00890BCF">
-[...10 lines deleted...]
-              <w:t>№03077180755917 от 18.06.2018г.«Стоматология ортопедическая»</w:t>
+          <w:p w:rsidR="00250CE4" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7723 030077011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>от 30.05.2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00250CE4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00250CE4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.«Стоматология ортопедическа</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00250CE4">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>я»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>высшая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="00160AA4">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Казанское мед. училище</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="00055162" w:rsidP="00160AA4">
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22.06.2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00222CC2" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...21 lines deleted...]
-              <w:t>7.30-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Старков Владимир Валерьевич</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по нечетным  дням недели с 7.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Зубной-техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00774673" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6 этаж,34 кабинет</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...10 lines deleted...]
-              <w:t>№03162407071390 от 28.10.2017г. «Стоматология ортопедическая»</w:t>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="004F1BE1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация №</w:t>
+            </w:r>
+            <w:r w:rsidR="004F1BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F1BE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7725 033554106</w:t>
+            </w:r>
+            <w:r w:rsidR="004F1BE1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>0 от 28.10.20</w:t>
+            </w:r>
+            <w:r w:rsidR="004F1BE1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г. «Стоматология ортопедическая»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AF35B1" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="00160AA4">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Брежневское мед. училище</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0006517D" w:rsidRPr="00462565" w:rsidRDefault="00055162" w:rsidP="00160AA4">
-[...61 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>01.07.1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00222CC2" w:rsidRDefault="00222CC2" w:rsidP="00222CC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00774673" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="001C3B6E" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хафизов Айрат </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ильшатович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по нечетным  дням недели с 7.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A274A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-14.06 по четным дням недели 13.30 до 20.06 без обеда, с одной рабочей субботой, воскресенье -выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Зубной-техник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж,26 кабине</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>7725 033605359</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>28.10.2025г. «Стоматология ортопедическая»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="001C3B6E" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>вторая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+              <w:t>29.06.2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774673" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRPr="000666FC" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>МЕДИЦИНСКИЕ СЕСТРЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00917292" w:rsidRPr="00462565" w:rsidTr="001A62D9">
+      <w:tr w:rsidR="00774673" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="001A62D9" w:rsidP="00160AA4">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="001C3B6E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3B6E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ахкиямова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00462565">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Рита Михайловна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00462565">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>суббота,воскресенье</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Медицинская сестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>4 этаж. 23 кабинет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...10 lines deleted...]
-              <w:t>От 17.04.2020г. «Сестринское дело»</w:t>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация От </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>25.02.2025г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>. «Сестринское дело»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>высшая</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0006517D" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="0006517D">
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>26.06.1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774673" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="001C3B6E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3B6E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRPr="00AD53FF" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00850760">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Гатина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00850760">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ирина Александровна</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD53FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным числам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 12.50-20.00, по нечетным числам с 7.00-13.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота.воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж, 21 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Аккредитация  От 25.04.2023г. «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Елабужское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22.07.1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00774673" w:rsidRDefault="00774673" w:rsidP="00774673">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Гибадуллина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Гульгена</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зайнетдиновна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота,воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 29 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>От</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>28.02.2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г.               «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>04.07.1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Залилова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Энза</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Фаритовна</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD53FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным числам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 12.50-20.00, по нечетным числам с 7.00-13.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота.воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж, 23 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>От</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>25.02.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г.               «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Альметьевское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F5F8FE"/>
+              </w:rPr>
+              <w:t>01.07.2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ногманова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гульшат Радиковна </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота,воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж, 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Аккредитация </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>От</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>25.04.2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г.                    «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>первая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>23.06.2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Мещерякова Наталья Ивановна</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD53FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным числам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 12.50-20.00, по нечетным числам с 7.00-13.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота.воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 30 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>От</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>14.06.2022г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.                  «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. Училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>05.03.1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Снимщикова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Татьяна Робертовна </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота,воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 30 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация От </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>25.02.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г. «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>первая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>23.02.1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Файзрахманова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Анджела </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ингелевна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00372A47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.00-16.00, обед с 12.00-12.30.,00 с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00372A47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">одной рабочей субботой в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00372A47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>месяц,.воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00372A47">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-выходной.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Старшая медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7 этаж, 40 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>От 27.02.2024г. «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>01.07.1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Федоркова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Светлана Евгеньевна </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота,воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж, 22 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация От </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>25.02.2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>г. «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Елабужское</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. училище</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20.02.1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRPr="004A706B" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A706B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хакимова Ландыш </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004A706B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Вакифовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004A706B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным числам с 12.50-20.00, по нечетным числам с 7.00-13.20 суббота.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A706B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>воскресенье-выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Медицинская сестра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4 этаж, 20 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аккредитация От </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>26.03.2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г. «Сестринское дело»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>высшая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Набережно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Челнинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мед. колледж</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>26.06.2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Среднее специальное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ильгамова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Гульназ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Рафгатовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD53FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>по четным числам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 12.50-20.00, по нечетным числам с 7.00-13.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота.воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRPr="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00462565">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C836A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="0006517D" w:rsidRPr="00462565">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинский регистратор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 27 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Свидетельство №3324561534354 от 16.11.2018г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Без мед. образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Куликова Наталья Юрьевна </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота,воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRPr="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C836A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинский регистратор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 27 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Свидетельство №3324561534352 от 16.11.2018г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Без мед. образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="0006517D" w:rsidRPr="00462565">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Каландарова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Зулфия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ахматовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным числам с 7.00-13.20, по нечетным числам с 12.50-20.00. Выходной- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000666FC">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота,воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRPr="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-              <w:t>Челнинское</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C836A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинский регистратор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 27 кабинет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Свидетельство №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18316422368</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 30.09.2024г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1228" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1808" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Без мед. образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C836A7" w:rsidRPr="0001469C" w:rsidTr="001A62D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Сарварова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="0006517D" w:rsidRPr="00462565">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Рузиля </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Гумеровна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AD53FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> по четным числам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с 12.50-20.00, по нечетным числам с 7.00-13.20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>суббота.воскресенье</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-выходной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C836A7" w:rsidRPr="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C836A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...137 lines deleted...]
-              <w:t>Медицинская сестра</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Медицинский регистратор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...10 lines deleted...]
-              <w:t>2 этаж, 4 кабинет</w:t>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5 этаж, 27 кабинет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...10 lines deleted...]
-              <w:t>От 18.05.2018г. «Сестринское дело»</w:t>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Свидетельство №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 670013525</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>26.02.2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00917292" w:rsidRPr="00462565" w:rsidRDefault="00917292" w:rsidP="00160AA4">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0006517D" w:rsidRPr="00462565" w:rsidRDefault="0028474D" w:rsidP="0006517D">
-[...3639 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00C836A7" w:rsidRDefault="00C836A7" w:rsidP="00C836A7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Без мед. образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CD1EF3" w:rsidRPr="0001469C" w:rsidRDefault="00CD1EF3" w:rsidP="00CD1EF3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD1EF3" w:rsidRPr="0001469C" w:rsidSect="00F22002">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD1EF3"/>
     <w:rsid w:val="00003E02"/>
     <w:rsid w:val="0001469C"/>
     <w:rsid w:val="000218CB"/>
     <w:rsid w:val="00026BC3"/>
     <w:rsid w:val="00041A7A"/>
     <w:rsid w:val="00055162"/>
     <w:rsid w:val="0005549E"/>
     <w:rsid w:val="0006517D"/>
     <w:rsid w:val="000666FC"/>
-    <w:rsid w:val="000F4FEC"/>
+    <w:rsid w:val="000C3C27"/>
     <w:rsid w:val="00160AA4"/>
     <w:rsid w:val="00162A46"/>
     <w:rsid w:val="00170AD2"/>
+    <w:rsid w:val="0019582B"/>
     <w:rsid w:val="001A274A"/>
     <w:rsid w:val="001A62D9"/>
+    <w:rsid w:val="001C3B6E"/>
+    <w:rsid w:val="0021215E"/>
+    <w:rsid w:val="00222CC2"/>
+    <w:rsid w:val="002428D3"/>
     <w:rsid w:val="002461B7"/>
-    <w:rsid w:val="0028474D"/>
+    <w:rsid w:val="00250CE4"/>
+    <w:rsid w:val="00264812"/>
     <w:rsid w:val="002955AE"/>
+    <w:rsid w:val="002B317E"/>
     <w:rsid w:val="003050BA"/>
     <w:rsid w:val="00305937"/>
     <w:rsid w:val="00321940"/>
     <w:rsid w:val="00372A47"/>
+    <w:rsid w:val="003815F3"/>
+    <w:rsid w:val="00385BFE"/>
     <w:rsid w:val="003A74F4"/>
-    <w:rsid w:val="00462565"/>
+    <w:rsid w:val="003A7B8D"/>
+    <w:rsid w:val="003D01B4"/>
+    <w:rsid w:val="003E6346"/>
     <w:rsid w:val="004A706B"/>
-    <w:rsid w:val="004E094C"/>
-    <w:rsid w:val="004E14A2"/>
+    <w:rsid w:val="004F1BE1"/>
     <w:rsid w:val="00526E5D"/>
     <w:rsid w:val="005F1EEA"/>
     <w:rsid w:val="006075B4"/>
     <w:rsid w:val="00673582"/>
     <w:rsid w:val="006E2F19"/>
     <w:rsid w:val="00746384"/>
+    <w:rsid w:val="00747E1E"/>
+    <w:rsid w:val="00774673"/>
     <w:rsid w:val="00777B3F"/>
     <w:rsid w:val="007B4509"/>
-    <w:rsid w:val="007E5DA0"/>
     <w:rsid w:val="00806ABB"/>
     <w:rsid w:val="00820790"/>
     <w:rsid w:val="008315F7"/>
+    <w:rsid w:val="0084120E"/>
     <w:rsid w:val="00850760"/>
     <w:rsid w:val="00887C5E"/>
     <w:rsid w:val="00890BCF"/>
     <w:rsid w:val="008958A5"/>
     <w:rsid w:val="008A39D2"/>
     <w:rsid w:val="008D2134"/>
     <w:rsid w:val="009018E7"/>
     <w:rsid w:val="00917292"/>
+    <w:rsid w:val="00937355"/>
     <w:rsid w:val="009A0F76"/>
     <w:rsid w:val="009A70B0"/>
+    <w:rsid w:val="009D188A"/>
     <w:rsid w:val="00A17D99"/>
     <w:rsid w:val="00A525BB"/>
     <w:rsid w:val="00A64C01"/>
     <w:rsid w:val="00A831AE"/>
     <w:rsid w:val="00AD53FF"/>
     <w:rsid w:val="00AF35B1"/>
     <w:rsid w:val="00B11E16"/>
     <w:rsid w:val="00B245BB"/>
     <w:rsid w:val="00C11619"/>
     <w:rsid w:val="00C315D1"/>
     <w:rsid w:val="00C662F2"/>
+    <w:rsid w:val="00C836A7"/>
+    <w:rsid w:val="00C8597F"/>
     <w:rsid w:val="00CD1EF3"/>
     <w:rsid w:val="00CE036D"/>
+    <w:rsid w:val="00D175BE"/>
     <w:rsid w:val="00D17F67"/>
+    <w:rsid w:val="00D5579F"/>
     <w:rsid w:val="00D90122"/>
-    <w:rsid w:val="00EE612D"/>
     <w:rsid w:val="00F22002"/>
     <w:rsid w:val="00F828BC"/>
     <w:rsid w:val="00FA3258"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="10257581"/>
   <w15:docId w15:val="{FAB06587-8A44-4F61-A33F-4E4AE4018C54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8803,71 +8324,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8552</Characters>
+  <Pages>4</Pages>
+  <Words>1385</Words>
+  <Characters>7896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10032</CharactersWithSpaces>
+  <CharactersWithSpaces>9263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>